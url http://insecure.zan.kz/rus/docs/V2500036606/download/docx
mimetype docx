--- v0 (2025-10-10)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1345513" w14:textId="1345513">
+    <w:p w14:paraId="b2d4d95" w14:textId="b2d4d95">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил планирования, отбора, согласования проектов, мониторинга процесса проектирования, строительства и (или) эксплуатации в сфере жилищных отношений и жилищно-коммунального хозяйства в рамках национального проекта по модернизации энергетического и коммунального секторов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра промышленности и строительства Республики Казахстан от 12 августа 2025 года № 297. Зарегистрирован в Министерстве юстиции Республики Казахстан 12 августа 2025 года № 36606</w:t>
+        <w:t>Приказ Министра промышленности и строительства Республики Казахстан от 12 августа 2025 года № 297. Зарегистрирован в Министерстве юстиции Республики Казахстан 12 августа 2025 года № 36606.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1227,952 +1227,1158 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Заявка подписывается вместе с заданием на проектирование первым руководителем субъекта естественной монополии и акимом соответствующей области, города республиканского значения или столицы, или его заместителем, курирующим вопросы коммунальной и энергетической инфраструктуры.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Заявки по проектам, планируемым к реализации в 2026 году, подаются не позднее 31 января 2025 года.</w:t>
+      7. Заявки по проектам, планируемым к реализации в 2026 году, подаются не позднее 1 сентября 2026 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 – в редакции приказа Министра промышленности и строительства РК от 06.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 45</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Заявки по проектам, планируемым к реализации в следующем календарном году, подаются ежегодно не позднее 1 марта предшествующего года.</w:t>
+        <w:t xml:space="preserve">
+      8. К заявке прилагаются документы согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к Правилам, в том числе:</w:t>
+        <w:t>
+      1) задание на проектирование, разработанное субъектом естественной монополии в соответствии с СН РК 1.02-03-2022 "Порядок разработки, согласования, утверждения и состав проектно-сметной документации на строительство" и нормативно-техническими требованиями в части технико-технологических решений в сферах тепло-, электро-, водоснабжения и водоотведения, в том числе, требованиями в области архитектуры, градостроительства, строительства и производства работ на объектах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      1) задание на проектирование, разработанное субъектом естественной монополии в соответствии с СН РК 1.02-03-2022 "Порядок разработки, согласования, утверждения и состав проектно-сметной документации на строительство" и нормативно-техническими требованиями в части технико-технологических решений в сферах тепло-, электро-, водоснабжения и водоотведения, в том числе, требованиями в области архитектуры, градостроительства, строительства и производства работ на объектах;</w:t>
+        <w:t xml:space="preserve">
+      2) пояснительная записка к проекту согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к форме заявки субъекта естественных монополии по проекту;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к форме заявки субъекта естественных монополии по проекту;</w:t>
+        <w:t>
+      3) расчетная стоимость строительства "под ключ", либо стоимость в соответствии с утвержденными проектно-сметной документацией или технико-экономическим обоснованием, не являющимися устаревшими на момент подачи заявки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3) расчетная стоимость строительства "под ключ", либо стоимость в соответствии с утвержденными проектно-сметной документацией или технико-экономическим обоснованием, не являющимися устаревшими на момент подачи заявки;</w:t>
+        <w:t xml:space="preserve">
+      4) таблица предлагаемых уровней тарифов согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к форме заявки субъекта естественных монополии по проекту.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к форме заявки субъекта естественных монополии по проекту.</w:t>
+        <w:t>
+      9. При наличии по проекту утвержденных проектно-сметной документации или технико-экономического обоснования, не являющихся устаревшими на момент подачи заявки, с положительным заключением вневедомственной экспертизы, субъект естественной монополии прилагает к заявке ранее утвержденное задание на проектирование.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Отбор проектов в сфере жилищных отношений и жилищно-коммунального хозяйства в рамках национального проекта по модернизации энергетического и коммунального секторов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. При наличии по проекту утвержденных проектно-сметной документации или технико-экономического обоснования, не являющихся устаревшими на момент подачи заявки, с положительным заключением вневедомственной экспертизы, субъект естественной монополии прилагает к заявке ранее утвержденное задание на проектирование.</w:t>
+      10. Заявка проверяется на корректность заполнения и полноту прилагаемых документов одновременно техническим оператором, финансовым оператором и тарифным регулятором, в срок до 5 (пяти) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В рамках срока, указанного в настоящем пункте, заявка предварительно согласовывается:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по проектам модернизации и строительства сетей теплоснабжения, электроснабжения и источников теплоснабжения — уполномоченным органом в области электроэнергетики и теплоэнергетики;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по проектам модернизации и строительства в сфере водоснабжения и водоотведения — уполномоченным органом в сфере жилищных отношений и жилищно-коммунального хозяйства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченными органами отказывается в предварительном согласовании заявки, в случае несоответствия проекта государственной политике, реализуемой уполномоченными органами в соответствующей сфере.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Заявка возвращается по замечаниям технического оператора, или финансового оператора, или тарифного регулятора, на доработку с указанием причин в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) некорректного заполнения формы заявки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) не полноты представленных документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. После устранения замечаний доработанная заявка направляется повторно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. По итогам проверки на корректность заполнения и полноту прилагаемых документов, а также предварительного согласования в соответствии с пунктом 10 Правил, заявка принимается в работу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. По принятой в работу заявке технический оператор на электронной платформе рассматривает задание на проектирование на предмет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обоснованности технико-экономических параметров, планируемых технико-технологических решений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) соответствия утвержденным документам территориального и социально-экономического планирования, включая генеральному плану населенного пункта, документам планирования развития инженерной инфраструктуры, а также комплексному плану социально-экономического развития региона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличия требований по обеспечению товаров, работ и услуг казахстанского производства, внедрению энергоэффективных технологий, оборудования и решений, ориентированных на устойчивое развитие и снижение экологической нагрузки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) соответствия установленных проектных параметров целям и задачам Национального проекта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) наличия в проекте компонентов, направленных на автоматизацию и цифровизацию технологических процессов в системах тепло-, электро-, водоснабжения и водоотведения (при функциональной необходимости).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В случае несоответствия задания на проектирование пункту 14 Правил, техническим оператором заявка возвращается субъекту естественной монополии на доработку. После устранения замечаний доработанное задание на проектирование подается на повторное рассмотрение техническому оператору.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. Технический оператор рассматривает принятую в работу заявку и осуществляет комплексную балльную оценку проекта в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложением 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам на предмет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) целесообразности - социально-экономической значимости проекта, включая повышение качества и надежности предоставляемых коммунальных услуг, обеспечения непрерывности их оказания, расширения охвата потребителей, а также повышения комфортности условий проживания населения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обоснованности - улучшения эксплуатационных, технических и технологических характеристик существующей инфраструктуры на проектируемом участке с обеспечением комплексного учета, управления и мониторинга водных и энергетических ресурсов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) приоритетности - степени физического износа оборудования и (или) сетей, количества и частоты аварий, отказов и технологических нарушений, а также срока эксплуатации объектов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. При недостижении 50 баллов по итогам комплексной балльной оценки проект не подлежит дальнейшей реализации. В этом случае технический оператор отказывает в согласовании и выдает субъекту естественной монополии мотивированное заключение с указанием замечаний.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. При достижении 50 баллов по итогам комплексной балльной оценки технический оператор уведомляет соответствующих субъекта естественной монополии и местный исполнительный орган о согласовании заявки посредством электронной платформы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Рассмотрение заявки в соответствии с пунктами 14 и 16 Правил осуществляется в течение 10 (десяти) рабочих дней с даты принятия ее в работу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Параграф 2. Отбор проектов в сфере жилищных отношений и жилищно-коммунального хозяйства в рамках национального проекта по модернизации энергетического и коммунального секторов</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 – в редакции приказа Министра промышленности и строительства РК от 06.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 45</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Заявка проверяется на корректность заполнения и полноту прилагаемых документов одновременно техническим оператором, финансовым оператором и тарифным регулятором, в срок до 5 (пяти) рабочих дней.</w:t>
+      20. В случае внесения изменений в согласованное задание на проектирование, измененное задание на проектирование подлежит повторному согласованию техническим оператором в порядке, установленном пунктом 19 Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В рамках срока, указанного в настоящем пункте, заявка предварительно согласовывается:</w:t>
+      21. После согласования техническим оператором заявки по проекту тарифный регулятор в течение 7 (семи) рабочих дней рассматривает заявку и определяет предварительный уровень тарифа с выдачей соответствующего заключения на электронной платформе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      по проектам модернизации и строительства сетей теплоснабжения, электроснабжения и источников теплоснабжения — уполномоченным органом в области электроэнергетики и теплоэнергетики;</w:t>
+        <w:t xml:space="preserve">
+      Дальнейшее утверждение тарифа по проекту осуществляется в соответствии с пунктом 36 Правил до выделения финансирования для субъекта естественной монополии согласно Правилам формирования тарифов, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 19 ноября 2019 года № 90 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 19617).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      по проектам модернизации и строительства в сфере водоснабжения и водоотведения — уполномоченным органом в сфере жилищных отношений и жилищно-коммунального хозяйства.</w:t>
+      22. Финансовому оператору заявка поступает посредством электронной платформы после ее согласования техническим оператором и тарифным регулятором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Уполномоченными органами отказывается в предварительном согласовании заявки, в случае несоответствия проекта государственной политике, реализуемой уполномоченными органами в соответствующей сфере.</w:t>
+        <w:t xml:space="preserve">
+      Рассмотрение заявки финансовым оператором осуществляется в течение 7 (семи) рабочих дней в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 33-1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 8 Закона Республики Казахстан "О естественных монополиях".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      11. Заявка возвращается по замечаниям технического оператора, или финансового оператора, или тарифного регулятора, на доработку с указанием причин в случаях:</w:t>
+      Дальнейшие процедуры финансирования проекта реализуются в соответствии с пунктами 35, 38 Правил в зависимости от определенного финансовым оператором механизма финансирования и (или) субсидирования части ставки вознаграждения по займу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) некорректного заполнения формы заявки;</w:t>
+      23. На основании заключений технического оператора, тарифного регулятора, финансового оператора полученных на заявку посредством электронной платформы, проект автоматически включается в перечень проектов, подлежащих реализации в рамках Национального проекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z192" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2) не полноты представленных документов.</w:t>
+        <w:t xml:space="preserve">
+      23-1. После включения проекта в перечень проектов, подлежащих реализации в рамках Национального проекта, направление материалов и их рассмотрение соответствующими финансовыми институтами и (или) дочерними организациями финансового оператора, осуществляется в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилами</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> рассмотрения заявок субъектов естественных монополий для определения механизма финансирования и (или) субсидирования части ставки вознаграждения по займу, утвержденными приказом Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 4 сентября 2025 года № 88 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 36799).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      12. После устранения замечаний доработанная заявка направляется повторно.</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 23-1 в соответствии с приказом Министра промышленности и строительства РК от 06.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 45</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-[...499 lines deleted...]
-    <w:bookmarkEnd w:id="69"/>
     <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Согласование проектов в сфере жилищных отношений и жилищно-коммунального хозяйства в рамках национального проекта по модернизации энергетического и коммунального секторов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2663,94 +2869,218 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Все последующие изменения в проектно-сметную документацию вносятся по согласованию с техническим оператором. В целях согласования изменений субъект естественных монополий обращается к техническому оператору с обоснованием планируемых изменений с приложением соответствующих документов через электронную платформу. Технический оператор рассматривает в течение 7 (семи) рабочих дней с момента поступления документов и согласовывает изменения, либо оформляет результат рассмотрения в виде мотивированного отказа и направляет субъекту естественных монополий через электронную платформу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z99" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      35. Финансовый институт рассматривает материалы и определяет предварительные условия финансирования в соответствии с пунктом 32 Правил и уведомляет об итогах рассмотрения субъекта естественной монополии.</w:t>
+      35. Финансовый институт рассматривает материалы и определяет условия финансирования в рамках механизма финансирования, определенного финансовым оператором в соответствии с пунктом 32 Правил, и уведомляет об итогах рассмотрения субъекта естественной монополии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 35 – в редакции приказа Министра промышленности и строительства РК от 06.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 45</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z100" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      36. После получения положительных заключений экспертизы технико-технологических решений и комплексной вневедомственной экспертизы на проектно-сметную документацию, а также предварительных условий финансирования, тарифный регулятор утверждает тариф в соответствии с </w:t>
+      36. После получения положительных заключений экспертизы технико-технологических решений и комплексной вневедомственной экспертизы на проектно-сметную документацию, а также условий финансирования, тарифный регулятор утверждает тариф в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> формирования тарифов, утвержденными приказом Министра национальной экономики Республики Казахстан от 19 ноября 2019 года № 90 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 19617).</w:t>
+        <w:t xml:space="preserve"> формирования тарифов, утвержденными приказом Министра национальной экономики Республики Казахстан от 19 ноября 2019 года № 90 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 19617).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 36 – в редакции приказа Министра промышленности и строительства РК от 06.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 45</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z101" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Решение тарифного регулятора об утверждении и (или) внесении изменений в тарифную смету и инвестиционную программу подлежит размещению на электронной платформе не позднее 7 (семи) рабочих дней со дня его принятия.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
     <w:bookmarkStart w:name="z102" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -13900,50 +14230,88 @@
               </w:rPr>
               <w:t>и коммунального секторов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z161" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Комплексная балльная оценка инвестиционного проекта</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции приказа Министра промышленности и строительства РК от 06.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 45</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -14113,346 +14481,272 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Источник информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...176 lines deleted...]
-Отчет о техническом обследовании, технический аудит</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Таблица 1 - По проектам реконструкции</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...24 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-От 61% до 80 %</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders>
-[...43 lines deleted...]
-          <w:p/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Износ инфраструктуры в целом (оборудования/сети)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+От 65% и выше</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отчет о техническом обследовании, технический аудит или справка о классификации СЕМ по группам риска в зависимости от степени изношенности оборудования и сетей</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -14473,406 +14767,406 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-До 60 %</w:t>
+От 55% до 65%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-2</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+До 55%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...140 lines deleted...]
-          </w:p>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...24 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-От 51 % до 75 %</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders>
-[...43 lines deleted...]
-          <w:p/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Износ оборудования / сетей подлежащего к реконструкции участка </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+От 76% и выше</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отчет о техническом обследовании, технический аудит, дефектный акт</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -14893,406 +15187,406 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-До 50 %</w:t>
+От 51% до 75%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-3</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+До 50%</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...140 lines deleted...]
-          </w:p>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...24 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-Менее 10 аварий, отказов или технологических нарушений, повлекших отключение коммунальных услуг продолжительностью более суток, за последний год</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Фактический срок эксплуатации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+От 26 лет и выше</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...8 lines deleted...]
-          <w:p/>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Паспорт объектов (оборудования), справка СЕМ</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -15313,406 +15607,406 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Отсутствуют аварии, отказы или технологических нарушений, повлекшие отключения коммунальных услуг продолжительностью более суток, за последний год</w:t>
+От 16 лет до 25 лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-4</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+До 15 лет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...140 lines deleted...]
-          </w:p>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...24 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-От 16 лет до 25 лет</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders>
-[...43 lines deleted...]
-          <w:p/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие технологических нарушений на реконструируемом участке</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Более 10 аварий или технологических нарушений, повлекших отключение коммунальных услуг за последний год, либо эксплуатация оборудования и (или) сетей с постоянными нарушениями технологического режима в течение не менее 80% общего времени эксплуатации за последний год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Копия журнала регистрации аварийных ситуаций, отчет о техническом обследовании, технический аудит и (или) отчетность о технологических нарушениях на реконструируемом участке</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -15733,594 +16027,522 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-До 15 лет</w:t>
+Менее 10 аварий или технологических нарушений, повлекших отключение коммунальных услуг за последний год, либо эксплуатация оборудования и (или) сетей с периодическими нарушениями технологического режима в течение не менее 50% общего времени эксплуатации за последний год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-0 </w:t>
+              <w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-5</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отсутствуют аварии или технологических нарушений, повлекшие отключения коммунальных услуг за последний год</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...140 lines deleted...]
-          </w:p>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...24 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders>
-[...28 lines deleted...]
-Не предусмотрено проектом</w:t>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:tcBorders>
-[...43 lines deleted...]
-          <w:p/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абонентская база</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие социальных объектов и объектов производства с непрерывным циклом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Справка по абонентской базе</w:t>
+            </w:r>
+          </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...29 lines deleted...]
-6</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проектом предусмотрено расширение абонентской базы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
-[...140 lines deleted...]
-          </w:p>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
@@ -16341,87 +16563,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Не предусмотрено проектом</w:t>
+Не предусмотрено проектом расширение абонентской базы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-0 </w:t>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
@@ -16432,88 +16654,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+1.6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Решение проблемы замены технологически устаревших оборудования/ сетей, требующих в эксплуатации значительных финансовых и энергетических затрат</w:t>
+Применение технологий, оборудования при реконструкции, приводящие к оптимизации финансовых и энергетических затрат</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -16540,52 +16762,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-10 </w:t>
+              <w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -16680,52 +16902,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-0 </w:t>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
@@ -16736,197 +16958,233 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+1.7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наличие в проекте элементов систем автоматизированного управления</w:t>
+Наличие в проекте автоматизации и цифровизации, приборизации систем для автоматизированного управления</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Имеются при отсутствии автоматизации на предприятии на момент подачи заявки</w:t>
+Наличие в проекте программно-аппаратного комплекса (информационно – измерительной системы (ИИС), автоматизированной системы управления технологическим процессом (АСУТП), автоматизированная система коммерческого управления электроэнергии (АСКУЭ), геоинформационной системы (ГИС), приборизации (средства измерений учета)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-10 </w:t>
+              <w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Справка о текущей ситуации по автоматизации производственных процессов</w:t>
+Справка о текущей ситуации по автоматизации производственных процессов,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+паспорт,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+акт ввода в промышленную эксплуатацию</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -16949,51 +17207,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Имеются при наличии элементов автоматизации на предприятии на момент подачи заявки</w:t>
+Наличие в проекте одного из элементов программно-аппаратного комплекса</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -17065,87 +17323,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Отсутствует</w:t>
+Не предусмотрено проектом</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-0 </w:t>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
@@ -17156,197 +17414,197 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+1.8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Установка приборов учета с дистанционной передачей данных</w:t>
+Снижение потерь и оптимизация расхода водных и энергетических ресурсов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Проектом предусмотрена установка приборов учета с дистанционной передачей, интеграция с автоматизированной системой</w:t>
+Предусмотрено проектом</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-10 </w:t>
+              <w:t>
+10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Справка о текущей ситуации по установке ПУ с дистанционной передачей данных</w:t>
+Предварительный расчет</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -17369,221 +17627,4424 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Проектом предусмотрена установка приборов учета с дистанционной передачей, без интеграции с автоматизированной системой</w:t>
+Не предусмотрено проектом</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-5 </w:t>
+              <w:t>
+0</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...8 lines deleted...]
-        </w:tc>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Таблица 2 - По проектам строительства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Износ инфраструктуры в целом (оборудования/сети)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+От 65% и выше</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отчет о техническом обследовании, технический аудит или справка о классификации СЕМ по группам риска в зависимости от степени изношенности оборудования и сетей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2460" w:type="dxa"/>
-[...70 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+От 55% до 65%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+До 55%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Абонентская база</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие социальных объектов и объектов производства с непрерывным циклом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Справка по абонентской базе</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проектом предусмотрено расширение абонентской базы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не предусмотрено проектом расширение абонентской базы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Применение современных технологий, оборудования при строительстве </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предусмотрено проектом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Справка об основных технических и технологических характеристиках</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не предусмотрено проектом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие в проекте автоматизации и цифровизации, приборизации систем для автоматизированного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие в проекте программно-аппаратного комплекса (информационно – измерительной системы (ИИС), автоматизированной системы управления технологическим процессом (АСУТП), автоматизированная система коммерческого управления электроэнергии (АСКУЭ), геоинформационной системы (ГИС), приборизации (средства измерений учета)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Справка о текущей ситуации по автоматизации производственных процессов,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+паспорт,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+акт ввода в промышленную эксплуатацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие в проекте одного из элементов программно-аппаратного комплекса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не предусмотрено проектом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Обеспечение потребности в коммунальных услугах </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проект предусмотрен документами территориального планирования</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Градостроительная документация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проект не предусмотрен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Недостаточность мощностей для обеспечения населения и (или) социально значимых объектов качественными коммунальными услугами</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие обоснования необеспечения населения и (или) социально значимых объектов качественными коммунальными услугами при отсутствии реализации проекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Схемы развития инженерной инфраструктуры, расчеты нагрузок и (или) градостроительная документация</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Риск отсутствует</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Таблица 3 - По проектам приборизации, автоматизации и цифровизациии</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Износ инфраструктуры в целом (оборудования/сети)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+От 65% и выше</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отчет о техническом обследовании, технический аудит</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+От 55% до 65%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+До 55%</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие в проекте автоматизации и цифровизации систем для автоматизированного управления</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие в проекте программно-аппаратного комплекса (информационно – измерительной системы (ИИС), автоматизированной системы управления технологическим процессом (АСУТП), автоматизированная система коммерческого управления электроэнергии (АСКУЭ), геоинформационной системы (ГИС), приборизации (средства измерений учета)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Справка о текущей ситуации по автоматизации производственных процессов,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+паспорт,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+акт ввода в промышленную эксплуатацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие в проекте одного из элементов программно-аппаратного комплекса</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не предусмотрено проектом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приборизация на системах с учетом ведения производственного и коммерческого учетов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Наличие автоматизированной системы управления технологическим процессом </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+30</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Справка о текущей ситуации по установке ПУ с дистанционной передачей данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наличие в проекте приборов учета с дистанционной передачей данных (при необходимости)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не предусмотрено проектом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Снижение потерь и оптимизация расхода водных и энергетических ресурсов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предусмотрено проектом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предварительный расчет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не предусмотрено проектом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Централизация, диспетчеризация и интеграция данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Проектом предусмотрена централизация, диспетчеризация и интеграция данных в единую систему управления </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Справка о целевой архитектуре системы, техническое описание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проектом предусмотрены отдельные элементы диспетчеризации и (или) интеграции данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Не предусмотрено проектом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2460" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19570,55 +24031,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -19944,31 +24405,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>