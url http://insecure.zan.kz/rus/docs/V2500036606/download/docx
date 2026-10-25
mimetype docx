--- v1 (2026-06-09)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b2d4d95" w14:textId="b2d4d95">
+    <w:p w14:paraId="de138b9" w14:textId="de138b9">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1207,54 +1207,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В случае, если на момент подачи заявки электронная платформа не введена в эксплуатацию либо временно не функционирует, подача заявки осуществляется посредством действующей системы электронного документооборота технического оператора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Заявка подписывается вместе с заданием на проектирование первым руководителем субъекта естественной монополии и акимом соответствующей области, города республиканского значения или столицы, или его заместителем, курирующим вопросы коммунальной и энергетической инфраструктуры.</w:t>
+      6. Заявка подписывается вместе с заданием на проектирование первым руководителем субъекта естественной монополии и акимом столицы, соответствующей области, города республиканского значения, или его заместителем, курирующим вопросы коммунальной и энергетической инфраструктуры.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции приказа Министра промышленности и строительства РК от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 392</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Заявки по проектам, планируемым к реализации в 2026 году, подаются не позднее 1 сентября 2026 года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
@@ -2789,94 +2851,136 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32. Субъектом естественных монополий после получения заключения экспертизы технико-технологических решений материалы с проектно-сметной документацией по проекту направляются одновременно на проведение комплексной вневедомственной экспертизы и соответствующему финансовому институту в зависимости от определенного механизма финансирования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:bookmarkStart w:name="z97" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      33. Субъект естественной монополии направляет проектно-сметную документацию на проведение комплексной вневедомственной экспертизы и осуществляет дальнейшее утверждение проекта в порядке, установленном </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан "Об архитектурной, градостроительной и строительной деятельности в Республике Казахстан" и Правилами проведения комплексной вневедомственной экспертизы технико-экономических обоснований и проектно-сметной документации, предназначенных для строительства новых, а также изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций независимо от источников финансирования, утвержденными </w:t>
+      33. Субъект естественной монополии направляет проектно-сметную документацию на проведение комплексной вневедомственной экспертизы и осуществляет дальнейшее утверждение проекта в порядке, установленном Строительным кодексом Республики Казахстан и Правилами проведения комплексной вневедомственной экспертизы проектов строительства, предназначенных для строительства новых, а также изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 1 апреля 2015 года № 299 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10722).</w:t>
+        <w:t xml:space="preserve"> Министра промышленности и строительства Республики Казахстан от 15 мая 2026 года № 240 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 38739).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 33 – в редакции приказа Министра промышленности и строительства РК от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 392</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z98" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Все последующие изменения в проектно-сметную документацию вносятся по согласованию с техническим оператором. В целях согласования изменений субъект естественных монополий обращается к техническому оператору с обоснованием планируемых изменений с приложением соответствующих документов через электронную платформу. Технический оператор рассматривает в течение 7 (семи) рабочих дней с момента поступления документов и согласовывает изменения, либо оформляет результат рассмотрения в виде мотивированного отказа и направляет субъекту естественных монополий через электронную платформу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
     <w:bookmarkStart w:name="z99" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -22091,399 +22195,452 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам планирования,</w:t>
+              <w:t>к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>отбора, согласования проектов,</w:t>
+              <w:t xml:space="preserve"> планирования, отбора, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мониторинга процесса</w:t>
+              <w:t xml:space="preserve">согласования проектов, </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>проектирования, строительства</w:t>
+              <w:t xml:space="preserve">мониторинга процесса </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и (или) эксплуатации в сфере</w:t>
+              <w:t xml:space="preserve">проектирования, строительства </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жилищных отношений</w:t>
+              <w:t xml:space="preserve">и (или) эксплуатации в сфере </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и жилищно-коммунального</w:t>
+              <w:t xml:space="preserve">жилищных отношений и </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>хозяйства в рамках</w:t>
+              <w:t xml:space="preserve">жилищно-коммунального </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>национального проекта</w:t>
+              <w:t xml:space="preserve">хозяйства в рамках </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>по модернизации энергетического</w:t>
+              <w:t xml:space="preserve">национального проекта по </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и коммунального секторов</w:t>
+              <w:t xml:space="preserve">модернизации энергетического и </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>коммунального секторов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z163" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма "Информация о ходе реализации проекта"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z164" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...3 lines deleted...]
-      1. Наименование СЕМ:</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение – в редакции приказа Министра промышленности и строительства РК от 05.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 392</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z165" w:id="151"/>
+    <w:bookmarkStart w:name="z193" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2. Наименование проекта:</w:t>
+      1. Наименование СЕМ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z166" w:id="152"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z194" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Отчетный период: с " " __________ 20__ г. по " " __________ 20__ г.</w:t>
+      2. Наименование проекта:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z167" w:id="153"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z195" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Дата начала реализации проекта:</w:t>
+      3. Отчетный период: с "___ " __________ 20__ г. по "___ " __________ 20__ г.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z168" w:id="154"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z196" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Плановая дата завершения проекта:</w:t>
+      4. Дата начала реализации проекта:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z169" w:id="155"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z197" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Сметная стоимость строительства, тысяч тенге:</w:t>
+      5. Плановая дата завершения проекта:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z170" w:id="156"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z198" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Объем освоения на отчетную дату, тыс. тенге:</w:t>
+      6. Сметная стоимость строительства, тыс. теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z171" w:id="157"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z199" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Исполнитель (ФИО, должность контактная информация):</w:t>
+      7. Объем освоения на отчетную дату, тыс. теңге:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z172" w:id="158"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z200" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Дата составления отчета:</w:t>
+      8. Исполнитель (ФИО, должность контактная информация):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z173" w:id="159"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z201" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Таблица мониторинга выполнения работ по компонентам проекта</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Дата составления отчета:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z202" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Таблица мониторинга выполнения работ по компонентам проекта</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -22494,68 +22651,80 @@
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z203" w:id="160"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="160"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -22583,51 +22752,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сметная стоимость компонента, тыс. тг</w:t>
+Сметная стоимость компонента, тыс. теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -23139,68 +23308,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z225" w:id="161"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="161"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23556,530 +23737,576 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z238" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z174" w:id="160"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В настоящей форме используются следующие сокращения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z239" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ФИО — фамилия, имя, отчество;</w:t>
+        <w:t>
+      ФИО — фамилия, имя, отчество;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z240" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>ПСД — проектно-сметная документация;</w:t>
+        <w:t>
+      ПСД — проектно-сметная документация;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z241" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>СЕМ — субъект естественной монополии;</w:t>
+        <w:t>
+      СЕМ — субъект естественной монополии;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z242" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>СМР — строительно-монтажные работы.</w:t>
+        <w:t>
+      СМР — строительно-монтажные работы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z175" w:id="161"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z243" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пояснение по заполнению формы "Информация о ходе реализации проекта"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z244" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящая форма предназначена для систематического сбора и представления информации о ходе реализации проектов, включенных в перечень проектов Национального проекта по модернизации энергетического и коммунального секторов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z245" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Таблица формы заполняется следующим образом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z246" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 1 "№" указывается номер по порядку, последующая информация не должна прерывать нумерацию по строкам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z247" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 2 "Наименование компонента проекта" указывается наименование конкретного элемента или участка проекта, в соответствии с ПСД;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z248" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 3 "Сметная стоимость компонента проекта, тыс. теңге" отражается стоимость компонента по ПСД, включая поставку оборудования и материалов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z249" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 4 "Объем работ в натуральном выражении. План по ПСД" указывается объем работ, предусмотренный ПСД, в соответствующих единицах измерения (км, м³, ед., м² и др.);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z250" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 5 "Объем работ в натуральном выражении. Факт (накопительно)" указывается объем выполненных работ на отчетную дату; объем должен соответствовать данным актов выполненных работ и отражать реальный физический прогресс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z251" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 6 "Срок начала работ. По графику СМР" указывается дата начала работ по данному компоненту в соответствии с графиком СМР;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z252" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а в графе 7 "Срок начала работ. Факт" - дата фактического начала работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z253" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 8 "Срок завершения работ. По графику СМР" указывается предусмотренная по графику СМР дата завершения работ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z254" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 9 "Срок завершения работ. Факт" - фактическая дата окончания работ либо отметка "в процессе";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z255" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 10 "Применяемые материалы, оборудование и технологии казахстанского происхождения" указывается наименование и объем использованных материалов и оборудования отечественного производства, включая их технические характеристики (например, производительность, диаметр, мощность), наименование производителя и стоимость единицы оборудования; в графе 11 приводится аналогичная информация в отношении материалов, оборудования и технологий импортного происхождения, данные указываются в разрезе конкретного компонента проекта и должны соответствовать спецификациям ПСД и фактическим поставкам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z256" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в графе 12 "Краткое описание выполненных работ, причины невыполнения или отклонения (при наличии)" отражается описание объема и характера выполненных работ за отчетный период, с обязательным указанием всех существенных событий и проблемных вопросов. В случае возникновения отклонений указываются причины, включая судебные споры, несогласование проектных решений, повторное проведение закупочных процедур, отставание от графика СМР, невыход подрядчика на объект и другие обстоятельства. Также в данной графе описываются корректирующие действия, принятые заказчиком.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z257" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Фото- и видеофиксация является обязательным элементом отчетности. К каждой отчетной форме прилагается не менее трех фотографий, отражающих текущее состояние объекта (например, начало работ, промежуточный этап, текущий прогресс), а также видеозапись продолжительностью до двух минут, демонстрирующая реальное состояние участка работ. Каждое фото и видео должно сопровождаться указанием даты, места и краткого описания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z258" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Вся представленная информация подлежит документальному подтверждению: актами выполненных работ, графиками СМР, справками заказчика или подрядчика, актами поставки оборудования, ведомостями и другими соответствующими материалами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z259" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Форма представляется в электронном виде (Excel или Word), с приложением сопроводительных файлов (фото/видео — в форматах JPG, PNG, MP4), а при необходимости — и в бумажной форме с подписью и печатью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> Пояснение по заполнению формы "Информация о ходе реализации проекта"</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-[...319 lines deleted...]
-    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>