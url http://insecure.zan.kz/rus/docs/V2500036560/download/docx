--- v0 (2025-11-13)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1849462" w14:textId="1849462">
+    <w:p w14:paraId="9767291" w14:textId="9767291">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,272 +93,233 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил зачисления и (или) перечисления единым оператором в сфере государственных закупок в целях обеспечения сохранности денег с электронного кошелька потенциальных поставщиков и поставщиков (контрольный счет наличности единого оператора в сфере государственных закупок)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра финансов Республики Казахстан от 30 июля 2025 года № 412. Зарегистрирован в Министерстве юстиции Республики Казахстан 1 августа 2025 года № 36560</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>Приказ Министра финансов Республики Казахстан от 30 июля 2025 года № 412. Зарегистрирован в Министерстве юстиции Республики Казахстан 1 августа 2025 года № 36560.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 22)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 статьи 106 Бюджетного кодекса Республики Казахстан ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> зачисления и (или) перечисления единым оператором в сфере государственных закупок в целях обеспечения сохранности денег с электронного кошелька потенциальных поставщиков и поставщиков (контрольный счет наличности единого оператора в сфере государственных закупок).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту законодательства государственных закупок и закупок квазигосударственного сектора Министерства финансов Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на интернет-ресурсе Министерства финансов Республики Казахстан после его официального опубликования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в течение десяти рабочих дней после государственной регистрации настоящего приказа в Министерстве юстиции Республики Казахстан представление в Департамент юридической службы Министерства финансов Республики Казахстан сведений об исполнении мероприятий, предусмотренных подпунктами 1) и 2) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -374,51 +335,61 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">      Министр финансов Республики Казахстан </w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Министр финансов Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -443,68 +414,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>М. Такиев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -583,926 +536,898 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 июля 2025 годам № 412</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="5"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила зачисления и (или) перечисления единым оператором в сфере государственных закупок в целях обеспечения сохранности денег с электронного кошелька потенциальных поставщиков и поставщиков (контрольный счет наличности единого оператора в сфере государственных закупок)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z14" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила применения электронного кошелька в государственных закупках (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 22)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 статьи 106 Бюджетного кодекса Республики Казахстан и определяют порядок зачисления и (или) перечисления единым оператором в сфере государственных закупок в целях обеспечения сохранности денег с электронного кошелька потенциальных поставщиков и поставщиков (контрольный счет наличности единого оператора в сфере государственных закупок).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="7"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) потенциальный поставщик – физическое лицо, осуществляющее предпринимательскую деятельность, юридическое лицо (за исключением государственных учреждений, если иное не установлено законами Республики Казахстан), временное объединение юридических лиц (консорциум), претендующие на заключение договора о государственных закупках, а также физическое лицо, не являющееся субъектом предпринимательской деятельности, в случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О государственных закупках" (далее – Закон);</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) единая платформа закупок (далее – веб-портал) – информационная система уполномоченного органа в сфере государственных закупок, предоставляющая единую точку доступа к электронным услугам государственных закупок и закупок, осуществляемых в соответствии с </w:t>
+      2) единая платформа закупок (далее – веб-портал) – цифровая система уполномоченного органа в сфере государственных закупок, предоставляющая единую точку доступа к электронным услугам государственных закупок и закупок, осуществляемых в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О закупках отдельных субъектов квазигосударственного сектора";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="8"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) единый оператор в сфере государственных закупок (далее – единый оператор) – юридическое лицо, определенное уполномоченным органом в сфере государственных закупок, единственным собственником акций (долей участия в уставном капитале) которого является государство;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z20" w:id="9"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) счет единого оператора в сфере государственных закупок, открытый в банках второго уровня (далее – счет, открытый в БВУ) – это банковский счет, предназначенный для пополнения потенциальными поставщиками и поставщиками электронного кошелька;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z21" w:id="10"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) контрольный счет наличности единого оператора в сфере государственных закупок – счет, открытый в государственном казначействе предназначенные для учета операций, связанных с зачислением и (или) перечислением единым оператором в сфере государственных закупок в целях обеспечения сохранности денег потенциальных поставщиков и поставщиков, внесенных в электронный кошелек;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z22" w:id="11"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) органы государственного казначейства – территориальные подразделения ведомства центрального исполнительного органа по исполнению бюджета, на которое возложены функции уполномоченного органа по казначейскому исполнению бюджета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) поставщик – физическое лицо, осуществляющее предпринимательскую деятельность, юридическое лицо (за исключением государственных учреждений, если иное не установлено законами Республики Казахстан), временное объединение юридических лиц (консорциум), выступающие в качестве стороны в заключенном с заказчиком договоре, а также физическое лицо, не являющееся субъектом предпринимательской деятельности, в случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="12"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) электронный кошелек – лицевой счет потенциального поставщика или поставщика, используемый единым оператором для отражения операций потенциального поставщика или поставщика при внесении им денег на счет единого оператора, связанных с:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z25" w:id="13"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечением заявок на участие в государственных закупках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z26" w:id="14"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечением исполнения договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z27" w:id="15"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       обеспечением аванса (в случае, если договором предусмотрен аванс);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z28" w:id="16"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       внесением антидемпинговой суммы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z29" w:id="17"/>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом и.о. Министра финансов РК от 02.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 455</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Зачисление и обеспечение использования на веб-портале денег потенциальных поставщиков и (или) поставщиков, вносимых в качестве обеспечительных мер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Деньги потенциальных поставщиков и (или) поставщиков для пополнения электронного кошелька в качестве обеспечительных мер в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> поступают на счет, открытый в БВУ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="18"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Зачисление денег на электронный кошелек производится в соответствии с указанными в платежном документе бизнес-идентификационным номером юридического лица (далее – БИН) или индивидуальным идентификационным номером физического лица (далее – ИИН).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z32" w:id="19"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Потенциальные поставщики и (или) поставщики вносят деньги с указанием в платежном документе соответствующих идентификаторов отправителей платежа, реквизитов, кода назначения платежа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Единый оператор в течение 1 (одного) рабочего дня с момента зачисления потенциальным поставщиком или поставщиком денег на счет, открытый в БВУ, обеспечивает отображение зачисленной суммы в электронном кошельке потенциального поставщика и (или) поставщика и предоставляет им возможность произвести оплату в качестве обеспечительных мер в рамках </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Закона</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Единый оператор обеспечивает хранение денег, поступивших на счет, открытый БВУ и находящихся в электронном кошельке в объеме не менее 70 (семидесяти) процентов от общей суммы денег электронного кошелька, для выполнения единым оператором операций по непрерывному и своевременному возврату денег потенциальным поставщикам и (или) поставщикам в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="20"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Хранение, перечисление и возврат денег, поступивших на счет единого оператора в сфере государственных закупок, открытый в банках второго уровня и находящихся в электронном кошельке</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z36" w:id="21"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Деньги, поступившие на счет, открытый в БВУ и находящихся в электронном кошельке в объеме 30 (тридцати) процентов от общей суммы на конец каждого месяца перечисляются единым оператором на контрольном счет наличности единого оператора в целях их сохранности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z37" w:id="22"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечисление единым оператором денег для обеспечения сохранности на контрольном счете наличности единого оператора, осуществляется не позднее 10 (десятого) числа следующего месяца.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z38" w:id="23"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Деньги, находящиеся на контрольном счете наличности единого оператора, хранятся до востребования единым оператором по заявке потенциального поставщика и (или) поставщика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z39" w:id="24"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Не допускается совершение потенциальным поставщиком и (или) поставщиком действий, приводящих к возникновению у третьих лиц права требования денег, находящихся в электронном кошельке.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z40" w:id="25"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Возврат денег с электронного кошелька осуществляется единым оператором в течение трех рабочих дней с даты поступления заявки через веб-портал, о чем делается соответствующая регистрационная отметка в системе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z41" w:id="26"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В случае недостаточности денег на счете, открытом в БВУ, для возврата потенциальным поставщикам и (или) поставщикам, единый оператор не позднее 1 (одного) рабочего дня со дня поступления заявки от потенциального поставщика и (или) поставщика на возврат денег из электронного кошелька, направляет в орган государственного казначейства платежное поручение на перевод денег, хранящихся на контрольном счете наличности единого оператора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z42" w:id="27"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Орган государственного казначейства в течение 3 (трех) рабочих дней со дня получения платежного поручения выполняет перечисление запрашиваемой суммы с контрольного счета наличности единого оператора, на счет, открытый в БВУ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -1828,31 +1753,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>