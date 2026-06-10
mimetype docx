--- v0 (2025-11-13)
+++ v1 (2026-06-10)
@@ -1,99 +1,63 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
-  <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bf8c438" w14:textId="bf8c438">
+    <w:p w14:paraId="177f2ef" w14:textId="177f2ef">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
-        <w:drawing>
-[...33 lines deleted...]
-        </w:drawing>
+        <w:t>[MISSING IMAGE: ,  ]</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -725,3059 +689,933 @@
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень нормативных правовых актов Республики Казахстан по вопросам регулирования банковской деятельности, в которые вносятся изменения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Внести в </w:t>
+      1. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z35" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 13 сентября 2017 года № 170 "Об установлении нормативных значений и методик расчетов пруденциальных нормативов и иных обязательных к соблюдению норм и лимитов, размера капитала банка и Правил расчета и лимитов открытой валютной позиции" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 15886) следующие изменения:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+        <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 28 декабря 2018 года № 317 "Об установлении факторов, влияющих на ухудшение финансового положения банка и банковского конгломерата, филиала банка-нерезидента Республики Казахстан, а также утверждении Правил одобрения плана мероприятий, предусматривающего меры раннего реагирования, и Методики определения факторов, влияющих на ухудшение финансового положения банка (банковского конгломерата), филиала банка-нерезидента Республики Казахстан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 18186) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>преамбулу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О банках и банковской деятельности в Республике Казахстан" Правление Национального Банка Республики Казахстан </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОСТАНОВЛЯЕТ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z38" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Нормативных значениях</w:t>
-[...12 lines deleted...]
-    <w:bookmarkEnd w:id="11"/>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> одобрения плана мероприятий, предусматривающего меры раннего реагирования, утвержденных указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпункт 3)</w:t>
-[...49 lines deleted...]
-    </w:p>
+        <w:t>пункт 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "1. Настоящие Правила одобрения плана мероприятий, предусматривающего меры раннего реагирования, (далее - Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О банках и банковской деятельности в Республике Казахстан" (далее - Закон) и устанавливают порядок одобрения уполномоченным органом по регулированию, контролю и надзору финансового рынка и финансовых организаций (далее - уполномоченный орган) плана мероприятий, предусматривающего меры раннего реагирования по повышению финансовой устойчивости банка (банковского конгломерата), недопущению ухудшения его финансового положения и увеличения рисков, связанных с банковской деятельностью (деятельностью банковского конгломерата) (далее - план мероприятий).";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z41" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      подпункт 9) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z42" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "9) по фактору, предусмотренному в подпункте 10) части первой пункта 1 настоящего постановления, - на снижение отношения среднемесячного значения операций "РЕПО" с ценными бумагами к среднемесячному значению совокупных обязательств до уровня:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z43" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      менее 45 (сорока пяти) процентов от совокупных обязательств с 1 февраля 2025 года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z44" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      менее 40 (сорока) процентов от совокупных обязательств с 1 июля 2025 года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z45" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      менее 35 (тридцати пяти) процентов от совокупных обязательств с 1 января 2026 года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z46" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      менее 25 (двадцати пяти) процентов от совокупных обязательств с 1 июля 2026 года.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z47" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Методике</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> определения факторов, влияющих на ухудшение финансового положения банка (банковского конгломерата), филиала банка-нерезидента Республики Казахстан, утвержденной указанным постановлением:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z48" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      подпункт 10) </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z49" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "10) отношение среднемесячного значения операций "РЕПО" с ценными бумагами к среднемесячному значению совокупных обязательств рассчитывается по следующей формуле:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z50" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
-      <w:r>
-[...257 lines deleted...]
-      </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
-[...15 lines deleted...]
-      В случае, если данное снижение не будет устранено в срок, установленный планом мероприятий, снижение коэффициента нетто стабильного фондирования является нарушением данного норматива со дня выявления указанного снижения.";</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>[MISSING IMAGE: ,  ]</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ПР – среднемесячное значение операций "РЕПО" с ценными бумагами, рассчитываемое как сумма балансовой стоимости операций "РЕПО" за каждый рабочий день отчетного месяца к количеству рабочих дней в соответствующем отчетном месяце;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z52" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ОБ – среднемесячное значение совокупных обязательств, рассчитываемое как сумма балансовой стоимости совокупных обязательств за каждый рабочий день отчетного месяца к количеству рабочих дней в соответствующем отчетном месяце.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z53" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Значение отношения среднемесячного значения операций "РЕПО" с ценными бумагами к среднемесячному значению совокупных обязательств, указанное в настоящем подпункте, составляет:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z54" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не более 45 (сорока пяти) процентов от совокупных обязательств с 1 февраля 2025 года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z55" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не более 40 (сорока) процентов от совокупных обязательств с 1 июля 2025 года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z56" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не более 35 (тридцати пяти) процентов от совокупных обязательств с 1 января 2026 года;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z57" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не более 25 (двадцати пяти) процентов от совокупных обязательств с 1 июля 2026 года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z58" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требования подпункта 7) настоящего пункта применяются к банку, у которого коэффициент достаточности основного капитала (k1) равен или находится ниже коэффициента достаточности основного капитала 0,10 или коэффициент достаточности собственного капитала (k2) равен или ниже коэффициента достаточности собственного капитала 0,13 (ноль целых тринадцать сотых), установленных Нормативами № 170 или Нормативами № 144.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z59" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Требования подпункта 7) настоящего пункта применяются к филиалу банка-нерезидента Республики Казахстан в случае, если коэффициент достаточности активов, принимаемых в качестве резерва (k1), предусмотренный в Нормативах № 23 равен или находится ниже 0,13 (ноль целых тринадцать сотых).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z60" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Под нераспределенной чистой прибылью (непокрытым убытком) филиала банка-нерезидента Республики Казахстан понимается результат деятельности филиала банка-нерезидента Республики Казахстан (чистые доходы или чистые расходы).".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...103 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 86</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2413 lines deleted...]
-    <w:bookmarkEnd w:id="122"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3894,21449 +1732,143 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>банковской деятельности,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в которые вносятся изменения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...128 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z137" w:id="123"/>
-[...21105 lines deleted...]
-          <w:color w:val="000000"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. Степень кредитного риска по займу согласно Таблице или Значениям коэффициентов взвешивания по степени кредитного риска вложений по беззалоговым потребительским займам при расчете коэффициента долговой нагрузки согласно приложению 5-1 к Нормативам (далее – Значения) снижается в два раза, если в отношении такого займа заемщиком - физическим лицом осуществляется выполнение плана реабилитации, составленного в соответствии с </w:t>
-[...102 lines deleted...]
-    <w:bookmarkEnd w:id="161"/>
+      Сноска. Приложение утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -25658,35 +2190,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>