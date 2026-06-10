--- v0 (2025-11-26)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c315dfc" w14:textId="c315dfc">
+    <w:p w14:paraId="6a77582" w14:textId="6a77582">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,192 +93,218 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в приказ Министра индустрии и инфраструктурного развития Республики Казахстан от 30 сентября 2020 года № 505 "Об утверждении Правил разработки, согласования и утверждения градостроительных проектов (генеральных планов населенных пунктов, проектов детальной планировки и проектов застройки)"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра промышленности и строительства Республики Казахстан от 18 июля 2025 года № 268. Зарегистрирован в Министерстве юстиции Республики Казахстан 21 июля 2025 года № 36487</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>Приказ Министра промышленности и строительства Республики Казахстан от 18 июля 2025 года № 268. Зарегистрирован в Министерстве юстиции Республики Казахстан 21 июля 2025 года № 36487.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приказ утрачивает силу приказом Министра промышленности и строительства РК от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 213</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>прика</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>з Министра индустрии и инфраструктурного развития Республики от 30 сентября 2020 года № 505 "Об утверждении Правил разработки, согласования и утверждения градостроительных проектов (генеральных планов населенных пунктов, проектов детальной планировки и проектов застройки)" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 21342) следующие изменения и дополнения:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> разработки, согласования и утверждения градостроительных проектов (генеральных планов населенных пунктов, проектов детальной планировки и проектов застройки), утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -291,226 +317,210 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 5)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="1"/>
+    <w:bookmarkStart w:name="z8" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5) заказчик – физическое или юридическое лицо, осуществляющее деятельность в соответствии с законодательством Республики Казахстан об архитектурной, градостроительной и строительной деятельности. В зависимости от целей деятельности заказчиком могут выступать заказчик-инвестор проекта (программы), заказчик (собственник), застройщик либо их уполномоченные лица.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z9" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z9" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заказчиками комплексной градостроительной экспертизы являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z10" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z10" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       уполномоченный орган по делам архитектуры, градостроительства и строительства – по проектам общегосударственного значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z11" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z11" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       местные исполнительные органы – по проектам регионального значения и проектам развития и застройки населенных пунктов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z12" w:id="5"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z12" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заказчик градостроительных проектов является и заказчиком экспертных работ по этому проекту.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z13" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить пунктом 2-7 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z14" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "2-7. Проект генерального плана разрабатывается в границах (черте) населенного пункта в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 108</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Земельного кодекса Республики Казахстан. При необходимости расширения границы (черты) населенного пункта граница (черта) проектируемой территории уточняется в техническом задании.";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -523,88 +533,71 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z16" w:id="7"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4. ПДП и/или проекты застройки разрабатываются в соответствии с установленными в генеральных планах элементами планировочной структуры, градостроительными регламентами и концепцией единого архитектурного стиля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом ПДП и/или проекты застройки разрабатываются с учетом сведений информационных систем государственных органов об освоенных земельных участках и/или предоставленных правах в частную собственность или временного возмездного землепользования, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -699,126 +692,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="8"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить пунктом 4-1 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "4-1. ПДП и/или проекты застройки, отнесенные к группам по гражданской обороне, разрабатываются с учетом требований инженерно-технических мероприятий гражданской обороны согласно объему и содержанию инженерно-технических мероприятий гражданской обороны, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра внутренних дел Республики Казахстан от 24 октября 2014 года № 732 "Об утверждении объема и содержания инженерно-технических мероприятий гражданской обороны" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 9922).";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -831,710 +809,550 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 9-10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z21" w:id="9"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "9-10. Состав проектных материалов для стадии генерального плана:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) схема положения населенного пункта в системе расселения (состав и содержание схемы выполнить согласно подпункту </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4.1.3.7.24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> СН РК 3.01-00-2011);</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) опорный план (состав и содержание схемы выполнить согласно подпункту </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4.1.3.7.25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> СН РК 3.01-00-2011);</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) комплексная градостроительная оценка территории (состав и содержание схемы выполнить согласно подпункту </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4.1.3.7.26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> СН РК 3.01-00-2011);</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) генеральный план (основной чертеж) (состав и содержание схемы выполнить согласно подпункту </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4.1.3.7.27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> СН РК 3.01-00-2011);</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) схема функционального зонирования и градостроительных регламентов (состав и содержание схемы выполнить согласно подпункту </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4.1.3.7.28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> СН РК 3.01-00-2011);</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) схема улично-дорожной сети и транспорта (состав и содержание схемы выполнить согласно подпункту </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4.1.3.7.29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> СН РК 3.01-00-2011);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z28" w:id="10"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) поперечные профили улиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) схема инженерного оборудования и инженерной подготовки территории (состав и содержание схемы выполнить согласно подпункту </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4.1.3.7.30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> СН РК 3.01-00-2011);</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) схема охраны окружающей среды (состав и содержание схемы выполнить согласно подпункту </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4.1.3.7.31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> СН РК 3.01-00-2011);</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10) природно-экологический каркас (состав и содержание схемы выполнить согласно подпункту </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4.1.3.7.32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> СН РК 3.01-00-2011);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="11"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) схема зонирования приаэродромной территории аэродромов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z33" w:id="12"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) разбивочный план красных линий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13) пояснительная записка с обоснованием принимаемых проектных решений (состав и содержание пояснительной записки выполнить согласно подпункту </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4.1.3.7.33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> СН РК 3.01-00-2011);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="13"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) технико-экономические показатели, указанные в Приложении 10 к настоящим Правилам.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1587,390 +1405,390 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">9-15 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="14"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "9-13. Для стадии генерального плана сельских населенных пунктов с численностью населения до пяти тысяч человек – схемы развития и застройки (упрощенный вариант генеральных планов малых населенных пунктов) предусматривается следующий состав проектных материалов:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z38" w:id="15"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) схема положения населенного пункта в системе административного района в масштабе 1:10 000, 1:25 000;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z39" w:id="16"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) схема землепользования, составленная с использованием материалов комплексной схемы градостроительного планирования территорий (проекта районной планировки) и проекта внутрихозяйственного землеустройства в масштабе 1:10 000, 1:25 000;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z40" w:id="17"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) комплексная градостроительная оценка территории;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z41" w:id="18"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) опорный план (план современного использования территории;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z42" w:id="19"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) генеральный план (основной чертеж);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z43" w:id="20"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) схема улично-дорожной сети и транспорта, вертикальной планировки и инженерной подготовки территории; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z44" w:id="21"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1) поперечные профили улиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z45" w:id="22"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) схема инженерного обеспечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z46" w:id="23"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) схема охраны окружающей среды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z47" w:id="24"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-1) схема функционального зонирования и градостроительных регламентов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z48" w:id="25"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-2) разбивочный план красных линий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z49" w:id="26"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z49" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7-3) схема зонирования приаэродромной территории аэродромов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z50" w:id="27"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z50" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) пояснительная записка с обоснованием принимаемых проектных решений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z51" w:id="28"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z51" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) технико-экономические показатели согласно приложению 11 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z52" w:id="29"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z52" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-14. Генеральные планы городов согласовываются с бассейновыми водными инспекциями по охране и регулированию использования водных ресурсов (далее – бассейновые водные инспекции), со структурными подразделениями местного исполнительного органа, учреждениями и организациями, определенными пунктом 8 Задания, а также подлежат процедуре стратегической экологической оценки, воздействия на окружающую среду.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z53" w:id="30"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z53" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9-15. Генеральные планы поселков и сельских населенных пунктов согласовываются с бассейновыми водными инспекциями, с поселковыми и сельскими исполнительными органами, со структурными подразделениями местного исполнительного органа, учреждениями и организациями, определенными пунктом 8 Задания, а также подлежат процедуре стратегической экологической оценки, воздействия на окружающую среду.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1983,230 +1801,230 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 9-21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="31"/>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "9-21. Генеральным планом определяются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z56" w:id="32"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) основные направления развития территории населенного пункта, включая социальную, рекреационную, производственную, транспортную и инженерную инфраструктуру и размещение сети связи, с учетом природно-климатических, сложившихся и прогнозируемых демографических и социально-экономических условий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z57" w:id="33"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) функциональное зонирование и ограничение на использование территорий этих зон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z58" w:id="34"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) соотношение застроенной и незастроенной территорий населенного пункта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z59" w:id="35"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) зоны преимущественного отчуждения и приобретения земель, резервные территории;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z60" w:id="36"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) меры по защите территории от опасных (вредных) воздействий природных и техногенных явлений и процессов, улучшению экологической обстановки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z61" w:id="37"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1) меры по охране водных объектов от загрязнения, засорения, истощения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z62" w:id="38"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) основные направления по разработке транспортного раздела генерального плана, включающего комплексную транспортную схему, генеральную схему улично-дорожной сети и комплексную схему организации дорожного движения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z63" w:id="39"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) иные меры по обеспечению устойчивого развития населенного пункта.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2259,990 +2077,990 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="40"/>
+    <w:bookmarkStart w:name="z65" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "12. ПДП устанавливает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z66" w:id="41"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z66" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) основные направления планировочной организации территории с определением функционально-градостроительного зонирования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z67" w:id="42"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z67" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) красные, желтые линии и линии регулирования застройки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z68" w:id="43"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z68" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2-1) границы водоохранных зон и полос;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z69" w:id="44"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z69" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) резервирование территории для размещения объектов социального, культурного и коммунального обслуживания населения, организации улично-дорожной сети и транспортного обслуживания, трассировки инженерных коммуникаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z70" w:id="45"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z70" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) поперечные профили улиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z71" w:id="46"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z71" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) благоустройство и озеленение территории;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z72" w:id="47"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z72" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) публичные градостроительные ограничения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z73" w:id="48"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z73" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) план инженерных коммуникаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z74" w:id="49"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z74" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) план развития дорожной инфраструктуры;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z75" w:id="50"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z75" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) концепцию единого архитектурного стиля части территорий столицы, городов республиканского и областного значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z76" w:id="51"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z76" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) планы строительства сооружений связи, линий связи и других объектов инженерной инфраструктуры, а также резервирование территории для нужд связи.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z77" w:id="52"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z77" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В ПДП также решаются вопросы обеспечения маломобильных групп населения условиями для беспрепятственного доступа к объектам социального и иного назначения, а также применения возобновляемых источников энергии и энергосберегающих технологий при возведении новых объектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z78" w:id="53"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z78" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Состав проектных материалов для ПДП:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z79" w:id="54"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z79" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) схема расположения проектируемой территории в системе расселения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z80" w:id="55"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z80" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) опорный план (в том числе опорный историко-архитектурный план для населенных пунктов, имеющих памятники историко-архитектурного наследия);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z81" w:id="56"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z81" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) комплексная градостроительная оценка территории;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z82" w:id="57"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z82" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) эскиз застройки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z83" w:id="58"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z83" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) план функционального зонирования территории;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z84" w:id="59"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z84" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-1) схема градостроительных регламентов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z85" w:id="60"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z85" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5-2) схема зонирования приаэродромной территории аэродромов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z86" w:id="61"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z86" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) схема улично-дорожной сети и транспорта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z87" w:id="62"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z87" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6-1) поперечные профили улиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z88" w:id="63"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z88" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) схема вертикальной планировки и инженерной подготовки территории; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z89" w:id="64"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z89" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) схема инженерного обеспечения (в том числе схемы водоснабжения и водоотведения, ливневой канализации, тепло-, газо-, электроснабжения, схема зарядных устройств для электромобилей, телекоммуникации и связи, включая расположение сооружений связи, а также других объектов инженерной инфраструктуры);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z90" w:id="65"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z90" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) разбивочный план красных линий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z91" w:id="66"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z91" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) схема охраны окружающей среды;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z92" w:id="67"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z92" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) экономическая часть: технико-экономические показатели, указанные в Приложении 3 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z93" w:id="68"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z93" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Состав и содержание проектных материалов выполнить согласно требованиям норм государственных нормативов с учетом существующей и планируемой застройки на прилегающей территории в радиусе 1000 метров от границы проектируемой территории.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z94" w:id="69"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z94" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К каждому графическому материалу прилагается пояснительная записка с обоснованием принимаемых проектных решений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z95" w:id="70"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z95" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Пояснительная записка содержит:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z96" w:id="71"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z96" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) описание проблем развития проектируемой территории;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z97" w:id="72"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z97" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) конкретные цели ее развития, в увязке с развитием окружающих территорий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z98" w:id="73"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z98" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) демографический анализ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z99" w:id="74"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z99" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) основные технико-экономические показатели ПДП согласно приложению 3 к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z100" w:id="75"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z100" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) данные о:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z101" w:id="76"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z101" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       природно-климатических условиях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z102" w:id="77"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z102" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       существующем функциональном использовании территории;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z103" w:id="78"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z103" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       состоянии фонда жилых, общественных зданий и сооружений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z104" w:id="79"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z104" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инженерной и транспортной сети;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z105" w:id="80"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z105" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       благоустройстве территории;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z106" w:id="81"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z106" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оценке территории по санитарно-эпидемиологическим условиям и мероприятий по ее улучшению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z107" w:id="82"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z107" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       оценке воздействия на окружающую среду действующих и намечаемых к размещению промышленно-производственных объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z108" w:id="83"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z108" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сохранении и развитию историко-культурного наследия и др.;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z109" w:id="84"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z109" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) обоснования архитектурно-планировочных решений, градостроительного зонирования территории;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z110" w:id="85"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z110" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) предложения по типам рекомендуемых для строительства жилых домов и общественных зданий, принципам организации социально-бытового обслуживания населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z111" w:id="86"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z111" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) распределение территории по видам собственности (по необходимости), регламенту использования территории, границы земельных участков и предложения по установлению публичных сервитутов.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3275,162 +3093,130 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z113" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "18. ПДП городских территорий согласовывается с бассейновыми водными инспекциями, со структурными подразделениями местного исполнительного органа, учреждениями и организациями, определенными пунктом 8 Задания, а также после общественного обсуждения направляется на комплексную градостроительную экспертизу в порядке, определяемом Правилами проведения и утверждается соответствующим решением местного исполнительного органа столицы, городов республиканского и областного значения, в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z114" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. ПДП территории поселков и сельских населенных пунктов согласовывается с бассейновыми водными инспекциями, с поселковыми и сельскими исполнительными органами, со структурными подразделениями местного исполнительного органа, учреждениями и организациями, определенными пунктом 8 Задания, а также после общественного обсуждения направляется на комплексную градостроительную экспертизу в порядке, определяемом Правилами проведения и утверждается районными представительными органами, в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 23-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3443,370 +3229,370 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z116" w:id="87"/>
+    <w:bookmarkStart w:name="z116" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "30. При проектировании районов с применением зданий преимущественно по типовым и повторно применяемым проектам, проект застройки может выполняться в одну стадию. Рабочий проект застройки со сводным сметным расчетом стоимости в составе проектно-сметной документации, представляемой на утверждение, и рабочей документации со сметами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z117" w:id="88"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z117" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В состав проекта, представляемой на утверждение, входят:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z118" w:id="89"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z118" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       схема генерального плана застройки микрорайона (квартала);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z119" w:id="90"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z119" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       опорный план;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z120" w:id="91"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z120" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       генеральный план застройки (эскиз застройки);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z121" w:id="92"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z121" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       схема организации рельефа с планом земляных масс;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z122" w:id="93"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z122" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сводная схема инженерных сетей (в том числе схемы водоснабжения и водоотведения, ливневой канализации, тепло-, газо-, электроснабжения, схема зарядных устройств для электромобилей, телекоммуникации и связи, включая расположение сооружений связи, а также других объектов инженерной инфраструктуры);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z123" w:id="94"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z123" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       компоновочные схемы зданий и сооружений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z124" w:id="95"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z124" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       проект организации строительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z125" w:id="96"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z125" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       план функционального и градостроительного зонирования территорий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z126" w:id="97"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z126" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       разбивочный план красных линий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z127" w:id="98"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z127" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сводный сметный расчет стоимости строительства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z128" w:id="99"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z128" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Графические материалы проекта застройки выполняются в масштабе 1:500 или 1:1000.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z129" w:id="100"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z129" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       К каждому графическому материалу прилагается пояснительная записка.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z130" w:id="101"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z130" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить пунктом 39 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z131" w:id="102"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z131" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "39. Внесение изменений и дополнений в утвержденный ПДП и/или проект застройки необходимо осуществлять в границах действующего ПДП и/или проекта застройки с указанием границ внесения изменений и дополнений в ПДП и/или проект застройки.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3839,224 +3625,190 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z133" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       дополнить приложением 1-1 согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="103"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z134" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Комитету по делам строительства и жилищно-коммунального хозяйства Министерства промышленности и строительства Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z135" w:id="104"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z135" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z136" w:id="105"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z136" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на интернет-ресурсе Министерства промышленности и строительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z137" w:id="106"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z137" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра промышленности и строительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z138" w:id="107"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z138" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="125"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -4072,58 +3824,75 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Министр промышленности и</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министр промышленности и</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">строительства Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -4165,68 +3934,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Е. Нагаспаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4317,69 +4068,225 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 18 июля 2025 года № 268</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам разработки,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>согласования и утверждения</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>градостроительных проектов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(генеральных планов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>населенных пунктов, проектов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>детальной планировки и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>проектов застройки)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z142" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...7 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Задание на проектирование градостроительного проекта финансируемого за счет государственных инвестиций либо с их участием</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4413,188 +4320,1480 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1</w:t>
+              <w:t>УТВЕРЖДАЮ:</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам разработки,</w:t>
+              <w:t>________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>согласования и утверждения</w:t>
+              <w:t>(должность, организация)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>градостроительных проектов</w:t>
+              <w:t>______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(генеральных планов</w:t>
+              <w:t>(фамилия и инициалы)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>населенных пунктов, проектов</w:t>
+              <w:t>______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>детальной планировки и</w:t>
+              <w:t>(подпись)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>проектов застройки)</w:t>
+              <w:t>______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(дата)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...39 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z144" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Вид градостроительного проекта</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z145" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z146" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z147" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z148" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z149" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Заказчик ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z150" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z151" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z152" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (полное и сокращенное наименование) _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z153" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z154" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z155" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z156" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Проектная организация (исполнитель) _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z157" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z158" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (полное и сокращенное наименование) _______________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z159" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z160" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z161" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Основание для проектирования ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z162" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z163" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Объект градостроительного планирования или застройки территорий, его основные характеристики _____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z164" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z165" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Основные требования к составу, содержанию и форме представляемых материалов по этапам проектирования,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z166" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      последовательность и сроки выполнения работ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z167" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z168" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z169" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z170" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Состав, исполнители, сроки и порядок предоставления исходной информации для проектирования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z171" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z172" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z173" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z174" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z175" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Перечень учреждений и организаций, согласовывающих данный вид градостроительного проекта:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z176" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      территориальные структурные подразделения уполномоченных государственных органов, структурные подразделения местных исполнительных органов, заинтересованные организаций</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z177" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z178" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z179" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z180" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z181" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Требования согласовывающих организаций к разрабатываемому виду градостроительного проекта _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z182" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z183" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z184" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z185" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Состав и порядок проведения (в случае необходимости) предпроектных научно-исследовательских работ и инженерных изысканий ______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z186" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z187" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z188" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Порядок организации проведения согласования и экспертизы разрабатываемого градостроительного проекта ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z189" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z190" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В случае отсутствия установленных водоохранных зон и полос поверхностных водных объектов для планируемой территории необходимо разработать специальный раздел по установлению границ водоохранных зон и полос поверхностных водных объектов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z191" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Иные требования и условия: от исполнителя</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z192" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      __________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z193" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                         (должность, организация)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z194" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z195" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                   (фамилия и инициалы) (подпись) (дата)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z196" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      от уполномоченных (или местных исполнительных) органов по делам архитектуры, градостроительства и строительства</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z197" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z198" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                         (должность, организация)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z199" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z200" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                         (фамилия инициалы) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z201" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________ ___________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z202" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                   (дата) от иных согласовывающих организаций</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z203" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z204" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                   (полное наименование) (должность, организация)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z205" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z206" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (фамилия и инициалы) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z207" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ________________________________ ____________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z208" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+                   (дата)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z209" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Примечание. Содержание задания может уточняться в соответствии с требованиями к разработке отдельных видов градостроительной документации и специфики объекта градостроительного планирования и застройки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4628,1640 +5827,243 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>УТВЕРЖДАЮ:</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t>Приложение 2 к приказу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>________________________</w:t>
-[...3 lines deleted...]
-            </w:r>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(должность, организация)</w:t>
+              <w:t>Приложение 1-1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>______________________</w:t>
+              <w:t>к Правилам разработки,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(фамилия и инициалы)</w:t>
+              <w:t>согласования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>______________________</w:t>
+              <w:t>и утверждения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(подпись)</w:t>
+              <w:t>градостроительных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>______________________</w:t>
+              <w:t>проектов (генеральных планов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(дата)</w:t>
+              <w:t>населенных пунктов, проектов</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>детальной планировки и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>проектов застройки)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z144" w:id="108"/>
-[...78 lines deleted...]
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z212" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...1389 lines deleted...]
-    <w:bookmarkEnd w:id="163"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Задание на проектирование градостроительного проекта финансируемого за счет других источников</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6295,91 +6097,198 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2 к приказу</w:t>
+              <w:t>УТВЕРЖДАЮ:</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Местный исполнительный орган,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>осуществляющий функции</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в области архитектуры и</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>градостроительства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(должность, организация)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(фамилия и инициалы)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(подпись)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(дата)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...34 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -6396,354 +6305,116 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1-1</w:t>
+              <w:t>СОГЛАСОВАНО:</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам разработки,</w:t>
+              <w:t>Застройщик (инвестор,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>согласования</w:t>
-[...237 lines deleted...]
-              <w:t>градостроительства</w:t>
+              <w:t>владелец земельного участка)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(должность, организация)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>______________________</w:t>
+              <w:t>_____________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(фамилия и инициалы)</w:t>
+              <w:t>_ (фамилия и инициалы)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6757,1990 +6428,1564 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(дата)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...217 lines deleted...]
-    <w:bookmarkStart w:name="z215" w:id="165"/>
+    <w:bookmarkStart w:name="z215" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Вид градостроительного проекта ________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z216" w:id="166"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z216" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z217" w:id="167"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z217" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z218" w:id="168"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z218" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z219" w:id="169"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z219" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Заказчик _________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z220" w:id="170"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z220" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z221" w:id="171"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z221" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z222" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                          (полное и сокращенное наименование)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z223" w:id="172"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z223" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z224" w:id="173"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z224" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z225" w:id="174"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z225" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z226" w:id="175"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z226" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Проектная организация (исполнитель) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z227" w:id="176"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z227" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z228" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       ________________________________________________________________________________ </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z229" w:id="177"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z229" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                           (полное и сокращенное наименование)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z230" w:id="178"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z230" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z231" w:id="179"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z231" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z232" w:id="180"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z232" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z233" w:id="181"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z233" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z234" w:id="182"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z234" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Основание для проектирования </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z235" w:id="183"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z235" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z236" w:id="184"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z236" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z237" w:id="185"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z237" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z238" w:id="186"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z238" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z239" w:id="187"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z239" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Объект градостроительного планирования или застройки территорий, его основные характеристики</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z240" w:id="188"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z240" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z241" w:id="189"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z241" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ___________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z242" w:id="190"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z242" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Основные требования к составу, содержанию и форме представляемых</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z243" w:id="191"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z243" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       материалов по этапам проектирования, последовательность и сроки выполнения работ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z244" w:id="192"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z244" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z245" w:id="193"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z245" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z246" w:id="194"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z246" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z247" w:id="195"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z247" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Состав, исполнители, сроки и порядок предоставления исходной информации для проектирования _______________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z248" w:id="196"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z248" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z249" w:id="197"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z249" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z250" w:id="198"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z250" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Перечень учреждений и организаций, согласовывающих данный вид градостроительного проекта:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z251" w:id="199"/>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z251" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       территориальные структурные подразделения уполномоченных государственных органов,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z252" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       структурные подразделения местных исполнительных органов, заинтересованные организаций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z253" w:id="200"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z253" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z254" w:id="201"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z254" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z255" w:id="202"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z255" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z256" w:id="203"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z256" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Требования согласовывающих организаций к разрабатываемому виду градостроительного проекта _______________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z257" w:id="204"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z257" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z258" w:id="205"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z258" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z259" w:id="206"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z259" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Состав и порядок проведения (в случае необходимости) предпроектных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z260" w:id="207"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z260" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       научно-исследовательских работ и инженерных изысканий</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z261" w:id="208"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z261" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z262" w:id="209"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z262" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z263" w:id="210"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z263" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z264" w:id="211"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z264" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Порядок организации проведения согласования и экспертизы разрабатываемого градостроительного проекта _______________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z265" w:id="212"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z265" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z266" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. В случае отсутствия установленных водоохранных зон и полос поверхностных водных объектов </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z267" w:id="213"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z267" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       для планируемой территории необходимо разработать специальный раздел по установлению границ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z268" w:id="214"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z268" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        водоохранных зон и полос поверхностных водных объектов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z269" w:id="215"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z269" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Иные требования и условия: от исполнителя </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z270" w:id="216"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z270" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z271" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                          (должность, организация)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z272" w:id="217"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z272" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z273" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                    (фамилия и инициалы) (подпись)             (дата)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z274" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       от уполномоченных (или местных исполнительных) органов по делам архитектуры, градостроительства и строительства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z275" w:id="218"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z275" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z276" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                          (должность, организация)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z277" w:id="219"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z277" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z278" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                          (фамилия инициалы) (подпись)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z279" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________ ___________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z280" w:id="220"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z280" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                    (дата) от иных согласовывающих организаций</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z281" w:id="221"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z281" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       __________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z282" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                     (полное наименование) (должность, организация)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z283" w:id="222"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z283" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z284" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                          (фамилия и инициалы) (подпись)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z285" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ________________________________ ____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z286" w:id="223"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z286" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                          (дата)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z287" w:id="224"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z287" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание. Содержание задания может уточняться в соответствии с требованиями к разработке отдельных видов градостроительной документации и специфики объекта градостроительного планирования и застройки.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkEnd w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -9066,31 +8311,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>