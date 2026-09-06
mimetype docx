--- v1 (2026-06-10)
+++ v2 (2026-09-06)
@@ -1,45 +1,47 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
+  <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml" PartName="/word/header.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
+  <Override ContentType="image/png" PartName="/word/media/header_image_rId1.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6a77582" w14:textId="6a77582">
+    <w:p w14:paraId="82a32fd" w14:textId="82a32fd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -83,106 +85,117 @@
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в приказ Министра индустрии и инфраструктурного развития Республики Казахстан от 30 сентября 2020 года № 505 "Об утверждении Правил разработки, согласования и утверждения градостроительных проектов (генеральных планов населенных пунктов, проектов детальной планировки и проектов застройки)"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...28 lines deleted...]
-      </w:r>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+			</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i/>
+          <w:color w:val="888888"/>
+        </w:rPr>
+        <w:t>Утративший силу</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+					</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приказ Министра промышленности и строительства Республики Казахстан от 18 июля 2025 года № 268. Зарегистрирован в Министерстве юстиции Республики Казахстан 21 июля 2025 года № 36487. Утратил силу приказом Министра промышленности и строительства Республики Казахстан от 30 апреля 2026 года № 213</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
-[...16 lines deleted...]
-        <w:t xml:space="preserve">      Приказ утрачивает силу приказом Министра промышленности и строительства РК от 30.04.2026 </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Утратил силу приказом Министра промышленности и строительства РК от 30.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 213</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z4" w:id="0"/>
     <w:p>
       <w:pPr>
@@ -7929,63 +7942,85 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
+      <w:headerReference w:type="default" r:id="rId4"/>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
+<file path=word/header.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 wp14">
+  <w:p w:rsidR="00A02830" w:rsidRDefault="00A02830">
+    <w:pPr>
+      <w:pStyle w:val="a3"/>
+    </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+      <w:pict>
+        <v:rect id="rect1" o:spid="_x0000_s1026" style="position:absolute;         margin-left:.75pt;         margin-top:34.5pt;         width:21pt;         height:700pt;         z-index:251659264;         visibility:visible;         mso-wrap-style:square;         mso-width-percent:0;         mso-height-percent:0;         mso-wrap-distance-left:9pt;         mso-wrap-distance-top:0;         mso-wrap-distance-right:9pt;         mso-wrap-distance-bottom:0;         mso-position-horizontal:absolute;         mso-position-horizontal-relative:text;         mso-position-vertical:absolute;         mso-position-vertical-relative:text;         mso-width-percent:0;         mso-height-percent:0;         mso-width-relative:margin;         mso-height-relative:margin;         v-text-anchor:middle" stroked="f" strokeweight="2pt">
+          <v:fill r:id="rId1" o:title="" recolor="t" rotate="t" type="tile"/>
+          <w10:wrap type="square"/>
+        </v:rect>
+      </w:pict>
+    </w:r>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8307,35 +8342,38 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="header.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Id="rId4"/></Relationships>
+</file>
+
+<file path=word/_rels/header.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="media/header_image_rId1.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId1"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>