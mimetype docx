--- v0 (2025-11-08)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6153de9" w14:textId="6153de9">
+    <w:p w14:paraId="87d8734" w14:textId="87d8734">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,254 +93,213 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в некоторые приказы Министерства национальной экономики Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра промышленности и строительства Республики Казахстан от 17 июля 2025 года № 266. Зарегистрирован в Министерстве юстиции Республики Казахстан 21 июля 2025 года № 36474</w:t>
-[...15 lines deleted...]
-      </w:pPr>
+        <w:t>Приказ Министра промышленности и строительства Республики Казахстан от 17 июля 2025 года № 266. Зарегистрирован в Министерстве юстиции Республики Казахстан 21 июля 2025 года № 36474.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемый </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>перечень</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> некоторых приказов Министерства национальной экономики Республики Казахстан, в который вносятся изменения и дополнения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Комитету по делам строительства и жилищно-коммунального хозяйства Министерства промышленности и строительства Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z7" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на интернет-ресурсе Министерства промышленности и строительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра промышленности и строительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней со дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -356,58 +315,75 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Министр промышленности и</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министр промышленности и</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">строительства Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -449,68 +425,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Е. Нагаспаев</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -602,169 +560,148 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 17 июля 2025 года № 266</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z13" w:id="6"/>
+    <w:bookmarkStart w:name="z13" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень некоторых приказов Министерства национальной экономики Республики Казахстан, в которые вносятся изменения и дополнения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z14" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 19 марта 2015 года № 229 "Об утверждении Правил организации деятельности и осуществления функций заказчика (застройщика)" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10795) следующие дополнения:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> организации деятельности и осуществления функций заказчика (застройщика), утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -777,68 +714,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Заказчик при планировании бюджетных инвестиционных проектов осуществляет в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -853,110 +773,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан от 15 марта 2025 года и Правилами разработки или корректировки, проведения необходимых экспертиз инвестиционного предложения государственного инвестиционного проекта, а также планирования, рассмотрения, отбора, мониторинга и оценки реализации бюджетных инвестиций, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 5 декабря 2014 года № 129 (зарегистрированный в Реестре нормативных правовых актов за № 9938) подготовку:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="7"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       инвестиционных предложений, обосновывающих целесообразность реализации инвестиционных проектов в рамках государственных, отраслевых программ и программ развития территорий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z19" w:id="8"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       концессионных предложений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z20" w:id="9"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       технико-экономических обоснований, финансово-экономических обоснований, обоснований инвестиций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -969,106 +890,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>параграф 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить пунктом 9-1 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "9-1. Заказчик при планировании инвестиционных проектов строительства новых технически и (или) технологически сложных объектов производственного назначения и строительства линейных сооружений инженерной или транспортной инфраструктуры с объемом инвестиций свыше ста миллионов месячных расчетных показателей, по которым отсутствуют объекты-аналоги на территории Республики Казахстан, за исключением объектов, указанных в подпункте 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил определения общего порядка отнесения зданий и сооружений к технически и (или) технологически сложным объектам, утвержденных приказом Министра национальной экономики Республики Казахстан от 28 февраля 2015 года № 165, (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10666), осуществляемых по индивидуальным проектам строительства, (далее – технически сложные объекты производственного назначения и линейного строительства) до утверждения технического задания на разработку технико-экономического обоснования или задания на проектирование, осуществляет согласование с уполномоченным государственным органом, осуществляющим руководство соответствующей отраслью, инвестиционную стоимость единицы мощности проектируемого объекта.";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1081,224 +986,191 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 10 изложить следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="10"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В техническом задании на разработку технико-экономического обоснования или задании на проектирование технически сложных объектов производственного назначения и линейного строительства, указывается показатель инвестиционной стоимости единицы мощности, согласованный с уполномоченным государственным органом, осуществляющим руководство соответствующей отраслью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z25" w:id="11"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В процессе проектирования при корректировке и уточнении ранее утвержденного технического задания на разработку технико-экономического обоснования и задания на проектирование показатель инвестиционной стоимости единицы мощности изменению не подлежит, за исключением случаев, обусловленных изменением налогового законодательства Республики Казахстан по налогу на добавленную стоимость.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z26" w:id="12"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По инвестиционным проектам строительства новых технически сложных объектов производственного назначения и линейного строительства превышение показателя инвестиционной стоимости единицы мощности, утвержденный в задании на проектирование, не допускается.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z27" w:id="13"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По согласованию с уполномоченным государственным органом, осуществляющим руководство соответствующей отраслью допускается корректировка показателя инвестиционной стоимости единицы мощности в случае изменения налогового законодательства Республики Казахстан по налогу на добавленную стоимость, а также в случаях непредвиденных расходов в соответствии с требованиями законодательства в сфере архитектурной, градостроительной и строительной деятельности в Республике Казахстан, включая нормативные документы по ценообразованию и сметным нормам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z28" w:id="14"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Задание на проектирование является неотъемлемой частью договора на выполнение заказа по разработке предпроектной и (или) проектной (проектно-сметной) документации и становится обязательным для сторон с момента его утверждения заказчиком.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В задании на проектирование объектов, финансируемых за счет государственных инвестиций и средств субъектов квазигосударственного сектора, устанавливается условие по применению строительных материалов, оборудований, изделий и конструкций казахстанского производства, включенных в базу данных товаров, работ, услуг и их поставщиков, сформированных в соответствии с Правилами формирования и ведения базы данных товаров, работ, услуг и их поставщиков, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 26 мая 2022 года № 286 "Об утверждении Правил формирования и ведения базы данных товаров, работ, услуг и их поставщиков" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 28243).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В задании на проектирование устанавливается условие по обеспечению доступности лиц с инвалидностью и других маломобильных групп населения согласно требованиям государственных нормативов в области архитектуры, градостроительства и строительства, утверждаемых в соответствии с подпунктом 23-16) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1313,222 +1185,191 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Закона, а также создания условий труда в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра труда и социальной защиты населения Республики Казахстан от 26 мая 2023 года № 179 "Об утверждении стандартов рабочего места лиц с инвалидностью" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 32613).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В задании на проектирование объектов, финансируемых за счет государственных инвестиций и средств квазигосударственного сектора, устанавливается условие по включению предпроектной или проектной (проектно-сметной) документации в Государственный банк проектов строительства и подписание договора о передаче прав на использоване проекта строительства (ТЭО, ТП и ПСД), в том числе имущественных (исключительных) прав, в соответствии с Правилами формирования и ведения государственного банка проектов строительства, а также предоставления технико-экономических обоснований, типовых проектов и проектной (проектно-сметной) документации, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 19 ноября 2015 года № 705 "Об утверждении Правил формирования и ведения государственного банка проектов строительства, а также предоставления технико-экономических обоснований, типовых проектов и проектной (проектно-сметной) документации" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12422).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z32" w:id="15"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В задании на проектирование объектов социально-культурного, общественного и административного назначения во всех сферах экономики, по которым не требуется разработка технико-экономического обоснования, и финансируемых за счет государственных инвестиций и средств субъектов квазигосударственного сектора, устанавливается условие заказчика о расчетной предельной стоимости строительства к инвестиционному предложению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z33" w:id="16"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расчетная предельная стоимость строительства определяется согласно нормативного документа по ценообразованию в строительстве и является лимитом средств для реализации инвестиционного проекта при разработке проектной (проектно-сметной) документации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z34" w:id="17"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В процессе проектирования задание на проектирование по поручению заказчика корректируется и уточняется, кроме расчетной предельной стоимости строительства, которая является общим (предельным) лимитом средств заказчика для реализации проектов. Сметная стоимость строительства, полученная при разработке проектной (проектно-сметной) документации, не должна превышать расчетную предельную стоимость строительства к инвестиционному предложению, зафиксированную в утвержденном задании на проектирование. При внесенных по инициативе заказчика поправок в задание на проектирование требуют переработки разработанных разделов предпроектной или проектной (проектно-сметной) документации, заключается дополнительное соглашение к договору с учетом выполненных объемов работ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В задании на проектирование объектов в пределах приаэродромной территории проводится в соответствии с Правилами выдачи разрешений на осуществление деятельности, которая может представлять угрозу безопасности полетов воздушных судов, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 12 мая 2011 года № 504;"; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1541,414 +1382,440 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 10 изложить следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "4) в случаях, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 7 Закона "О государственных закупках", заказчик организует и проводит раздельные конкурсы на разработку и экспертизу проектов строительства (технико-экономических обоснований или проектно-сметной документации).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z38" w:id="18"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заказчик проектов, подлежащих комплексной вневедомственной экспертизе, но не относящихся к государственной монополии и не являющихся предметом государственных закупок, по своему усмотрению выбирает для проведения экспертизы любую аккредитованную экспертную организацию;"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт 2 утрачивает силу приказом Министра промышленности и строительства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 240</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>01.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 1 апреля 2015 года № 299 "Об утверждении Правил проведения комплексной вневедомственной экспертизы технико-экономических обоснований и проектно-сметной документации, предназначенных для строительства новых, а также изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций независимо от источников финансирования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10722) следующие дополнения:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> проведения комплексной вневедомственной экспертизы технико-экономических обоснований и проектно-сметной документации, предназначенных для строительства новых, а также изменения (реконструкции, расширения, технического перевооружения, модернизации и капитального ремонта) существующих зданий и сооружений, их комплексов, инженерных и транспортных коммуникаций независимо от источников финансирования, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="19"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить пунктом 20-2 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z42" w:id="20"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "20-2. Для проведения комплексной вневедомственной экспертизы в техническом задании на разработку технико-экономического обоснования или задании на проектирование заказчик указывает показатель инвестиционной стоимости единицы мощности, согласованный с уполномоченным государственным органом, осуществляющим руководство соответствующей отраслью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z43" w:id="21"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии в утвержденном заказчиком техническом задании на разработку технико-экономического обоснования или задании на проектирование показателя инвестиционной стоимости единицы мощности, согласованного с уполномоченным государственным органом, осуществляющим руководство соответствующей отраслью, технико-экономическое обоснование или проектно-сметная документация возвращается без рассмотрения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Инвестиционная стоимость единицы мощности проектируемого объекта определяется заказчиком на строительство новых технически и (или) технологически сложных объектов производственного назначения и линейных сооружений инженерной или транспортной инфраструктуры с объемом инвестиций свыше ста миллионов месячных расчетных показателей, осуществляемых по индивидуальным проектам строительства, по которым отсутствуют объекты-аналоги на территории Республики Казахстан, за исключением объектов, указанных в подпункте 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил определения общего порядка отнесения зданий и сооружений к технически и (или) технологически сложным объектам, утвержденных приказом Министра национальной экономики Республики Казахстан от 28 февраля 2015 года № 165, (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10666).";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z45" w:id="22"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z45" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить пунктом 20-3 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z46" w:id="23"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "20-3. Срок согласования показателя инвестиционной стоимости единицы мощности не должен превышать тридцати рабочих дней с даты регистрации полного комплекта документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z47" w:id="24"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подача документов и согласование показателя инвестиционной стоимости единицы мощности осуществляется в электронном формате посредством Единой платформы приема и обработки всех обращений граждан.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1961,126 +1828,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить подпунктом 3-1) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z49" w:id="25"/>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3-1) отрицательное экспертное заключение в случае если расчетные удельные инвестиционные затраты превышают показатель инвестиционной стоимости единицы мощности, утвержденный в техническом задании на разработку технико-экономического обоснование или задании на проектировании.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z50" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2093,198 +1944,244 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить подпунктом 6-1) следующего содержания:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z52" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "6-1) для новых технически и (или) технологически сложных объектов производственного назначения или линейных сооружений инженерной или транспортной инфраструктуры с объемом инвестиций свыше ста миллионов месячных расчетных показателей, осуществляемых по индивидуальным проектам строительства предоставляется показатель инвестиционной стоимости единицы мощности проектируемого объекта согласованный уполномоченным органом осуществляющим руководство соответствующей отраслью.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...23 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 3 утрачивает силу приказом промышленности и строительства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 20 ноября 2015 года № 707 "Об утверждении Правил определения стоимости строительства объектов за счет государственных инвестиций и средств субъектов квазигосударственного сектора" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 12527) следующее дополнение:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z54" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> определения стоимости строительства объектов за счет государственных инвестиций и средств субъектов квазигосударственного сектора, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2297,340 +2194,324 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить подпунктом 19-1) следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="26"/>
+    <w:bookmarkStart w:name="z56" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19-1) показатель инвестиционной стоимости единицы мощности производственного объекта – установленное заказчиком и согласованное с уполномоченным государственным органом, осуществляющим руководство соответствующей отраслью, проектное ограничение по величине экономических показателей на единицу измерения мощности проектируемого объекта с учетом его функционального назначения;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z57" w:id="27"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z57" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить пунктом 7-1 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z58" w:id="28"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z58" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "7-1. Показатель инвестиционной стоимости единицы мощности учитывает затраты, предусмотренные пунктом 7 настоящих Правил с детализацией, по видам затрат, исчисленным на единицу измерения мощности объекта на год ввода объекта в эксплуатацию.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z59" w:id="29"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z59" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       дополнить пунктом 9-1 следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z60" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "9-1. По инвестиционным проектам строительства новых технически и (или) технологически сложных объектов производственного назначения и линейных сооружений инженерной или транспортной инфраструктуры с объемом инвестиций свыше ста миллионов месячных расчетных показателей, по которым отсутствуют объекты-аналоги на территории Республики Казахстан, за исключением объектов, указанных в подпункте 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правил определения общего порядка отнесения зданий и сооружений к технически и (или) технологически сложным объектам, утвержденных приказом Министра национальной экономики Республики Казахстан от 28 февраля 2015 года № 165, (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 10666), осуществляемых по индивидуальным проектам строительства, (далее – технически сложные объекты производственного назначения и линейного строительства) удельные инвестиционные затраты на единицу вновь вводимой производственной мощности не превышают утвержденный в техническом задании на разработку технико-экономического обоснования и задании на проектировании показатель инвестиционной стоимости единицы мощности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="30"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z61" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Заказчик определяет показатель инвестиционной стоимости единицы мощности путем проведения маркетинговых исследований по данным реализованных зарубежных объектов-аналогов, имеющих наиболее эффективные технико-экономические показатели согласованный с уполномоченным государственным органом, осуществляющим руководство соответствующей отраслью, с предоставлением документации объектов-аналогов в уполномоченный органа по делам архитектуры, градостроительства и строительства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z62" w:id="31"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z62" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Применяемые данные должны соответствовать функциональному назначению и техническим характеристикам проектируемого объекта, а также требованиям законодательства в сфере архитектурной, градостроительной и строительной деятельности в Республике Казахстан, включая нормативные документы по ценообразованию и сметным нормам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z63" w:id="32"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z63" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Показатели стоимости в иностранной валюте переводятся в тенге по официальному курсу Национального банка Республики Казахстан на дату согласования показателя стоимости с уполномоченным государственным органом, осуществляющим руководство соответствующей отраслью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z64" w:id="33"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z64" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В показателе инвестиционной стоимости единицы мощности затраты по инвестиционным проектам, регулируемые в рамках отраслевых законодательных норм, учитываются по данным уполномоченного государственного органа, осуществляющего руководство соответствующей отраслью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z65" w:id="34"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z65" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Показатель инвестиционной стоимости единицы мощности согласовывается с уполномоченным государственным органом, осуществляющим руководство соответствующей отраслью.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>