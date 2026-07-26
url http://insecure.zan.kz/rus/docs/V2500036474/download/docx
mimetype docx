--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="87d8734" w14:textId="87d8734">
+    <w:p w14:paraId="5314f44" w14:textId="5314f44">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1477,1041 +1477,195 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Пункт 2 утрачивает силу приказом Министра промышленности и строительства РК от 15.05.2026 </w:t>
+        <w:t xml:space="preserve">2. Утратил силу приказом Министра промышленности и строительства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 240</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 240</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>01.07.2026</w:t>
+        <w:t xml:space="preserve">3. Утратил силу приказом промышленности и строительства РК от 15.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 239</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">). </w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...878 lines deleted...]
-    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2837,31 +1991,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>