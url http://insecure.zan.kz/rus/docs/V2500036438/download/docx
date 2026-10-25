--- v0 (2025-11-04)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="501af86" w14:textId="501af86">
+    <w:p w14:paraId="3d6a37c" w14:textId="3d6a37c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,328 +93,273 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил осуществления платных видов деятельности по реализации товаров (работ, услуг) государственными архивами, использования ими денег от реализации товаров (работ, услуг), остающихся в их распоряжении</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра культуры и информации Республики Казахстан от 10 июля 2025 года № 313-НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 14 июля 2025 года № 36438</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>Приказ Министра культуры и информации Республики Казахстан от 10 июля 2025 года № 313-НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 14 июля 2025 года № 36438.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 102 Бюджетного кодекса Республики Казахстан, ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые Правила осуществления платных видов деятельности по реализации товаров (работ, услуг) государственными архивами, использования ими денег от реализации товаров (работ, услуг), остающихся в их распоряжении согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившими силу некоторые приказы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z7" w:id="0"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Комитету архивов, документации и книжного дела Министерства культуры и информации Республики Казахстан в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z8" w:id="1"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z9" w:id="2"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на интернет-ресурсе Министерства культуры и информации Республики Казахстан после его официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z10" w:id="3"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра культуры и информации Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z11" w:id="4"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -430,58 +375,75 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Министр культуры и</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министр культуры и</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">информации Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -527,502 +489,390 @@
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Балаева</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z13" w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласован</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство юстиции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z14" w:id="9"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласован</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Верховный Суд</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Республики Казахстан </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z15" w:id="10"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласован</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Служба государственной охраны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z16" w:id="11"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласован</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Управление делами Президента</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z17" w:id="12"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласован</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство сельского хозяйства</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z18" w:id="13"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласован</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Генеральная Прокуратура</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z19" w:id="14"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласован</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Агентство по защите</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1034,82 +884,66 @@
         </w:rPr>
         <w:t>и развитию конкуренции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z20" w:id="15"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласован</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство науки и</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1121,152 +955,120 @@
         </w:rPr>
         <w:t>высшего образования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z21" w:id="16"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласован</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство здравоохранения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z22" w:id="17"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласован</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство труда</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1278,362 +1080,282 @@
         </w:rPr>
         <w:t>и социальной защиты населения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z23" w:id="18"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласован</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Высшая аудиторская палата</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z24" w:id="19"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласован</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Аппарат Высшего Судебного</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Совета Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z25" w:id="20"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласован</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство транспорта</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z26" w:id="21"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласован</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство финансов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z27" w:id="22"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласован</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Агентство Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -1645,362 +1367,282 @@
         </w:rPr>
         <w:t>по регулированию и развитию</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>финансового рынка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z28" w:id="23"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласован</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Агентство Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>по финансовому мониторингу</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z29" w:id="24"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласован</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство обороны</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z30" w:id="25"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласован</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Агентство Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>по делам государственной службы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z31" w:id="26"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласован</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство просвещения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z32" w:id="27"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласован</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство промышленности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2012,82 +1654,66 @@
         </w:rPr>
         <w:t>и строительства</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z33" w:id="28"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласован</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство торговли</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2099,82 +1725,66 @@
         </w:rPr>
         <w:t>и интеграции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z34" w:id="29"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласован</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Агентство Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2186,82 +1796,66 @@
         </w:rPr>
         <w:t>по стратегическому</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>планированию и реформам</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z35" w:id="30"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласован</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство водных ресурсов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2273,82 +1867,66 @@
         </w:rPr>
         <w:t>и ирригации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z36" w:id="31"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласован</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Агентство Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2360,152 +1938,120 @@
         </w:rPr>
         <w:t>по противодействию коррупции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Антикоррупционная служба)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z37" w:id="32"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласован</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство иностранных дел</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z38" w:id="33"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласован</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство по</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2517,362 +2063,282 @@
         </w:rPr>
         <w:t>чрезвычайным ситуациям</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z39" w:id="34"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласован</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство туризма и спорта</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z40" w:id="35"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласован</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Национальный банк</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z41" w:id="36"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласован</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Комитет национальной безопасности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z42" w:id="37"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласован</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство национальной экономики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z43" w:id="38"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласован</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство цифрового развития, инноваций</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -2884,152 +2350,120 @@
         </w:rPr>
         <w:t>и аэрокосмической промышленности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z44" w:id="39"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласован</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство внутренних дел</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z45" w:id="40"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласован</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство экологии</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -3041,132 +2475,98 @@
         </w:rPr>
         <w:t>и природных ресурсов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z46" w:id="41"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Согласован</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство энергетики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
-      </w:r>
-[...16 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -3260,882 +2660,884 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 10 июля 2025 года № 313-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z48" w:id="5"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила осуществления платных видов деятельности по реализации товаров (работ, услуг) государственными архивами, использования ими денег от реализации товаров (работ, услуг), остающихся в их распоряжении</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z49" w:id="6"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила осуществления платных видов деятельности по реализации товаров (работ, услуг) государственными архивами, использования ими денег от реализации товаров (работ, услуг), остающихся в их распоряжении разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 102 Бюджетного кодекса Республики Казахстан (далее – Кодекс) и определяют порядок осуществления платных видов деятельности по реализации товаров (работ, услуг) государственными архивами, использования ими денег от реализации товаров (работ, услуг), остающихся в их распоряжении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="7"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок осуществления платных видов деятельности по реализации товаров (работ, услуг) государственными архивами, использования ими денег от реализации товаров (работ, услуг), остающихся в их распоряжении</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Государственные архивы осуществляют платные виды деятельности по реализации товаров (работ, услуг), предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 17 Закона Республики Казахстан "О Национальном архивном фонде и архивах" (далее – Закон), с заключением договора об осуществлении платных услуг в рамках гражданского законодательства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="8"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. К платным видам деятельности по реализации товаров (работ, услуг), государственными архивами, относятся:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z54" w:id="9"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) упорядочение архивных документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z55" w:id="10"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) проведение по заказам (заявкам) физических и юридических лиц курсов и семинаров по обучению современным основам документирования и управления документацией; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z56" w:id="11"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) реставрация, консервация, переплет архивных дел и документов, изготовление архивных коробок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z57" w:id="12"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) изготовление страховых копий, восстановление текста архивных документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z58" w:id="13"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) копирование архивных документов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) перевод по заказам (заявкам) физических и юридических лиц архивных документов в электронную форму, за исключением архивных документов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 15-1 Закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="14"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) организация и проведение по заказам (заявкам) физических и юридических лиц документальных выставок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z61" w:id="15"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) выявление по заказам (заявкам) физических и юридических лиц информации генеалогического и тематического характеров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z62" w:id="16"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) разработка перечней документов с указанием сроков хранения, номенклатур дел;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z63" w:id="17"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) издание и реализация методической литературы, сборников архивных документов, учебной и других публикаций;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z64" w:id="18"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) депозитарное хранение архивных документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="21"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Государственные архивы размещают информацию с указанием перечня платных видов деятельности по реализации товаров (работ, услуг) и прейскурант цен на товары (работы, услуги), реализуемые государственными архивами, в зданиях государственных архивов на информационном стенде, а также на официальных сайтах акиматов столицы, области, города республиканского значения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z189" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прейскурант цен на товары (работы, услуги), реализуемые государственными архивами столицы, областей, городов республиканского значения, городов, районов, утверждается местным исполнительным органом столицы, области, города республиканского значения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 17.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 393-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Государственные архивы реализуют товары (работы, услуги) физическим и юридическим лицам на основании заявления в произвольной форме на бумажном носителе или в электронном формате.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z68" w:id="22"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Взаимоотношения, в том числе форма оплаты, сроки по реализации товаров (работ, услуг) на платной основе между государственным архивом и физическими или юридическими лицами регулируются гражданско-правовым договором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z69" w:id="23"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Оплата за реализацию товаров (работ, услуг) государственными архивами производится:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z70" w:id="24"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) в безналичной форме путем перечисления денег на контрольный счет наличности платных услуг государственного архива;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z71" w:id="25"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в наличной форме в кассу государственного архива на основании кассовых приходных ордеров с обязательным применением контрольно-кассовых машин.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z72" w:id="26"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок использования государственными архивами денег от реализации товаров (работ, услуг), остающихся в их распоряжении</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z73" w:id="27"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Деньги, поступающие от осуществления платных видов деятельности по реализации товаров (работ, услуг) государственными архивами, используются по следующим направлениям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z74" w:id="28"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) укрепление материально-технической базы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z75" w:id="29"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) оплата труда специалистов, привлекаемых для осуществления платных видов деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z76" w:id="30"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) хозяйственные расходы (оплата услуг связи, оплата транспортных услуг, оплата за коммунальные услуги, ремонт оргтехники и компьютеров, текущий ремонт здания, ремонт служебных автомобилей, приобретение предметов и материалов для текущих целей);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z77" w:id="31"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) приобретение учебных пособий, наглядных материалов для проведения обучения по заказам (заявкам) физических и юридических лиц, аренда помещений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z78" w:id="32"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) приобретение архивных документов у физических и юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z79" w:id="33"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) издание сборников учебно-методических документов по архивной отрасли, сборников архивных документов, справочников и других публикаций по архивному делу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z80" w:id="34"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) реставрация, консервация, переплет архивных дел и документов, изготовление архивных картонных коробок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z81" w:id="35"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) расходы, связанные с участием в научных, отраслевых конкурсах, в том числе государственных закупках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Планы поступлений и использования денег, получаемых государственными архивами от реализации товаров (работ, услуг), остающихся в их распоряжении, составляются в соответствии с Правилами исполнения бюджета и его кассового обслуживания, утверждаемой уполномоченным органом по бюджетному планированию согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 101 Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="76"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4214,281 +3616,228 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 10 июля 2025 года № 313-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z84" w:id="36"/>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра культуры и спорта Республики Казахстан от 26 сентября 2018 года № 275 "Об утверждении Правил оказания платных видов деятельности по реализации товаров (работ, услуг) государственными архивами, деньги от реализации которых остаются в их распоряжении и расходования ими денег от реализации товаров (работ, услуг)" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 17446 ).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра культуры и спорта Республики Казахстан от 30 мая 2019 года № 155 "О внесении изменения в приказ Министра культуры и спорта Республики Казахстан от 26 сентября 2018 года № 275 "Об утверждении Правил оказания платных видов деятельности по реализации товаров (работ, услуг) государственными архивами, деньги от реализации которых остаются в их распоряжении и расходования ими денег от реализации товаров (работ, услуг)" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 18763).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра культуры и спорта Республики Казахстан от 26 июля 2021 года № 229 "О внесении изменений в приказ Министра культуры и спорта Республики Казахстан от 26 сентября 2018 года № 275 "Об утверждении Правил оказания платных видов деятельности по реализации товаров (работ, услуг) государственными архивами, деньги от реализации которых остаются в их распоряжении и расходования ими денег от реализации товаров (работ, услуг)" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 23732).</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра культуры и информации Республики Казахстан от 25 декабря 2024 года № 609-НҚ "О внесении изменения в приказ Министра культуры и спорта Республики Казахстан от 26 сентября 2018 года № 275 "Об утверждении Правил оказания платных видов деятельности по реализации товаров (работ, услуг) государственными архивами, деньги от реализации которых остаются в их распоряжении и расходования ими денег от реализации товаров (работ, услуг)" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 35532).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4868,31 +4217,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>