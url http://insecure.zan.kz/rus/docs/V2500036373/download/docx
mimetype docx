--- v0 (2025-10-14)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4f283a9" w14:textId="4f283a9">
+    <w:p w14:paraId="e86f377" w14:textId="e86f377">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил осуществления платных видов деятельности по реализации товаров (работ, услуг) государственными учреждениями в сферах лесного хозяйства, особо охраняемых природных территорий, деньги от реализации которых остаются в их распоряжении, использования денег от реализации государственными учреждениями в сферах лесного хозяйства, особо охраняемых природных территорий товаров (работ, услуг), остающихся в их распоряжении</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра экологии и природных ресурсов Республики Казахстан от 27 июня 2025 года № 175. Зарегистрирован в Министерстве юстиции Республики Казахстан 1 июля 2025 года № 36373</w:t>
+        <w:t>Приказ Министра экологии и природных ресурсов Республики Казахстан от 27 июня 2025 года № 175. Зарегистрирован в Министерстве юстиции Республики Казахстан 1 июля 2025 года № 36373.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1181,514 +1181,918 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) оплату работ (услуг) внештатных сезонных работников для обеспечения природоохранной деятельности, в том числе пожарных сторожей, работников по осуществлению рубок промежуточного пользования и прочих рубок, лесокультурных работ, а также работников, осуществляющих переработку лесных ресурсов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) приобретение средств связи, транспорта и оборудования, механизмов и материалов противопожарного, лесозащитного и лесокультурного назначения, семян и посадочного материала для лесокультурных работ, горюче-смазочных материалов, обмундирования, оружия и специальных средств защиты;</w:t>
+      5) приобретение средств связи, транспорта и оборудования, зданий и сооружений, механизмов и материалов противопожарного, лесозащитного и лесокультурного назначения, семян и посадочного материала для лесокультурных работ, топлива, горюче-смазочных материалов, обмундирования, лекарственных средств и прочих изделий медицинского назначения, оружия и специальных средств защиты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) приобретение оборудования и механизмов, необходимых для переработки лесных ресурсов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) строительство, реконструкцию и ремонт зданий, сооружений и иных объектов, связанных с функционированием лесных учреждений;</w:t>
+      7) строительство, реконструкция и капитальный ремонт зданий, сооружений и иных объектов, связанных с функционированием государственных учреждений в сфере лесного хозяйства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) подготовку и повышение квалификации специалистов для лесного и охотничьего хозяйства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) поощрение работников лесных учреждений за трудовые показатели.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkStart w:name="z57" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) командировочные расходы (в том числе технического персонала и контрактных служащих) внутри страны и за ее пределами, связанные с проведением исследований, стажировок, курсов, работ и услуг, участием в выставках, семинарах, научных конференциях, в том числе международных, в пределах норм возмещения командировочных расходов, установленных законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z58" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) расходы на оплату за отопление, электроэнергию, водоснабжение и другие коммунальные расходы, приобретение предметов и материалов для текущих и хозяйственных целей, оплата работ (текущий ремонт) и услуг по обслуживанию здания, оплата транспортных услуг и прочие расходы на приобретение запасов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z59" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) добровольное исполнение исполнительного документа государственным учреждением до предъявления инкассового распоряжения в территориальное подразделение казначейства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z60" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) расходы на услуги связи, включая интернет, проведение текущего ремонта, аренда помещения, приобретение (обеспечение) канцелярских и хозяйственных товаров, обслуживание информационных систем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z61" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) оплата услуг по техническому осмотру, обязательному страхованию гражданско-правовой ответственности владельцев транспортных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z62" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) оплата услуг по разработке и экспертизе проектной (технико-экономического обоснования) документации, изготовлению топографической съемки земельного участка, разработке землеустроительного проекта, установлению на местности границ земельного участка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z63" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) текущие затраты (штрафы, неустойка, плата за пользование лесными и растительными ресурсами, государственная пошлина, налоги и другие обязательные платежи в бюджет, обязательные пенсионные взносы, пеня и штрафы по ним).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменениями, внесенными приказом Министра экологии и природных ресурсов РК от 21.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Средства, полученные природоохранными учреждениями от оказания платных видов деятельности по реализации товаров (работ, услуг), используются на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z39" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сохранение и развитие природных комплексов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z40" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) охрану растительного и животного мира;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z41" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) проведение восстановительных и защитных мероприятий в лесах, включая рубки промежуточного пользования и прочие рубки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z42" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) очистку и благоустройство территорий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z43" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) развитие инфраструктуры, связанной с охраной объектов природно-заповедного фонда, туристской, рекреационной и ограниченной хозяйственной деятельностью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z44" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) оплату работ (услуг) внештатных сезонных работников для обеспечения природоохранной деятельности, в том числе пожарных сторожей, работников по осуществлению рубок промежуточного пользования и прочих рубок, лесокультурных работ, а также работников, осуществляющих ограниченную хозяйственную деятельность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z45" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) оплату стоимости работ (услуг) физических и (или) юридических лиц, осуществляющих работы (услуги), связанные с уборкой ликвидной захламленности (ветровальных и буреломных деревьев), образовавшейся в результате чрезвычайной ситуации природного характера;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z46" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) оплату стоимости работ (услуг) юридических лиц, осуществляющих деятельность по управлению контрольно-пропускными пунктами государственных национальных природных парков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z49" w:id="43"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z47" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) приобретение средств связи, транспорта и оборудования, зданий и сооружений, механизмов и материалов противопожарного, лесозащитного и лесокультурного назначения, семян и посадочного материала для лесокультурных работ, топлива, горюче-смазочных материалов, обмундирования, лекарственных средств и прочих изделий медицинского назначения, оружия и специальных средств защиты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z48" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) строительство, реконструкция и капитальный ремонт зданий, сооружений и иных объектов, связанных с природоохранной деятельностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z49" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) подготовку и повышение квалификации специалистов для особо охраняемых природных территорий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z50" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) поощрение работников природоохранных учреждений за трудовые показатели;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z51" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) проведение научных исследований в области особо охраняемых природных территорий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z52" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) организацию и содержание музеев природы и выставок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z53" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) развитие и благоустройство рекреационных зон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z54" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) совершенствование рекламной деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z55" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) экологическую пропаганду;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z56" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) предупреждение и ликвидацию негативных экологических последствий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) командировочные расходы (в том числе технического персонала и контрактных служащих) внутри страны и за ее пределами, связанные с проведением исследований, стажировок, курсов, работ и услуг, участием в выставках, семинарах, научных конференциях, в том числе международных, в пределах норм возмещения командировочных расходов, установленных законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) расходы на оплату за отопление, электроэнергию, водоснабжение и другие коммунальные расходы, приобретение предметов и материалов для текущих и хозяйственных целей, оплата работ (текущий ремонт) и услуг по обслуживанию здания, оплата транспортных услуг и прочие расходы на приобретение запасов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) добровольное исполнение исполнительного документа государственным учреждением до предъявления инкассового распоряжения в территориальное подразделение казначейства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) расходы на услуги связи, включая интернет, проведение текущего ремонта, аренда помещения, приобретение (обеспечение) канцелярских и хозяйственных товаров, обслуживание информационных систем и услуг (коммунальные услуги, услуг связи, транспортные услуги, оплата работ и услуг в сфере информатизации);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) оплата услуг по техническому осмотру, обязательному страхованию гражданско-правовой ответственности владельцев транспортных средств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) оплата услуг по разработке и экспертизе проектной (технико-экономического обоснования) документации, изготовлению топографической съемки земельного участка, разработке землеустроительного проекта, установлению на местности границ земельного участка;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) текущие затраты (штрафы, неустойка, плата за пользование лесными и растительными ресурсами, государственная пошлина, налоги и другие обязательные платежи в бюджет, обязательные пенсионные взносы, пеня и штрафы по ним).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменениями, внесенными приказом Министра экологии и природных ресурсов РК от 21.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 137</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2068,31 +2472,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>