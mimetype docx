--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e6ef56f" w14:textId="e6ef56f">
+    <w:p w14:paraId="03eb9b8" w14:textId="03eb9b8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,272 +93,233 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил субсидирования и выплат субсидий из бюджета на покрытие расходов по погашению, обслуживанию и софинансированию по займам, привлеченным под государственную гарантию, на развитие водохранилищ, каналов и гидротехнических сооружений Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра водных ресурсов и ирригации Республики Казахстан от 27 июня 2025 года № 157-НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 30 июня 2025 года № 36356</w:t>
-[...14 lines deleted...]
-      </w:pPr>
+        <w:t>Приказ Министра водных ресурсов и ирригации Республики Казахстан от 27 июня 2025 года № 157-НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 30 июня 2025 года № 36356.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 36)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 23 Водного кодекса Республики Казахстан, ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> субсидирования и выплат субсидий из бюджета на покрытие расходов по погашению, обслуживанию и софинансированию по займам, привлеченным под государственную гарантию, на развитие водохранилищ, каналов и гидротехнических сооружений Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z6" w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту управления государственными активами и бюджетной политики Министерства водных ресурсов и ирригации Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z7" w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) государственную регистрацию настоящего приказа в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z8" w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего приказа на интернет-ресурсе Министерства водных ресурсов и ирригации Республики Казахстан после его официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
-    <w:bookmarkStart w:name="z9" w:id="3"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра водных ресурсов и ирригации Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z10" w:id="4"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="6"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -374,58 +335,75 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Министр водных ресурсов и</w:t>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министр водных ресурсов и</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ирригации Республики Казахстан </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -471,219 +449,169 @@
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Н. Нуржигитов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z12" w:id="7"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство финансов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...18 lines deleted...]
-      </w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z13" w:id="8"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "СОГЛАСОВАНО"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Агентство по защите</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и развитию конкуренции</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
-      </w:r>
-[...16 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -777,668 +705,720 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 27 июня 2025 года № 157-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="5"/>
+    <w:bookmarkStart w:name="z15" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила субсидирования и выплат субсидий из бюджета на покрытие расходов по погашению, обслуживанию и софинансированию по займам, привлеченным под государственную гарантию, на развитие водохранилищ, каналов и гидротехнических сооружений Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z16" w:id="6"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила субсидирования и выплат субсидий из бюджета на покрытие расходов по погашению, обслуживанию и софинансированию по займам, привлеченным под государственную гарантию, на развитие водохранилищ, каналов и гидротехнических сооружений Республики Казахстан (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 36)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 23 Водного кодекса Республики Казахстан и определяют порядок субсидирования и выплат субсидий из бюджета на покрытие расходов по погашению, обслуживанию и софинансированию по займам, привлеченных под государственную гарантию, на развитие водохранилищ, каналов и гидротехнических сооружений Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z18" w:id="7"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z19" w:id="8"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) администратор республиканской бюджетной программы – Министерство водных ресурсов и ирригации Республики Казахстан (далее – АРБП);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="10"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) администратор местных бюджетных программ – государственное учреждение, уполномоченное акиматами столицы, областей и городов республиканского значения на осуществление отдельных функций в области водоснабжения и водоотведения, финансируемое из местных бюджетов (далее – АМБП);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) соглашение о займе – соглашение о реализации инвестиционного проекта между международной финансовой организацией и получателем субсидий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z22" w:id="11"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) заявка – совокупность документов, составляемых администратором республиканской бюджетной программы для обоснования объемов расходов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z23" w:id="12"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) субсидирование – предоставление невозвратных платежей из республиканского бюджета получателю субсидий на покрытие расходов по погашению, обслуживанию и софинансированию по займам, привлеченным под государственную гарантию, на развитие водохранилищ, каналов и гидротехнических сооружений Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z24" w:id="13"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) международная финансовая организация (далее – МФО) – международная финансовая организация, осуществляющая предоставление финансовой помощи юридическим лицам в виде займа, гранта (или) кредита;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) договор субсидирования – соглашение, заключаемое между получателем субсидий и АРБП в письменном виде, предусматривающее порядок осуществления платежей, сроки оплаты, ответственность сторон и предоставление отчетности в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 378 Гражданского кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z26" w:id="14"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) софинансирование – средства из республиканского бюджета, целью которого является оплата косвенного налога, форма изъятия в бюджет государства части добавленной стоимости товара, работы или услуги (участие Республики Казахстан в мероприятиях привлекаемых по займу для реализации проектов для оплаты налога на добавленную стоимость).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z27" w:id="15"/>
+    <w:bookmarkEnd w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказом и.о. Министра водных ресурсов и ирригации РК  от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 222-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок субсидирования из бюджета на покрытие расходов по погашению, обслуживанию и софинансированию по займам, привлеченным под государственную гарантию, на развитие водохранилищ, каналов и гидротехнических сооружений Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z28" w:id="16"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Субсидирование осуществляется путем выделения средств из республиканского бюджета АРБП в пределах средств, предусмотренных в республиканском бюджете на соответствующий финансовый год для последующего финансирования получателя субсидий на покрытие расходов по погашению, обслуживанию и софинансированию по займам, привлеченным под государственную гарантию, на развитие водохранилищ, каналов и гидротехнических сооружений Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z29" w:id="17"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Субсидирование предоставляется юридическим лицам со сто процентным участием государства в уставном капитале, обеспечивающие содержания, эксплуатацию, а также обеспечения безопасности водохозяйственных систем и сооружений при наличий государственной гарантии на привлечение займа и соглашения о займе с МФО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z30" w:id="18"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Получатель субсидий для получения субсидий направляет АРБП следующие документы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z31" w:id="19"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) сопроводительное письмо получателя субсидий за подписью первого руководителя юридических лиц со сто процентным участием государства в уставном капитале, обеспечивающие содержания, эксплуатацию, а также обеспечения безопасности водохозяйственных систем и сооружений (в случае получения субсидий подведомственными организациями АМБП, документы представляются за подписью первого руководителя АМБП либо лицом, его замещающим) в произвольной форме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z32" w:id="20"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) пояснительная записка о необходимости предоставления субсидирования (с содержанием краткой информации о достигнутых результатов, текущей ситуации, имеющихся проблем, описанием целей, ожидаемых социально-экономических эффектов, конкретизирующую направления расходования средств);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z33" w:id="21"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) расчеты, подтверждающие необходимую сумму субсидий на погашение, обслуживание и софинансирование займа МФО, привлеченного под государственную гарантию, на развитие водохранилищ, каналов и гидротехнических сооружений Республики Казахстан, согласованные с МФО.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z34" w:id="22"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) копия Соглашения о займе (с графиком погашения);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z35" w:id="23"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) финансовая отчетность за последние три года за подписью первого руководителя и главного бухгалтера юридических лиц со сто процентным участием государства в уставном капитале, обеспечивающие содержания, эксплуатацию, а также обеспечения безопасности водохозяйственных систем и сооружений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z36" w:id="24"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АМБП субсидирует расходы на софинансирование по займам, привлеченным под государственную гарантию, на развитие водохранилищ, каналов и гидротехнических сооружений Республики Казахстан из местного бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Размер выделяемых субсидирования и выплат субсидий из республиканского бюджета на покрытие расходов по погашению, обслуживанию и софинансированию по займам, на развитие водохранилищ, каналов и гидротехнических сооружений Республики Казахстан, определяется с учетом условии займа МФО с полным его погашением (процентная ставка, основной долг, обслуживание его и софинансирование).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z38" w:id="26"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Срок субсидирования определяется на период времени, в течении которого получатель субсидирования погашает, обслуживает и софинансирует займы МФО при условии соответствия критериям и условиям займа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z39" w:id="27"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок выплаты субсидий из бюджета на покрытие расходов по погашению, обслуживанию и софинансированию по займам, привлеченным под государственную гарантию, на развитие водохранилищ, каналов и гидротехнических сооружений Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-[...6 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Выплата субсидий из республиканского бюджета производится индивидуальным планом финансирования по платежам согласно процедуре казначейского исполнения бюджета и их кассового обслуживания определенным в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 101 Бюджетного Кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       АРБП формирует заявку и вносит уполномоченному органу по исполнению бюджета в соответствии с бюджетным законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1818,31 +1798,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>