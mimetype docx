--- v0 (2025-12-29)
+++ v1 (2026-06-08)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="72f3f9f" w14:textId="72f3f9f">
+    <w:p w14:paraId="652aef8" w14:textId="652aef8">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил микрокредитования и лизинга в сельских населенных пунктах и малых городах</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Заместителя Премьер-Министра - Министра национальной экономики Республики Казахстан от 16 июня 2025 года № 53. Зарегистрирован в Министерстве юстиции Республики Казахстан 17 июня 2025 года № 36280</w:t>
+        <w:t>Приказ Заместителя Премьер-Министра - Министра национальной экономики Республики Казахстан от 16 июня 2025 года № 53. Зарегистрирован в Министерстве юстиции Республики Казахстан 17 июня 2025 года № 36280.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -1016,87 +1016,161 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 16 июня 2025 года № 53</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила микрокредитования и лизинга в сельских населенных пунктах и малых городах</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила – в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила микрокредитования и лизинга в сельских населенных пунктах и малых городах (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1108,2326 +1182,3248 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 132-2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве национальной экономики Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 24 сентября 2014 года № 1011, и определяют порядок микрокредитования и лизинга в сельских населенных пунктах и малых городах. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z22" w:id="16"/>
+        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве национальной экономики Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 24 сентября 2014 года № 1011, и определяют порядок микрокредитования и лизинга в сельских населенных пунктах и малых городах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) переработка сельскохозяйственной продукции – деятельность, связанная с обработкой, переработкой и хранением сельскохозяйственного сырья с целью получения продовольственной и непродовольственной продукции;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) информационная система микрокредитования и лизинга сельских населенных пунктов (далее – информационная система) – цифровая платформа, предназначенная для подачи электронной заявки на получение микрокредита/лизинга, а также автоматизации деятельности поверенного (агента) при микрокредитовании проектов и лизинге сельскохозяйственной техники и оборудования в сельских населенных пунктах и малых городах;</w:t>
+      2) сельскохозяйственная техника – широкий спектр технических средств, предназначенных для повышения производительности труда в сельском хозяйстве путем механизации, электрификации и автоматизации отдельных операций или процессов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) переработка сельскохозяйственной продукции – деятельность, связанная с обработкой, переработкой и хранением сельскохозяйственного сырья с целью получения продовольственной и непродовольственной продукции;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 3) вводится в действие с 12.07.2026 в соответствии с приказом Заместителя Премьер-Министра – Министра национальной экономики РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 4) вводится в действие с 12.07.2026 в соответствии с приказом Заместителя Премьер-Министра – Министра национальной экономики РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) близкие родственники – родители (родитель), дети, усыновители (удочерители), усыновленные (удочеренные), полнородные и неполнородные братья и сестры, дедушка, бабушка, внуки;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) сельскохозяйственная техника – широкий спектр технических средств, предназначенных для повышения производительности труда в сельском хозяйстве путем механизации, электрификации и автоматизации отдельных операций или процессов;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 6) вводится в действие с 12.07.2026 в соответствии с приказом Заместителя Премьер-Министра – Министра национальной экономики РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) безработный – физическое лицо, осуществляющее поиск работы и готовое приступить к работе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) близкие родственники – родители (родитель), дети, усыновители (удочерители), усыновленные (удочеренные), полнородные и неполнородные братья и сестры, дедушка, бабушка, внуки;</w:t>
+      8) лизинг – форма финансирования, при которой лизингополучатель берет оборудование, транспорт или недвижимость в долгосрочную аренду с возможностью последующего выкупа по договору финансового лизинга;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) безработный – физическое лицо, осуществляющее поиск работы и готовое приступить к работе;</w:t>
+      9) уполномоченный орган в области регионального развития – центральный государственный орган, осуществляющий государственное регулирование в области регионального развития;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) лизинг – форма финансирования, при которой лизингополучатель берет оборудование, транспорт или недвижимость в долгосрочную аренду с возможностью последующего выкупа по договору финансового лизинга;</w:t>
+      10) поверенный (агент) – лицо, которое на основе договора поручения совершает от имени и за счет кредитора (доверителя) или администратора бюджетной программы и в соответствии с его указаниями определенные поручения, связанные с бюджетным кредитованием. Поверенный (агент) определяется местным исполнительным органом в соответствии с бюджетным законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) уполномоченный орган в области регионального развития – центральный государственный орган, осуществляющий государственное регулирование в области регионального развития;</w:t>
+      11) скрининг – метод сбора информации по сельским населенным пунктам, по итогам которого определяются возможности социально-экономического роста;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) поверенный (агент) – лицо, которое на основе договора поручения совершает от имени и за счет кредитора (доверителя) или администратора бюджетной программы и в соответствии с его указаниями определенные поручения, связанные с бюджетным кредитованием. Поверенный (агент) определяется местным исполнительным органом в соответствии с бюджетным законодательством Республики Казахстан;</w:t>
+      12) товарная масса – совокупный объем одного вида товара, производимого получателями микрокредита, в черте одного населенного пункта и/или одного сельского округа, позволяющий покрыть потребность местных перерабатывающих мощностей или обеспечивающий необходимый объем для выгодной транспортировки до рынка сбыта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...4 lines deleted...]
-        <w:jc w:val="both"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9) скрининг – метод сбора информации по сельским населенным пунктам, по итогам которого определяются возможности социально-экономического роста;</w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13) Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 13) вводится в действие с 12.07.2026 в соответствии с приказом Заместителя Премьер-Министра – Министра национальной экономики РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) претендент – физическое или юридическое лицо, соответствующее установленным критериям для получения микрокредита на льготных условиях.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок микрокредитования и лизинга в сельских населенных пунктах и малых городах</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Определение приоритетных направлений микрокредитования и лизинга в сельских населенных пунктах и малых городах</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z39" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) товарная масса – совокупный объем одного вида товара, производимого получателями микрокредита, в черте одного населенного пункта и/или одного сельского округа, позволяющий покрыть потребность местных перерабатывающих мощностей или обеспечивающий необходимый объем для выгодной транспортировки до рынка сбыта;</w:t>
-[...37 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок микрокредитования и лизинга в сельских населенных пунктах и малых городах</w:t>
+      3. Приоритетные направления микрокредитования и лизинга в сельских населенных пунктах и малых городах, за исключением несельскохозяйственных проектов, определяются на основе скрининга.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Преимущественная поддержка оказывается сельскохозяйственным, потребительским кооперативам (далее – Кооператив) и переработке сельскохозяйственной продукции. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z41" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информация по скринингу формируется на основе данных похозяйственного учета, заинтересованных местных исполнительных органов в разрезе каждого сельского населенного пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z42" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Акимат сельского округа на основе скрининга готовит аналитическую информацию с определением приоритетных направлений микрокредитования и лизинга в разрезе каждого сельского населенного пункта и предоставляют в акимат района (города областного значения) за подписью акима села, поселка, сельского округа в срок до 15 января года, следующего за отчетным финансовым годом.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z40" w:id="34"/>
+      Акимат сельского округа на основе скрининга готовит аналитическую информацию с определением приоритетных направлений микрокредитования и лизинга в разрезе каждого сельского населенного пункта и предоставляет в акимат района (города областного значения) за подписью акима села, поселка, сельского округа в срок до 15 января года, следующего за отчетным финансовым годом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z43" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местные исполнительные органы района (города областного значения) изучают и анализируют полученную информацию, согласовывают с местным уполномоченным органом в области сельского хозяйства, готовят обобщенную аналитическую информацию и представляют ее за подписью акима района (города областного значения) в местный уполномоченный орган по государственному планированию в срок до 30 января года, следующего за отчетным финансовым годом.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Местный уполномоченный орган по государственному планированию изучает итоговую аналитическую информацию на соответствие населенных пунктов приоритетным направлениям, определенным по результатам скрининга, и формирует сводную информацию о приоритетных направлениях микрокредитования и лизинга согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац седьмой пункта 3 вводится в действие с 12.07.2026 в соответствии с приказом Заместителя Премьер-Министра – Министра национальной экономики РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Финансирование микрокредитования и лизинга в сельских населенных пунктах и малых городах</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Финансирование микрокредитования в сельских населенных пунктах и малых городах осуществляется в виде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z48" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) микрокредитования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z49" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) лизинга техники и оборудования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      5. Для получения микрокредита/лизинга претенденты подают электронную заявку через личный кабинет информационной системы путем заполнения соответствующих полей и загрузки электронных документов обращаются к поверенному (агенту) с перечнем документов для получения микрокредита/лизинга согласно </w:t>
-[...103 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Абзацы первый, второй, третий пункта 5 вводятся в действие с 12.07.2026 в соответствии с приказом Заместителя Премьер-Министра – Министра национальной экономики РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z53" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Обеспечение по залогу определяется по перечню требовании к залоговому обеспечению согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложению 4</w:t>
+        <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z57" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Абзацы пятый, шестой, седьмой и восьмой пункта 5 вводятся в действие с 12.07.2026 в соответствии с приказом Заместителя Премьер-Министра – Министра национальной экономики РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Срок проверки поверенным (агентом) содержания документов и сведений, представленных претендентом на получение микрокредита/лизинга, составляет 3 (три) рабочих дня со дня регистрации документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z59" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае несоответствия документов и сведений, содержащихся в них, условиям микрокредитования/лизинга, поверенный (агент) направляет претенденту мотивированный отказ с указанием конкретных причин отказа в рассмотрении документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z61" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Абзацы третий и четвертый пункта 6 вводятся в действие с 12.07.2026 в соответствии с приказом Заместителя Премьер-Министра – Министра национальной экономики РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В случае соответствия документов и сведений, содержащихся в них, условиям микрокредитования, поверенный (агент) в течение 15 (пятнадцати) рабочих дней со дня регистрации документов претендента проводит оценку представленного проекта и принимает решение об одобрении, либо об отказе в предоставлении микрокредита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z63" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае соответствия документов и сведений, содержащихся в них, условиям лизинга, поверенный (агент) в течение 15 (пятнадцати) рабочих дней со дня регистрации документов претендента принимает решение об одобрении, либо об отказе в предоставлении лизинга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z57" w:id="51"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z64" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Абзац третий пункта 7 вводится в действие с 12.07.2026 в соответствии с приказом Заместителя Премьер-Министра – Министра национальной экономики РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z65" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае одобрения в предоставлении микрокредита, поверенный (агент) в течение 5 (пяти) рабочих дней после регистрации договора залога в уполномоченном органе, перечисляет сумму микрокредита на текущий счет претендента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z66" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае одобрения в предоставлении лизинга, поверенный (агент) в течение 5 (пяти) рабочих дней приобретает в собственность у продавца сельскохозяйственную технику и оборудование для передачи ее претенденту (лизингополучателю) на условиях договора лизинга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z67" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Претендентами на получение микрокредитов в рамках микрокредитования в сельских населенных пунктах и малых городах являются: </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z68" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) физические лица - граждане Республики Казахстан, относящиеся к одной из следующих категорий:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z69" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      безработные; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z70" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица, самостоятельно осуществляющие деятельность по производству (реализации) товаров, выполнению работ и оказанию услуг с целью извлечения дохода без государственной регистрации в качестве индивидуального предпринимателя, и (или) бездействующие индивидуальные предприниматели;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z71" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица, осуществляющие неоплачиваемую деятельность в семейном предпринимательстве;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z72" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лица, самостоятельно осуществляющие деятельность по производству продукции в личном подсобном хозяйстве для продажи (обмена), с доходами ниже величины прожиточного минимума;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkStart w:name="z73" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) граждане Республики Казахстан;</w:t>
+      члены кооперативов, осуществляющие деятельность в соответствии с Законами Республики Казахстан "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О сельскохозяйственных кооперативах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" и "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О производственном кооперативе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>";</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkStart w:name="z74" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) индивидуальные предприниматели, являющиеся гражданами Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z75" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) юридические лица - кооперативы, осуществляющие деятельность в соответствии с Законами Республики Казахстан "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О сельскохозяйственных кооперативах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>" и "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О производственном кооперативе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z76" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2) безработные; </w:t>
-[...39 lines deleted...]
-      4) лица, осуществляющие неоплачиваемую деятельность в семейном предпринимательстве;</w:t>
+      Претендентами на получение лизинга в рамках настоящих Правил являются кооперативы, а также члены кооперативов. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkStart w:name="z77" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае одобрения финансирования претендентам, не имеющим статуса индивидуального предпринимателя, необходимо зарегистрироваться в качестве индивидуального предпринимателя. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z78" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Претендентами на получение микрокредитов для реализации проектов по переработке сельскохозяйственной продукции в рамках настоящих Правил являются индивидуальные предприниматели и Кооперативы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z79" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для физических лиц требуется наличие постоянной регистрации по месту жительства не менее 12 (двенадцати) месяцев (на дату подачи заявки на микрокредитование) в сельском населенном пункте или в малом городе, где планируется реализация проекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z80" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Для действующих индивидуальных предпринимателей и юридических лиц требуется наличие государственной регистрации или уведомления о начале деятельности в качестве индивидуального предпринимателя по месту нахождения индивидуального предпринимателя/юридического лица в сельском населенном пункте, где планируется реализация проекта.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+      Для действующих, вновь образуемых индивидуальных предпринимателей и юридических лиц требуется наличие государственной регистрации или уведомления о начале деятельности в качестве индивидуального предпринимателя по месту нахождения индивидуального предпринимателя/юридического лица в сельском населенном пункте и малых городах, где планируется реализация проекта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z81" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кооперативы осуществляют один или несколько видов деятельности, отраженных в уставе, включая приоритетные направления и формируются на территории одного сельского населенного пункта и (или) в границах нескольких смежных сельских округов при условии территориальной и логистической близости, наличия товарной массы и обеспеченности условий для эффективного взаимодействия между членами кооператива. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z82" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Микрокредитование проектов по приобретению сельскохозяйственных животных допускается в размере не более 40 (сорока) процентов и в сфере переработки не менее 20 (двадцати) процентов от общей суммы финансирования, предусмотренной для каждой области в соответствии с планом финансирования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z83" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Средства на приобретение сельскохозяйственных животных направляются с учетом наличия достаточных пастбищных угодий, соответствующих поголовью скота и климатическим условиям региона, обеспеченность водными ресурсами, доступность ветеринарных, зоотехнических услуг и кормовой базы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z84" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Микрокредиты предоставляются претендентам, указанным в пункте 8 настоящих Правил, с соблюдением принципов срочности, платности, возвратности, обеспеченности, целевого использования на следующих условиях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z85" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) срок микрокредита – до 5 (пяти) лет для несельскохозяйственных видов бизнеса, срок микрокредита для проектов в сфере сельского хозяйства и переработки продукции – до 7 (семи) лет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z86" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) максимальная сумма микрокредита – до 2 500 (две тысячи пятьсот) месячных расчетных показателей, а также для проектов по переработке сельскохозяйственной продукции – до 8 000 (восемь тысяч) месячных расчетных показателей.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+      2) максимальная сумма микрокредита:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z87" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 2 500 (две тысячи пятьсот) месячных расчетных показателей, в том числе реализуемых членами кооперативов в рамках деятельности кооператива, а также для проектов по переработке сельскохозяйственной продукции – до 8 000 (восемь тысяч) месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z88" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 8 000 (восемь тысяч) месячных расчетных показателей для развития кооперативов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z89" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При повторном кредитовании претендентов, полностью выполнивших обязательства по ранее полученному микрокредиту, размер максимальной суммы микрокредита увеличивается до 8 000 (восемь тысяч) месячных расчетных показателей, но не более двух раз. При этом микрокредиты выдаются за счет возвращенных средств претендентов программы, но не ранее 1/2 (одной второй) части максимального срока микрокредита;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z81" w:id="75"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z90" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) номинальная ставка вознаграждения – не более 2,5 (две целых пять десятых) процентов годовых;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z91" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) наличие залогового обеспечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z92" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) льготный период по погашению основного долга составляет не более 12 (двенадцати) месяцев продолжительности срока микрокредитования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z93" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) заявки на микрокредитование рассматриваются на основе аналитической информации в соответствии приоритетным направлениям сельских округов.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z85" w:id="79"/>
+      6) заявки на микрокредитование рассматриваются на основе сводной информации в соответствии приоритетным направлениям сельских округов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z94" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10. Основными критериями отбора проектов для получения микрокредитов сельского населения являются:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z86" w:id="80"/>
+      10. Основными критериями отбора проектов для получения микрокредитов в сельских населенных пунктах и малых городах являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z95" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) соответствие проекта приоритетным направлениям в соответствии со скринингом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z96" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) создание рабочих мест;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z97" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) приобретение новой, ранее неиспользованной техники, оборудования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z98" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Микрокредиты не предоставляются на следующие цели:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z99" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) приобретение легкового автотранспорта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z100" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) приобретение сельскохозяйственных животных у близких родственников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z101" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) приобретение и/или строительство зданий, помещений, объектов жилищного назначения с целью их последующей сдачи в аренду за исключением объектов, расположенных в туристско-рекреационных зонах и предназначенных для временного проживания туристов и отдыхающих;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z102" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) на оптовую и розничную торговлю. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z103" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Лизинг предоставляется претендентам, указанным в пункте 8 настоящих Правил, в случаях и на условиях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z104" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) срок лизинга техники и оборудования – до 7 (семи) лет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z105" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) максимальная стоимость предмета лизинга (техники и оборудования) – до 8 000 (восьми тысяч) месячных расчетных показателей;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z97" w:id="91"/>
+      2) максимальная стоимость предмета лизинга (техники и оборудования):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z106" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 8 000 (восьми тысяч) месячных расчетных показателей для кооперативов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z107" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      до 2 500 (две тысячи пятьсот) месячных расчетных показателей для членов кооперативов (предмет лизинга используется в рамках деятельности соответствующего кооператива);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z108" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) номинальная ставка вознаграждения – не более 2,5 (две целых пять десятых) процентов годовых;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z109" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) льготный период по погашению основного долга – не более 1/3 (одной трети) продолжительности срока лизинга техники и оборудования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z110" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) первоначальный взнос за приобретение техники и (или) оборудования в лизинг устанавливается в размере 20 (двадцати) процентов от стоимости предмета лизинга. </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z99" w:id="93"/>
+    <w:bookmarkStart w:name="z111" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Лизингу подлежит новая, ранее неиспользованная техника и оборудование. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z112" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Приобретение техники и оборудования, передаваемых в лизинг, осуществляется поверенным (агентом) у поставщиков, являющихся субъектами предпринимательства, на основании договора купли-продажи в соответствии с законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z100" w:id="94"/>
+    <w:bookmarkStart w:name="z113" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Лизинг не предоставляется на приобретение легкового автотранспорта.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z101" w:id="95"/>
+    <w:bookmarkStart w:name="z114" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14. В случае отсутствия финансирования, за исключением возвратных средств, поверенный агент приостанавливает прием и рассмотрение заявок от претендентов.</w:t>
+      14. В случае отсутствия финансирования, за исключением средств, возвращенных претендентами по ранее выданным микрокредитам и (или) лизингам, поверенный агент приостанавливает прием и рассмотрение заявок от претендентов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z102" w:id="96"/>
+    <w:bookmarkStart w:name="z115" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Претендент принимает на себя обязательства при получении микрокредита и/или лизинга в течение срока действия договора сохранять статус индивидуального предпринимателя.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:bookmarkStart w:name="z116" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. При реализации проектов все вопросы и разногласия претендентами решаются путем переговоров между поверенным агентом и претендентом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z117" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В случае если споры и разногласия не урегулированы путем переговоров между поверенным агентом и претендентом, они подлежат разрешению в судебном порядке в соответствии с действующим законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z118" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Финансирование микрокредитования, лизинга и мониторинг целевого использования выделенных средств</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z119" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      16. Бюджетный кредит предоставляется на следующих условиях:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z105" w:id="99"/>
+      18. Бюджетный кредит предоставляется на следующих условиях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z120" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) на 10 (десять) лет на принципах возвратности, обеспеченности, срочности и платности, с годовой ставкой вознаграждения 1 (один) процент;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z121" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) целевое назначение бюджетного кредита:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z122" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       микрокредитование претендентов для реализации проектов в сельских населенных пунктах и малых городах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z123" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лизинг на приобретение сельскохозяйственной техники и оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z109" w:id="103"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z124" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) местные исполнительные органы на условиях софинансирования выделяют дополнительные средства из местного бюджета не менее 1/3 (одной трети) средств, выделенных из республиканского бюджета на финансирование проектов переработки сельскохозяйственной продукции и лизинга сельскохозяйственной техники и оборудования в рамках настоящих Правил;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z110" w:id="104"/>
+      3) льготный период по погашению основного долга сроком не более 28 (двадцать восемь) месяцев;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z125" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) льготный период по погашению основного долга сроком не более 28 (двадцать восемь) месяцев;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z111" w:id="105"/>
+      4) период освоения бюджетного кредита составляет 12 (двенадцать) месяцев и исчисляется с момента перечисления бюджетного кредита местному исполнительному органу.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z126" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) период освоения бюджетного кредита составляет 12 (двенадцать) месяцев и исчисляется с момента перечисления бюджетного кредита местному исполнительному органу.</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z113" w:id="107"/>
+      В целях реализации данных положений администратор бюджетной программы после утверждения соответствующего бюджета направляет в центральный уполномоченный орган по исполнению бюджета, для последующего утверждения основных условий бюджетного кредитования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z127" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      17. Местным исполнительным органом предоставляются средства бюджетного кредита по договору поручения поверенному (агенту) в соответствии с бюджетным и гражданским законодательством Республики Казахстан. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z114" w:id="108"/>
+      19. Местным исполнительным органом предоставляются средства бюджетного кредита по договору поручения поверенному (агенту) в соответствии с бюджетным и гражданским законодательством Республики Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z128" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Средства бюджетного кредита перечисляются поверенному (агенту) на контрольный счет наличности оператора финансовой и (или) нефинансовой поддержки, открытый в центральном уполномоченном органе по исполнению бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z115" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z129" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Поверенный (агент) не взимает комиссии, сборы и/или иные платежи, связанные с микрокредитом претендентов, за исключением комиссий, сборов и/или иных платежей, взимаемых по причине нарушения претендентами обязательств договора по микрокредиту, при этом размер таких комиссий, сборов и/или иных платежей предварительно письменно согласовывается с местным исполнительным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z130" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оплата вознаграждения поверенному (агенту) за исполнение договора поручения осуществляется местным исполнительным органом за счет средств местного бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z131" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Размер оплаты вознаграждения за исполнение поверенным (агентом) поручений определяется местным исполнительным органом и устанавливается в договоре поручения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z132" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>20. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт 20 вводится в действие с 12.07.2026 в соответствии с приказом Заместителя Премьер-Министра – Министра национальной экономики РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z136" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Поверенный (агент) за счет средств, возвращенных претендентами по ранее выданным микрокредитам/лизингам, осуществляет повторное микрокредитование претендентов и предоставление лизинга кооперативам на условиях согласно пункту 9 и 12 настоящих Правил на срок не превышающий срок действия договора поручения, заключаемого между местным исполнительным органом и поверенным (агентом).</w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z120" w:id="114"/>
+      21. Поверенный (агент) за счет средств, возвращенных претендентами по ранее выданным микрокредитам/лизингам, осуществляет повторное микрокредитование претендентов и предоставление лизинга кооперативам на условиях согласно пункту 9 и 12 настоящих Правил на срок не превышающий срок действия договора поручения, заключаемого между местным исполнительным органом и поверенным (агентом).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z137" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      20. Поверенный (агент) ежемесячно, в срок до 5 числа месяца, следующего за отчетным, представляет в местный исполнительный орган отчеты по формам согласно </w:t>
-[...9 lines deleted...]
-        <w:t>приложениям 5</w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22. Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Пункт 22 вводится в действие с 12.07.2026 в соответствии с приказом Заместителя Премьер-Министра – Министра национальной экономики РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z138" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. Поверенный (агент) ежеквартально, в срок до 5 числа месяца, следующего за отчетным, представляет в местный исполнительный орган отчеты по формам согласно приложениям </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z139" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Местный исполнительный орган ежеквартально, в срок до 10 числа месяца, следующего за отчетным, представляет в уполномоченный орган в области регионального развития отчеты по формам согласно приложениям </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>8</w:t>
+        <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-[...99 lines deleted...]
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3506,128 +4502,1170 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и лизинга в сельских населенных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пунктах и малых городах</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z123" w:id="116"/>
+    <w:bookmarkStart w:name="z141" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Форма по сводной информации о приоритетных направлениях микрокредитования и лизинга</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z142" w:id="119"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ №п/п</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="119"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Место реализации проекта</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приоритетное направление по результатам скрининга</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обоснование (кратко)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Примечание</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+название сельского округа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+название населенного пункта (село)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+название малого города</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z156" w:id="120"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="120"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам микрокредитования</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и лизинга в сельских населенных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>пунктах и малых городах</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z173" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Перечень документов для получения микрокредита</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z174" w:id="122"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="122"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3715,68 +5753,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z179" w:id="123"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="123"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3860,68 +5910,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z184" w:id="124"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="124"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4005,68 +6067,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z189" w:id="125"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="125"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4150,68 +6224,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z194" w:id="126"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="126"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4295,68 +6381,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z199" w:id="127"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="127"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4440,68 +6538,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z204" w:id="128"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="128"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4581,68 +6691,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z209" w:id="129"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="129"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4726,68 +6848,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z214" w:id="130"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">8. </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="130"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4928,173 +7062,185 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
+              <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам микрокредитования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и лизинга в сельских населенных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пунктах и малых городах</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z125" w:id="117"/>
+    <w:bookmarkStart w:name="z220" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень документов для получения лизинга</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z221" w:id="132"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="132"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5182,68 +7328,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z226" w:id="133"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="133"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5327,68 +7485,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z231" w:id="134"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="134"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5472,68 +7642,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z236" w:id="135"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="135"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5617,68 +7799,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z241" w:id="136"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="136"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5762,68 +7956,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z246" w:id="137"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>5</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="137"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5964,173 +8170,185 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3</w:t>
+              <w:t>Приложение 4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам микрокредитования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и лизинга в сельских населенных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пунктах и малых городах</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z127" w:id="118"/>
+    <w:bookmarkStart w:name="z252" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень документов для получения микрокредита кооперативами</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="138"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z253" w:id="139"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="139"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6218,68 +8436,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z258" w:id="140"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="140"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6363,68 +8593,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z263" w:id="141"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="141"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6508,68 +8750,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z268" w:id="142"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="142"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6653,102 +8907,114 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z273" w:id="143"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>4</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="143"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Согласие на сбор, обработку, хранение и распространение персональных данных членов кооператива </w:t>
+              <w:t>
+Согласие на сбор, обработку, хранение и распространение персональных данных членов кооператива</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6798,68 +9064,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z278" w:id="144"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>6</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="144"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6943,68 +9221,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z283" w:id="145"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>7</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="145"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7145,274 +9435,323 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4 к Правилам</w:t>
+              <w:t>Приложение 5</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>микрокредитования и лизинга</w:t>
+              <w:t>к Правилам микрокредитования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в сельских населенных пунктах</w:t>
+              <w:t>и лизинга в сельских населенных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и малых городах</w:t>
+              <w:t>пунктах и малых городах</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z129" w:id="119"/>
+    <w:bookmarkStart w:name="z289" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Требования к Залоговому обеспечению</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z290" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       недвижимое имущество (право пользования), принадлежащее физическим и юридическим лицам на праве собственности или на праве аренды (в залог права краткосрочного временного возмездного и временного безвозмездного землепользования не допускается);</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...83 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z291" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      недвижимое имущество, обладающее реальной рыночной стоимостью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z292" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      недвижимое имущество, свободное от обременений прав и требований третьих лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z293" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      движимое имущество (транспортные средства, сельскохозяйственная техника, дорожно-строительная и иная специальная техника и оборудование);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z294" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гарантия специального фонда гарантирования субъектов частного предпринимательства, на условиях, отраженных в Правилах предоставления гарантий в рамках гарантийных фондов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z295" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Определение рыночной (оценочной) стоимости по обеспечению осуществляется с привлечением независимого оценщика.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z296" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Размер коэффициента ликвидности устанавливается в следующем порядке:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z297" w:id="154"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Предмет залога</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="154"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7429,109 +9768,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z300" w:id="155"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Жилые здания (частные дома, квартиры) расположенные:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="155"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z302" w:id="156"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">города Астана, Алматы и Шымкент </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="156"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7547,68 +9910,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z305" w:id="157"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">в областных центрах </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="157"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7624,68 +9999,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z308" w:id="158"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в иных населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="158"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7702,109 +10089,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z311" w:id="159"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Земельные участки под жилые здания расположенные:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="159"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z313" w:id="160"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">города Астана, Алматы и Шымкент </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="160"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7820,68 +10231,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z316" w:id="161"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">в областных центрах </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="161"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7897,68 +10320,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z319" w:id="162"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в иных населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="162"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7974,68 +10409,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z322" w:id="163"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Земельные участки сельскохозяйственного назначения (с правом частной собственности)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="163"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8051,68 +10498,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z325" w:id="164"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Земельные участки сельскохозяйственного назначения (с правом долгосрочного землепользования более 10 лет, в том числе на праве аренды при условии, что окончательный срок аренды должен превышать срок займа на 2 года и более)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="164"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8129,109 +10588,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z328" w:id="165"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Нежилые здания, объекты и сооружения расположенные:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="165"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z330" w:id="166"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">города Астана, Алматы и Шымкент </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="166"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8247,68 +10730,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z333" w:id="167"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">в областных центрах </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="167"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8324,68 +10819,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z336" w:id="168"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в иных населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="168"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8402,109 +10909,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z339" w:id="169"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Земельные участки под нежилые объекты, расположенные:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="169"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z341" w:id="170"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">города Астана, Алматы и Шымкент </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="170"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8520,68 +11051,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z344" w:id="171"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">в областных центрах </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="171"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8597,68 +11140,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z347" w:id="172"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>в иных населенных пунктах</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="172"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8674,68 +11229,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z350" w:id="173"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Техника, оборудование, транспорт</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="173"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8751,68 +11318,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z353" w:id="174"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Финансовые активы</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="174"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8829,320 +11408,404 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z356" w:id="175"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Категория автотранспортных средств</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="175"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z358" w:id="176"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Грузовой транспорт – сборка стран СНГ (5 лет); Китай, Корея, США, Канада, Европа, Япония (10 лет).</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="176"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z360" w:id="177"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Автобусы - (свыше 15 пассажирских мест) – сборка стран СНГ (5 лет); Китай, Корея, США, Канада, Европа, Япония (10 лет). </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="177"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z362" w:id="178"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Легковой транспорт – сборка стран СНГ (5 лет); Китай, Корея, США, Канада, Европа, Япония (10 лет). </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="178"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z364" w:id="179"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Микроавтобусы – сборка стран СНГ (5 лет); Китай, Корея, США, Канада, Европа, Япония (10 лет). </w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="179"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z366" w:id="180"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Сельскохозяйственная техника и сеноуборочные комбайны, и сеноуборочная техника, сеялки и т.д. техника сборки стран СНГ– 15 лет, Китай, Корея, США, Канада, Европа, Япония (20 лет)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="180"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z368" w:id="181"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Дорожная техника и иная специальная техника - 20 лет</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="181"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9179,103 +11842,90 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 5</w:t>
+              <w:t>Приложение 6</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам микрокредитования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и лизинга в сельских</w:t>
+              <w:t>и лизинга в сельских населенных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>населенных пунктах</w:t>
-[...12 lines deleted...]
-              <w:t>и малых городах</w:t>
+              <w:t>пунктах и малых городах</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -9328,409 +11978,460 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенная для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z372" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в местный исполнительный орган области, осуществляющий функции в области сельского хозяйства, и в уполномоченный орган в области регионального развития.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...168 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z373" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: www.gov.kz.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z374" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы: "Отчет о целевом использовании микрокредитов".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z375" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): 1-ОЦИМК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z376" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: ежеквартальная.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z377" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период: ________ месяц 20__ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z378" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: поверенный (агент), местный исполнительный орган области, осуществляющий функции в области сельского хозяйства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z379" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z380" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поверенный (агент) в местный исполнительный орган области, осуществляющий функции в области сельского хозяйства, ежеквартально, в срок до 5 числа месяца, следующего за отчетным периодом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z381" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      местный исполнительный орган области, осуществляющий функции в области сельского хозяйства, в уполномоченный орган в области регионального развития ежеквартально, в срок до 10 числа месяца, следующего за отчетным периодом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z382" w:id="192"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индивидуальный идентификационный номер/Бизнес-идентификационный номер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6096000" cy="520700"/>
+            <wp:extent cx="7607300" cy="723900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId4"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6096000" cy="520700"/>
+                      <a:ext cx="7607300" cy="723900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Метод сбора - в электронном виде.</w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="120"/>
+    <w:bookmarkStart w:name="z383" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора - в электронном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z384" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет о целевом использовании микрокредитов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkEnd w:id="194"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1119"/>
         <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z385" w:id="195"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="195"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10153,68 +12854,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z402" w:id="196"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="196"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10891,132 +13604,144 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z135" w:id="121"/>
+    <w:bookmarkStart w:name="z426" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="197"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z427" w:id="198"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>направление проекта</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="198"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11176,68 +13901,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z434" w:id="199"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="199"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11574,166 +14311,178 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z136" w:id="122"/>
+    <w:bookmarkStart w:name="z448" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="200"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z449" w:id="201"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ставка вознаграждения, процент</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="201"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Отрасль экономики с указанием кода по общему классификатору видов экономической деятельности </w:t>
+              <w:t>
+Отрасль экономики с указанием кода по общему классификатору видов экономической деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -11859,68 +14608,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z456" w:id="202"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="202"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12263,62 +15024,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z470" w:id="203"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Телефоны ______________________________________________</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Телефоны______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес электронной почты ________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12546,528 +15309,528 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>данных "Отчет о целевом</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>использовании микрокредитов"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z139" w:id="123"/>
+    <w:bookmarkStart w:name="z472" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе</w:t>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>"Отчет о целевом использовании микрокредитов"</w:t>
+        <w:t>данных на безвозмездной основе "Отчет о целевом использовании микрокредитов"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>(1-ОЦИМК, месячная)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z140" w:id="124"/>
+        <w:t>(1-ОЦИМК, ежеквартальная)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z473" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z141" w:id="125"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z474" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных "Отчет о целевом использовании микрокредитов" (далее – Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z142" w:id="126"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z475" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма подписывается руководителем, либо лицом, исполняющим его обязанности, с указанием его фамилии и инициалов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z143" w:id="127"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z476" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма заполняется на государственном и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z144" w:id="128"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z477" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z145" w:id="129"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z478" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В графе 1 Формы указывается порядковый номер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z146" w:id="130"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z479" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В графе 2 Формы указывается наименование заемщика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z147" w:id="131"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z480" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В графе 3 Формы указывается индивидуальный идентификационный номер/ бизнес-идентификационный номер заемщика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z148" w:id="132"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z481" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В графах 4, 6, 8 и 10 Формы указывается место реализации проекта (область, район, сельский округ, село).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z149" w:id="133"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z482" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В графах 5, 7, 9 и 11 Формы указываются код по классификатору административно-территориальных объектов, регистрационный код адреса (область, район, сельский округ, село).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z150" w:id="134"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z483" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В графе 12 Формы указывается направление проекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z151" w:id="135"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z484" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В графе 13 Формы указывается категория заемщика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z152" w:id="136"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z485" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В графе 14 Формы указывается производимая продукция/услуга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z153" w:id="137"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z486" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В графе 15 Формы указывается дата выдачи микрокредита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z154" w:id="138"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z487" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В графе 16 Формы указывается срок микрокредита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z155" w:id="139"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z488" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В графе 17 Формы указывается сумма микрокредита (тенге).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z156" w:id="140"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z489" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В графе 18 Формы указывается ставка вознаграждения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z157" w:id="141"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z490" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В графе 19 Формы указывается отрасль экономики с указанием кода по общему классификатору видов экономической деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z158" w:id="142"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z491" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. В графе 20 Формы указывается количество индивидуальных предпринимателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z159" w:id="143"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z492" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. В графе 21 Формы указывается статус участника кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z160" w:id="144"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z493" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. В графе 22 Формы указывается бизнес-идентификационный номер кооператива, в котором является участником.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z161" w:id="145"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z494" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. В графе 23 Формы указывается количество созданных рабочих мест.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="226"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -13101,51 +15864,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 6</w:t>
+              <w:t>Приложение 7</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам микрокредитования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13237,341 +16000,390 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенная для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z497" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в местный исполнительный орган области, осуществляющий функции в области сельского хозяйства, и в уполномоченный орган в области регионального развития.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...174 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z498" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: www.gov.kz.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z499" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы: "Отчет о целевом использовании микрокредитов кооперативами".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z500" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): 1- ОЦИМКК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z501" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: ежеквартальная.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z502" w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период: ________ месяц 20__ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z503" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: поверенный (агент), местный исполнительный орган области, осуществляющий функции в области сельского хозяйства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z504" w:id="234"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z505" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поверенный (агент) в местный исполнительный орган области, осуществляющий функции в области сельского хозяйства, ежеквартально, в срок до 5 числа месяца, следующего за отчетным периодом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z506" w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      местный исполнительный орган области, осуществляющий функции в области сельского хозяйства, в уполномоченный орган в области регионального развития ежеквартально, в срок до 10 числа месяца, следующего за отчетным периодом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z507" w:id="237"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индивидуальный идентификационный номер/Бизнес-идентификационный номер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6096000" cy="520700"/>
+            <wp:extent cx="7607300" cy="723900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId5"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6096000" cy="520700"/>
+                      <a:ext cx="7607300" cy="723900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Метод сбора - в электронном виде.</w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="146"/>
+    <w:bookmarkStart w:name="z508" w:id="238"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора - в электронном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z509" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет о целевом использовании микрокредитов кооперативами</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="239"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -13579,68 +16391,80 @@
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z510" w:id="240"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="240"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -14130,68 +16954,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z529" w:id="241"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="241"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -14936,133 +17772,145 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z166" w:id="147"/>
+    <w:bookmarkStart w:name="z555" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="242"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z556" w:id="243"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сумма микрокредита, тенге</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="243"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15258,68 +18106,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z564" w:id="244"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>13</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="244"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -15730,62 +18590,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z580" w:id="245"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Телефоны ______________________________________________</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Телефоны______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес электронной почты ________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16007,467 +18869,467 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>данных "Отчет о целевом</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>использовании</w:t>
+              <w:t>использовании микрокредитов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>микрокредитов кооперативами"</w:t>
+              <w:t>кооперативами"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z169" w:id="148"/>
+    <w:bookmarkStart w:name="z582" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе</w:t>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>"Отчет о целевом использовании микрокредитов кооперативами"</w:t>
+        <w:t>данных на безвозмездной основе "Отчет о целевом использовании микрокредитов кооперативами"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>(1- ОЦИМКК, месячная)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z170" w:id="149"/>
+        <w:t>(1- ОЦИМКК, ежеквартальная)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z583" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z171" w:id="150"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z584" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных "Отчет о целевом использовании микрокредитов кооперативами" (далее – Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z172" w:id="151"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z585" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма подписывается руководителем, либо лицом, исполняющим его обязанности, с указанием его фамилии и инициалов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z173" w:id="152"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z586" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма заполняется на государственном и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z174" w:id="153"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z587" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z175" w:id="154"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z588" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В графе 1 Формы указывается порядковый номер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z176" w:id="155"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z589" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В графе 2, 4, 6 и 8 Формы указывается место реализации проекта (область, район, сельский округ, село).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z177" w:id="156"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z590" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В графах 3, 5, 7 и 9 Формы указываются код по классификатору административно-территориальных объектов, регистрационный код адреса (область, район, сельский округ, село).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z178" w:id="157"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z591" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В графе 10 Формы указывается наименование заемщика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z179" w:id="158"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z592" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В графе 11 Формы указывается бизнес-идентификационный номер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z180" w:id="159"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z593" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В графе 12 Формы указывается вид деятельности по общему классификатору видов экономической деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z181" w:id="160"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z594" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В графе 13 Формы указывается сумма микрокредита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z182" w:id="161"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z595" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В графе 14 Формы указывается срок микрокредита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z183" w:id="162"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z596" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В графе 15 Формы указывается целевое направление микрокредита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z184" w:id="163"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z597" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В графе 16 Формы указывается статус участника кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z185" w:id="164"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z598" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В графе 17 Формы указывается производимая продукция/услуга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z186" w:id="165"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z599" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В графе 18 Формы указывается количество созданных рабочих мест.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z187" w:id="166"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z600" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В графе 19 Формы указывается количество членов кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="264"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16501,51 +19363,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 7</w:t>
+              <w:t>Приложение 8</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам микрокредитования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -16637,409 +19499,470 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенная для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z603" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в местный исполнительный орган области, осуществляющий функции в области сельского хозяйства, и в уполномоченный орган в области регионального развития.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...174 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z604" w:id="266"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: www.gov.kz.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z605" w:id="267"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы: "Отчет о целевом использовании лизинга кооперативами".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z606" w:id="268"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): 1- ОЦИЛК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z607" w:id="269"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: ежеквартальная.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z608" w:id="270"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период: ________ месяц 20__ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z609" w:id="271"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: поверенный (агент), местный исполнительный орган области, осуществляющий функции в области сельского хозяйства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z610" w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z611" w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поверенный (агент) в местный исполнительный орган области, осуществляющий функции в области сельского хозяйства, ежеквартально, в срок до 5 числа месяца, следующего за отчетным периодом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z612" w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      местный исполнительный орган области, осуществляющий функции в области сельского хозяйства, в уполномоченный орган в области регионального развития ежеквартально, в срок до 10 числа месяца, следующего за отчетным периодом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z613" w:id="275"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индивидуальный идентификационный номер/Бизнес-идентификационный номер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6096000" cy="520700"/>
+            <wp:extent cx="7607300" cy="723900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId6"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6096000" cy="520700"/>
+                      <a:ext cx="7607300" cy="723900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Метод сбора - в электронном виде.</w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z191" w:id="167"/>
+    <w:bookmarkStart w:name="z614" w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора - в электронном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z615" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет о целевом использовании лизинга кооперативами</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="277"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1119"/>
         <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z616" w:id="278"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="278"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -17479,68 +20402,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z633" w:id="279"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="279"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18217,134 +21152,146 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z192" w:id="168"/>
+    <w:bookmarkStart w:name="z657" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkEnd w:id="280"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z658" w:id="281"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>сумма лизинга, тенге</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="281"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -18637,68 +21584,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z672" w:id="282"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>12</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="282"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -19109,62 +22068,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z688" w:id="283"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Телефоны ______________________________________________</w:t>
-[...1 lines deleted...]
-    </w:p>
+      Телефоны______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес электронной почты ________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -19386,407 +22347,407 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>данных "Отчет о целевом</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>использовании</w:t>
+              <w:t>использовании лизинга</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>лизинга кооперативами"</w:t>
+              <w:t>кооперативами"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z195" w:id="169"/>
+    <w:bookmarkStart w:name="z690" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе</w:t>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>"Отчет о целевом использовании лизинга кооперативами"</w:t>
+        <w:t>данных на безвозмездной основе "Отчет о целевом использовании лизинга кооперативами"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>(1- ОЦИЛК, месячная)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z196" w:id="170"/>
+        <w:t>(1- ОЦИЛК, ежеквартальная)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z691" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z197" w:id="171"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z692" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных "Отчет о целевом использовании лизинга кооперативами" (далее – Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z198" w:id="172"/>
+    <w:bookmarkEnd w:id="286"/>
+    <w:bookmarkStart w:name="z693" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма подписывается руководителем, либо лицом, исполняющим его обязанности, с указанием его фамилии и инициалов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z199" w:id="173"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z694" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма заполняется на государственном и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z200" w:id="174"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z695" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z201" w:id="175"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z696" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В графе 1 Формы указывается порядковый номер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z202" w:id="176"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z697" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В графе 2 Формы указывается наименование заемщика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z203" w:id="177"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z698" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В графе 3 Формы указывается индивидуальный идентификационный номер/ бизнес-идентификационный номер заемщика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z204" w:id="178"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z699" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В графе 4, 6, 8 и 10 Формы указывается место регистрации кооператива (область, район, сельский округ, село).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z205" w:id="179"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z700" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В графах 5, 7, 9 и 11 Формы указываются код по классификатору административно-территориальных объектов, регистрационный код адреса (область, район, сельский округ, село).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z206" w:id="180"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z701" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В графе 12 Формы указывается сумма лизинга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z207" w:id="181"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z702" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В графе 13 Формы указывается срок лизинга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z208" w:id="182"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z703" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В графе 14, 15 и 16 Формы указывается предмета лизинга (наименование, модель, номер технического паспорта).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z209" w:id="183"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z704" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В графе 17 Формы указывается количество созданных рабочих мест.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z210" w:id="184"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z705" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В графе 18 Формы указывается количество членов кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkEnd w:id="299"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19820,51 +22781,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 8</w:t>
+              <w:t>Приложение 9</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам микрокредитования</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -19956,408 +22917,469 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенная для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z708" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в местный исполнительный орган области, осуществляющий функции в области сельского хозяйства.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...174 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z709" w:id="301"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: www.gov.kz.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z710" w:id="302"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Наименование административной формы: "Отчет о мониторинге кооперативов".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z711" w:id="303"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): 1- ОМК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z712" w:id="304"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Периодичность: ежеквартальная.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z713" w:id="305"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отчетный период: ________ месяц 20__ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z714" w:id="306"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: поверенный (агент), местный исполнительный орган области, осуществляющий функции в области сельского хозяйства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z715" w:id="307"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z716" w:id="308"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поверенный (агент) в местный исполнительный орган области, осуществляющий функции в области сельского хозяйства, ежеквартально, в срок до 5 числа месяца, следующего за отчетным периодом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z717" w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      местный исполнительный орган области, осуществляющий функции в области сельского хозяйства, в уполномоченный орган в области регионального развития ежеквартально, в срок до 10 числа месяца, следующего за отчетным периодом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="309"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z718" w:id="310"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индивидуальный идентификационный номер/Бизнес-идентификационный номер</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="310"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
-            <wp:extent cx="6096000" cy="520700"/>
+            <wp:extent cx="7607300" cy="723900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId7"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6096000" cy="520700"/>
+                      <a:ext cx="7607300" cy="723900"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Метод сбора - в электронном виде.</w:t>
-[...11 lines deleted...]
-        </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z214" w:id="185"/>
+    <w:bookmarkStart w:name="z719" w:id="311"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора - в электронном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z720" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет о мониторинге кооперативов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="312"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z721" w:id="313"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="313"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -20772,68 +23794,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z739" w:id="314"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="314"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21442,134 +24476,146 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z215" w:id="186"/>
+    <w:bookmarkStart w:name="z761" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="315"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z762" w:id="316"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Наличие просроченной задолженности по льготному кредитованию(да/нет)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="316"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21801,68 +24847,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z771" w:id="317"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="317"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22335,136 +25393,148 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z216" w:id="187"/>
+    <w:bookmarkStart w:name="z789" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkEnd w:id="318"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z790" w:id="319"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Доход, 17*18, тенге</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="319"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -22829,68 +25899,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z806" w:id="320"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>19</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="320"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -23437,64 +26519,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z217" w:id="188"/>
+      <w:bookmarkStart w:name="z826" w:id="321"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Телефоны ______________________________________________</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="188"/>
+      Телефоны______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес электронной почты ________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -23664,736 +26746,792 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение к форме,</w:t>
+              <w:t>Приложение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>предназначенной для сбора</w:t>
+              <w:t>к форме, предназначенной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>административных данных</w:t>
+              <w:t>для сбора административных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Отчет о мониторинге</w:t>
+              <w:t>данных "Отчет о мониторинге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кооперативов"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z219" w:id="189"/>
+    <w:bookmarkStart w:name="z828" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Отчет о мониторинге кооперативов" (1- ОМК, месячная)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z220" w:id="190"/>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>данных на безвозмездной основе "Отчет о мониторинге кооперативов"</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(1- ОМК, ежеквартальная)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z829" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z221" w:id="191"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z830" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора данных "Отчет о мониторинге кооперативов" (далее – Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z222" w:id="192"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z831" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма подписывается руководителем, либо лицом, исполняющим его обязанности, с указанием его фамилии и инициалов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z223" w:id="193"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z832" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма заполняется на государственном и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z224" w:id="194"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z833" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z225" w:id="195"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z834" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В графе 1 Формы указывается порядковый номер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z226" w:id="196"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z835" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В графе 2 Формы указывается область регистрации кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z227" w:id="197"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z836" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В графе 3 Формы указывается район регистрации кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z228" w:id="198"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z837" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В графе 4 Формы указывается сельский округ регистрации кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z229" w:id="199"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z838" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В графе 5 Формы указывается наименование кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z230" w:id="200"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z839" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В графе 6 Формы указывается бизнес-идентификационный номер кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z231" w:id="201"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z840" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В графе 7 Формы указывается количество участников кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z232" w:id="202"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z841" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В графе 8 Формы указывается количество участников кооператива, прокредитованных по программе "Ауыл Аманаты".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z233" w:id="203"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z842" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В графе 9 Формы указывается дата регистрации кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z234" w:id="204"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z843" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В графе 10 Формы указывается дата проведения мониторинга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z235" w:id="205"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z844" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В графе 11 Формы указывается наличие просроченной задолженности по льготному кредитованию (да/нет).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z236" w:id="206"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z845" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В графе 12 Формы указывается вид деятельности кооператива по общему классификатору видов экономической деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z237" w:id="207"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z846" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В графе 13 Формы указывается созданные рабочие места на базе обязательных пенсионных взносов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z238" w:id="208"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z847" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. В графе 14 Формы указывается наличие переработки кооператива (да/нет).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z239" w:id="209"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z848" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. В графе 15 Формы указывается наименование продукции, производимой кооперативом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z240" w:id="210"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z849" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. В графе 16 Формы указывается единица измерения производимой продукции кооперативом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z241" w:id="211"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z850" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. В графе 17 Формы указывается объем продукции, производимой кооперативом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z242" w:id="212"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z851" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. В графе 18 Формы указывается цена продукции за единицу измерения, производимой кооперативом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z243" w:id="213"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z852" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. В графе 19 Формы указывается доход кооператива, исчисляемый по формуле: Доход=Объем*Цена.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z244" w:id="214"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z853" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. В графе 20 Формы указывается, куда производится сбыт продукции кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z245" w:id="215"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z854" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. В графах 21, 22, 23, 24 и 25 Формы указываются выплата налогов (корпоративный подоходный налог, социальный налог, налог на имущество, налог на транспорт и налог на добавленную стоимость).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z246" w:id="216"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z855" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. В графе 26 Формы указывается, наличие сертификации на продукцию кооператива (да/нет).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z247" w:id="217"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z856" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. В графе 27 Формы указываются примечания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>