--- v1 (2026-06-08)
+++ v2 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="652aef8" w14:textId="652aef8">
+    <w:p w14:paraId="2f095cb" w14:textId="2f095cb">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1016,982 +1016,1044 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 16 июня 2025 года № 53</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правила микрокредитования и лизинга в сельских населенных пунктах и малых городах</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила – в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 22.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п.4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1. Настоящие Правила микрокредитования и лизинга в сельских населенных пунктах и малых городах (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 132-2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве национальной экономики Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 24 сентября 2014 года № 1011, и определяют порядок микрокредитования и лизинга в сельских населенных пунктах и малых городах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В настоящих Правилах используются следующие основные понятия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) переработка сельскохозяйственной продукции – деятельность, связанная с обработкой, переработкой и хранением сельскохозяйственного сырья с целью получения продовольственной и непродовольственной продукции;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z857" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1-1) информационная система микрокредитования и лизинга сельских населенных пунктов (далее – информационная система) – цифровая платформа, предназначенная для подачи электронной заявки на получение микрокредита/лизинга, а также автоматизации деятельности поверенного (агента) при микрокредитовании проектов и лизинге сельскохозяйственной техники и оборудования в сельских населенных пунктах и малых городах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сельскохозяйственная техника – широкий спектр технических средств, предназначенных для повышения производительности труда в сельском хозяйстве путем механизации, электрификации и автоматизации отдельных операций или процессов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...21 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      Сноска. Правила – в редакции приказа Заместителя Премьер-Министра – Министра национальной экономики РК от 22.04.2026 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 29</w:t>
-[...175 lines deleted...]
-      </w:pPr>
+        <w:t>3) Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Подпункт 3) вводится в действие с 12.07.2026 в соответствии с приказом Заместителя Премьер-Министра – Министра национальной экономики РК от 22.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>3) Примечание ИЗПИ!</w:t>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Подпункт 3) вводится в действие с 12.07.2026 в соответствии с приказом Заместителя Премьер-Министра – Министра национальной экономики РК от 22.04.2026 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 29</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (текст исключен).</w:t>
+        <w:t>4) Примечание ИЗПИ!</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Подпункт 4) вводится в действие с 12.07.2026 в соответствии с приказом Заместителя Премьер-Министра – Министра национальной экономики РК от 22.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>4) Примечание ИЗПИ!</w:t>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) близкие родственники – родители (родитель), дети, усыновители (удочерители), усыновленные (удочеренные), полнородные и неполнородные братья и сестры, дедушка, бабушка, внуки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...25 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6) Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Подпункт 6) вводится в действие с 12.07.2026 в соответствии с приказом Заместителя Премьер-Министра – Министра национальной экономики РК от 22.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6) Примечание ИЗПИ!</w:t>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) безработный – физическое лицо, осуществляющее поиск работы и готовое приступить к работе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) лизинг – форма финансирования, при которой лизингополучатель берет оборудование, транспорт или недвижимость в долгосрочную аренду с возможностью последующего выкупа по договору финансового лизинга;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) уполномоченный орган в области регионального развития – центральный государственный орган, осуществляющий государственное регулирование в области регионального развития;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) поверенный (агент) – лицо, которое на основе договора поручения совершает от имени и за счет кредитора (доверителя) или администратора бюджетной программы и в соответствии с его указаниями определенные поручения, связанные с бюджетным кредитованием. Поверенный (агент) определяется местным исполнительным органом в соответствии с бюджетным законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) скрининг – метод сбора информации по сельским населенным пунктам, по итогам которого определяются возможности социально-экономического роста;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) товарная масса – совокупный объем одного вида товара, производимого получателями микрокредита, в черте одного населенного пункта и/или одного сельского округа, позволяющий покрыть потребность местных перерабатывающих мощностей или обеспечивающий необходимый объем для выгодной транспортировки до рынка сбыта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...125 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13) Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Подпункт 13) вводится в действие с 12.07.2026 в соответствии с приказом Заместителя Премьер-Министра – Министра национальной экономики РК от 22.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>13) Примечание ИЗПИ!</w:t>
+        <w:t>№ 29</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (текст исключен).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...31 lines deleted...]
-      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z36" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) претендент – физическое или юридическое лицо, соответствующее установленным критериям для получения микрокредита на льготных условиях.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2  - с изменением, внесенным приказом Заместителя Премьер-Министра – Министра национальной экономики РК от 28.05.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 58 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования, и распространяется на правоотношения, возникшие с 09.05.2026 и действует до 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      14) претендент – физическое или юридическое лицо, соответствующее установленным критериям для получения микрокредита на льготных условиях.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="26"/>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок микрокредитования и лизинга в сельских населенных пунктах и малых городах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z38" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z38" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Определение приоритетных направлений микрокредитования и лизинга в сельских населенных пунктах и малых городах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z39" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Приоритетные направления микрокредитования и лизинга в сельских населенных пунктах и малых городах, за исключением несельскохозяйственных проектов, определяются на основе скрининга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z40" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z40" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Преимущественная поддержка оказывается сельскохозяйственным, потребительским кооперативам (далее – Кооператив) и переработке сельскохозяйственной продукции. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z41" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z41" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информация по скринингу формируется на основе данных похозяйственного учета, заинтересованных местных исполнительных органов в разрезе каждого сельского населенного пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z42" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z42" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акимат сельского округа на основе скрининга готовит аналитическую информацию с определением приоритетных направлений микрокредитования и лизинга в разрезе каждого сельского населенного пункта и предоставляет в акимат района (города областного значения) за подписью акима села, поселка, сельского округа в срок до 15 января года, следующего за отчетным финансовым годом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z43" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z43" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местные исполнительные органы района (города областного значения) изучают и анализируют полученную информацию, согласовывают с местным уполномоченным органом в области сельского хозяйства, готовят обобщенную аналитическую информацию и представляют ее за подписью акима района (города областного значения) в местный уполномоченный орган по государственному планированию в срок до 30 января года, следующего за отчетным финансовым годом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z44" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Местный уполномоченный орган по государственному планированию изучает итоговую аналитическую информацию на соответствие населенных пунктов приоритетным направлениям, определенным по результатам скрининга, и формирует сводную информацию о приоритетных направлениях микрокредитования и лизинга согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2034,753 +2096,1057 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (текст исключен).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="34"/>
+    <w:bookmarkStart w:name="z858" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3-1. Местный уполномоченный орган по государственному планированию направляет информацию, содержащую данные по видам микрокредитования и лизинга на предстоящий период в разрезе сельских округов, в местные исполнительные органы района и поверенному агенту для размещения на интернет-ресурсах местного исполнительного органа и информационной системе в срок до 15 февраля года, следующего за отчетным финансовым годом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Параграф 1 дополнен пунктом 3-1 в соответствии с приказом Заместителя Премьер-Министра – Министра национальной экономики РК от 28.05.2026  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 58 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования, и распространяется на правоотношения, возникшие с 09.05.2026 и действует до 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z46" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Финансирование микрокредитования и лизинга в сельских населенных пунктах и малых городах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z47" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z47" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Финансирование микрокредитования в сельских населенных пунктах и малых городах осуществляется в виде:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z48" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z48" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) микрокредитования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z49" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) лизинга техники и оборудования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z859" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1. Для получения микрокредита/лизинга претенденты подают электронную заявку через личный кабинет информационной системы путем заполнения соответствующих полей и загрузки электронных документов обращаются к поверенному (агенту) с перечнем документов для получения микрокредита/лизинга согласно приложениям 2, 3 и 4 к настоящим Правилам в электронном виде посредством информационной системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z860" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения (данные), указанные в загруженных документах, подтверждаются в результате информационного взаимодействия информационной системы с государственными базами данных "Юридические лица" или "Физические лица", с информационной системой единого государственного кадастра недвижимости, базой данных по идентификации сельскохозяйственных животных, подсистемой "Государственная регистрация сельскохозяйственной техники" информационной системы "Единая автоматизированная система управления отраслями агропромышленного комплекса "e-Agriculture".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z861" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Электронная заявка на получение микрокредита/лизинга регистрируется в информационной системе путем ее подписания электронной цифровой подписью претендента и является доступной в информационной системе поверенному (агенту) для рассмотрения."; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
-[...19 lines deleted...]
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t>      Сноска. Параграф 2 дополнен пунктом 4-1 в соответствии с приказом Заместителя Премьер-Министра – Министра национальной экономики РК от 28.05.2026  № 58  (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования, и распространяется на правоотношения, возникшие с 09.05.2026 и действует до 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Абзацы первый, второй, третий пункта 5 вводятся в действие с 12.07.2026 в соответствии с приказом Заместителя Премьер-Министра – Министра национальной экономики РК от 22.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (текст исключен).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="38"/>
+    <w:bookmarkStart w:name="z53" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Обеспечение по залогу определяется по перечню требовании к залоговому обеспечению согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z57" w:id="39"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z57" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Абзацы пятый, шестой, седьмой и восьмой пункта 5 вводятся в действие с 12.07.2026 в соответствии с приказом Заместителя Премьер-Министра – Министра национальной экономики РК от 22.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (текст исключен).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="40"/>
+    <w:bookmarkStart w:name="z58" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Срок проверки поверенным (агентом) содержания документов и сведений, представленных претендентом на получение микрокредита/лизинга, составляет 3 (три) рабочих дня со дня регистрации документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z59" w:id="41"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z59" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае несоответствия документов и сведений, содержащихся в них, условиям микрокредитования/лизинга, поверенный (агент) направляет претенденту мотивированный отказ с указанием конкретных причин отказа в рассмотрении документов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z61" w:id="42"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Абзацы третий и четвертый пункта 6 вводятся в действие с 12.07.2026 в соответствии с приказом Заместителя Премьер-Министра – Министра национальной экономики РК от 22.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (текст исключен).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z62" w:id="43"/>
+    <w:bookmarkStart w:name="z862" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6-1. Мотивированный отказ в рассмотрении документов направляется в форме электронного документа в личный кабинет претендента через информационную систему.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Сноска. Параграф 2 дополнен пунктом 6-1 в соответствии с приказом Заместителя Премьер-Министра – Министра национальной экономики РК от 28.05.2026  № 58  (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования, и распространяется на правоотношения, возникшие с 09.05.2026 и действует до 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z62" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В случае соответствия документов и сведений, содержащихся в них, условиям микрокредитования, поверенный (агент) в течение 15 (пятнадцати) рабочих дней со дня регистрации документов претендента проводит оценку представленного проекта и принимает решение об одобрении, либо об отказе в предоставлении микрокредита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z63" w:id="44"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z63" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае соответствия документов и сведений, содержащихся в них, условиям лизинга, поверенный (агент) в течение 15 (пятнадцати) рабочих дней со дня регистрации документов претендента принимает решение об одобрении, либо об отказе в предоставлении лизинга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z64" w:id="45"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z64" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Абзац третий пункта 7 вводится в действие с 12.07.2026 в соответствии с приказом Заместителя Премьер-Министра – Министра национальной экономики РК от 22.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (текст исключен).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="46"/>
+    <w:bookmarkStart w:name="z65" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае одобрения в предоставлении микрокредита, поверенный (агент) в течение 5 (пяти) рабочих дней после регистрации договора залога в уполномоченном органе, перечисляет сумму микрокредита на текущий счет претендента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z66" w:id="47"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае одобрения в предоставлении лизинга, поверенный (агент) в течение 5 (пяти) рабочих дней приобретает в собственность у продавца сельскохозяйственную технику и оборудование для передачи ее претенденту (лизингополучателю) на условиях договора лизинга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z67" w:id="48"/>
+    <w:bookmarkStart w:name="z863" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-1. Решение об одобрении, либо об отказе в предоставлении микрокредита/лизинга, направляется через информационную систему.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Параграф 2 дополнен пунктом 7-1 в соответствии с приказом Заместителя Премьер-Министра – Министра национальной экономики РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 58 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования, и распространяется на правоотношения, возникшие с 09.05.2026 и действует до 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z67" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. Претендентами на получение микрокредитов в рамках микрокредитования в сельских населенных пунктах и малых городах являются: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z68" w:id="49"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z68" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) физические лица - граждане Республики Казахстан, относящиеся к одной из следующих категорий:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z69" w:id="50"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z69" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       безработные; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z70" w:id="51"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z70" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лица, самостоятельно осуществляющие деятельность по производству (реализации) товаров, выполнению работ и оказанию услуг с целью извлечения дохода без государственной регистрации в качестве индивидуального предпринимателя, и (или) бездействующие индивидуальные предприниматели;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z71" w:id="52"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z71" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лица, осуществляющие неоплачиваемую деятельность в семейном предпринимательстве;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z72" w:id="53"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z72" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лица, самостоятельно осуществляющие деятельность по производству продукции в личном подсобном хозяйстве для продажи (обмена), с доходами ниже величины прожиточного минимума;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z73" w:id="54"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z73" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       члены кооперативов, осуществляющие деятельность в соответствии с Законами Республики Казахстан "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2795,72 +3161,72 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" и "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О производственном кооперативе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z74" w:id="55"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z74" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) индивидуальные предприниматели, являющиеся гражданами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z75" w:id="56"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z75" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) юридические лица - кооперативы, осуществляющие деятельность в соответствии с Законами Республики Казахстан "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2875,1356 +3241,1436 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>" и "</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О производственном кооперативе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z76" w:id="57"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z76" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Претендентами на получение лизинга в рамках настоящих Правил являются кооперативы, а также члены кооперативов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z77" w:id="58"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z77" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае одобрения финансирования претендентам, не имеющим статуса индивидуального предпринимателя, необходимо зарегистрироваться в качестве индивидуального предпринимателя. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z78" w:id="59"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z78" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Претендентами на получение микрокредитов для реализации проектов по переработке сельскохозяйственной продукции в рамках настоящих Правил являются индивидуальные предприниматели и Кооперативы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z79" w:id="60"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z79" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для физических лиц требуется наличие постоянной регистрации по месту жительства не менее 12 (двенадцати) месяцев (на дату подачи заявки на микрокредитование) в сельском населенном пункте или в малом городе, где планируется реализация проекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z80" w:id="61"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z80" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Для действующих, вновь образуемых индивидуальных предпринимателей и юридических лиц требуется наличие государственной регистрации или уведомления о начале деятельности в качестве индивидуального предпринимателя по месту нахождения индивидуального предпринимателя/юридического лица в сельском населенном пункте и малых городах, где планируется реализация проекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z81" w:id="62"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z81" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кооперативы осуществляют один или несколько видов деятельности, отраженных в уставе, включая приоритетные направления и формируются на территории одного сельского населенного пункта и (или) в границах нескольких смежных сельских округов при условии территориальной и логистической близости, наличия товарной массы и обеспеченности условий для эффективного взаимодействия между членами кооператива. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z82" w:id="63"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z82" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Микрокредитование проектов по приобретению сельскохозяйственных животных допускается в размере не более 40 (сорока) процентов и в сфере переработки не менее 20 (двадцати) процентов от общей суммы финансирования, предусмотренной для каждой области в соответствии с планом финансирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z83" w:id="64"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z83" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Средства на приобретение сельскохозяйственных животных направляются с учетом наличия достаточных пастбищных угодий, соответствующих поголовью скота и климатическим условиям региона, обеспеченность водными ресурсами, доступность ветеринарных, зоотехнических услуг и кормовой базы. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z84" w:id="65"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z84" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Микрокредиты предоставляются претендентам, указанным в пункте 8 настоящих Правил, с соблюдением принципов срочности, платности, возвратности, обеспеченности, целевого использования на следующих условиях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z85" w:id="66"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z85" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) срок микрокредита – до 5 (пяти) лет для несельскохозяйственных видов бизнеса, срок микрокредита для проектов в сфере сельского хозяйства и переработки продукции – до 7 (семи) лет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z86" w:id="67"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z86" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) максимальная сумма микрокредита:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z87" w:id="68"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z87" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       до 2 500 (две тысячи пятьсот) месячных расчетных показателей, в том числе реализуемых членами кооперативов в рамках деятельности кооператива, а также для проектов по переработке сельскохозяйственной продукции – до 8 000 (восемь тысяч) месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z88" w:id="69"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z88" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       до 8 000 (восемь тысяч) месячных расчетных показателей для развития кооперативов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z89" w:id="70"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z89" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При повторном кредитовании претендентов, полностью выполнивших обязательства по ранее полученному микрокредиту, размер максимальной суммы микрокредита увеличивается до 8 000 (восемь тысяч) месячных расчетных показателей, но не более двух раз. При этом микрокредиты выдаются за счет возвращенных средств претендентов программы, но не ранее 1/2 (одной второй) части максимального срока микрокредита;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z90" w:id="71"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z90" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) номинальная ставка вознаграждения – не более 2,5 (две целых пять десятых) процентов годовых;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z91" w:id="72"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z91" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) наличие залогового обеспечения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z92" w:id="73"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z92" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) льготный период по погашению основного долга составляет не более 12 (двенадцати) месяцев продолжительности срока микрокредитования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z93" w:id="74"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z93" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) заявки на микрокредитование рассматриваются на основе сводной информации в соответствии приоритетным направлениям сельских округов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z94" w:id="75"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z94" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Основными критериями отбора проектов для получения микрокредитов в сельских населенных пунктах и малых городах являются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z95" w:id="76"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z95" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) соответствие проекта приоритетным направлениям в соответствии со скринингом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z96" w:id="77"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z96" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) создание рабочих мест;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z97" w:id="78"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z97" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) приобретение новой, ранее неиспользованной техники, оборудования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z98" w:id="79"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z98" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Микрокредиты не предоставляются на следующие цели:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z99" w:id="80"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z99" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) приобретение легкового автотранспорта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z100" w:id="81"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z100" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) приобретение сельскохозяйственных животных у близких родственников;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z101" w:id="82"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z101" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) приобретение и/или строительство зданий, помещений, объектов жилищного назначения с целью их последующей сдачи в аренду за исключением объектов, расположенных в туристско-рекреационных зонах и предназначенных для временного проживания туристов и отдыхающих;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z102" w:id="83"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z102" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) на оптовую и розничную торговлю. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z103" w:id="84"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z103" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Лизинг предоставляется претендентам, указанным в пункте 8 настоящих Правил, в случаях и на условиях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z104" w:id="85"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z104" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) срок лизинга техники и оборудования – до 7 (семи) лет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z105" w:id="86"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z105" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) максимальная стоимость предмета лизинга (техники и оборудования):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z106" w:id="87"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z106" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       до 8 000 (восьми тысяч) месячных расчетных показателей для кооперативов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z107" w:id="88"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z107" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       до 2 500 (две тысячи пятьсот) месячных расчетных показателей для членов кооперативов (предмет лизинга используется в рамках деятельности соответствующего кооператива);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z108" w:id="89"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z108" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) номинальная ставка вознаграждения – не более 2,5 (две целых пять десятых) процентов годовых;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z109" w:id="90"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z109" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) льготный период по погашению основного долга – не более 1/3 (одной трети) продолжительности срока лизинга техники и оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z110" w:id="91"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z110" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) первоначальный взнос за приобретение техники и (или) оборудования в лизинг устанавливается в размере 20 (двадцати) процентов от стоимости предмета лизинга. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z111" w:id="92"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z111" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Лизингу подлежит новая, ранее неиспользованная техника и оборудование. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z112" w:id="93"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z112" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Приобретение техники и оборудования, передаваемых в лизинг, осуществляется поверенным (агентом) у поставщиков, являющихся субъектами предпринимательства, на основании договора купли-продажи в соответствии с законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z113" w:id="94"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z113" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Лизинг не предоставляется на приобретение легкового автотранспорта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z114" w:id="95"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z114" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В случае отсутствия финансирования, за исключением средств, возвращенных претендентами по ранее выданным микрокредитам и (или) лизингам, поверенный агент приостанавливает прием и рассмотрение заявок от претендентов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z115" w:id="96"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z115" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Претендент принимает на себя обязательства при получении микрокредита и/или лизинга в течение срока действия договора сохранять статус индивидуального предпринимателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z116" w:id="97"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z116" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. При реализации проектов все вопросы и разногласия претендентами решаются путем переговоров между поверенным агентом и претендентом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z117" w:id="98"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z117" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. В случае если споры и разногласия не урегулированы путем переговоров между поверенным агентом и претендентом, они подлежат разрешению в судебном порядке в соответствии с действующим законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z118" w:id="99"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z118" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Финансирование микрокредитования, лизинга и мониторинг целевого использования выделенных средств</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z119" w:id="100"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z119" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. Бюджетный кредит предоставляется на следующих условиях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z120" w:id="101"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z120" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) на 10 (десять) лет на принципах возвратности, обеспеченности, срочности и платности, с годовой ставкой вознаграждения 1 (один) процент;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z121" w:id="102"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z121" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) целевое назначение бюджетного кредита:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z122" w:id="103"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z122" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       микрокредитование претендентов для реализации проектов в сельских населенных пунктах и малых городах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z123" w:id="104"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z123" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лизинг на приобретение сельскохозяйственной техники и оборудования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z124" w:id="105"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z124" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) льготный период по погашению основного долга сроком не более 28 (двадцать восемь) месяцев;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z125" w:id="106"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z125" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) период освоения бюджетного кредита составляет 12 (двенадцать) месяцев и исчисляется с момента перечисления бюджетного кредита местному исполнительному органу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z126" w:id="107"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z126" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В целях реализации данных положений администратор бюджетной программы после утверждения соответствующего бюджета направляет в центральный уполномоченный орган по исполнению бюджета, для последующего утверждения основных условий бюджетного кредитования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z127" w:id="108"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z127" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Местным исполнительным органом предоставляются средства бюджетного кредита по договору поручения поверенному (агенту) в соответствии с бюджетным и гражданским законодательством Республики Казахстан. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z128" w:id="109"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z128" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Средства бюджетного кредита перечисляются поверенному (агенту) на контрольный счет наличности оператора финансовой и (или) нефинансовой поддержки, открытый в центральном уполномоченном органе по исполнению бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z129" w:id="110"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z129" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Поверенный (агент) не взимает комиссии, сборы и/или иные платежи, связанные с микрокредитом претендентов, за исключением комиссий, сборов и/или иных платежей, взимаемых по причине нарушения претендентами обязательств договора по микрокредиту, при этом размер таких комиссий, сборов и/или иных платежей предварительно письменно согласовывается с местным исполнительным органом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z130" w:id="111"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z130" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Оплата вознаграждения поверенному (агенту) за исполнение договора поручения осуществляется местным исполнительным органом за счет средств местного бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z131" w:id="112"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z131" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Размер оплаты вознаграждения за исполнение поверенным (агентом) поручений определяется местным исполнительным органом и устанавливается в договоре поручения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z132" w:id="113"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z132" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>20. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Пункт 20 вводится в действие с 12.07.2026 в соответствии с приказом Заместителя Премьер-Министра – Министра национальной экономики РК от 22.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (текст исключен).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z136" w:id="114"/>
+    <w:bookmarkStart w:name="z136" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Поверенный (агент) за счет средств, возвращенных претендентами по ранее выданным микрокредитам/лизингам, осуществляет повторное микрокредитование претендентов и предоставление лизинга кооперативам на условиях согласно пункту 9 и 12 настоящих Правил на срок не превышающий срок действия договора поручения, заключаемого между местным исполнительным органом и поверенным (агентом).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z137" w:id="115"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>22. Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Пункт 22 вводится в действие с 12.07.2026 в соответствии с приказом Заместителя Премьер-Министра – Министра национальной экономики РК от 22.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (текст исключен).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z138" w:id="116"/>
+    <w:bookmarkStart w:name="z864" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22-1. Местный исполнительный орган через поверенного (агента) осуществляет мониторинг целевого использования средств микрокредита и предмета лизинга с использованием информационной системы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена пунктом 22-1 в соответствии с приказом Заместителя Премьер-Министра – Министра национальной экономики РК от 28.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 58 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования, и распространяется на правоотношения, возникшие с 09.05.2026 и действует до 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z138" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Поверенный (агент) ежеквартально, в срок до 5 числа месяца, следующего за отчетным, представляет в местный исполнительный орган отчеты по формам согласно приложениям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4279,52 +4725,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z139" w:id="117"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z139" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Местный исполнительный орган ежеквартально, в срок до 10 числа месяца, следующего за отчетным, представляет в уполномоченный орган в области регионального развития отчеты по формам согласно приложениям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4379,51 +4825,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="120"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4502,144 +4948,144 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и лизинга в сельских населенных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пунктах и малых городах</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z141" w:id="118"/>
+    <w:bookmarkStart w:name="z141" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма по сводной информации о приоритетных направлениях микрокредитования и лизинга</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="121"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z142" w:id="119"/>
+          <w:bookmarkStart w:name="z142" w:id="122"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ №п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="119"/>
+          <w:bookmarkEnd w:id="122"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4932,80 +5378,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z156" w:id="120"/>
+          <w:bookmarkStart w:name="z156" w:id="123"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="120"/>
+          <w:bookmarkEnd w:id="123"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5532,140 +5978,140 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и лизинга в сельских населенных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пунктах и малых городах</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z173" w:id="121"/>
+    <w:bookmarkStart w:name="z173" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень документов для получения микрокредита</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="124"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z174" w:id="122"/>
+          <w:bookmarkStart w:name="z174" w:id="125"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="122"/>
+          <w:bookmarkEnd w:id="125"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5753,80 +6199,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z179" w:id="123"/>
+          <w:bookmarkStart w:name="z179" w:id="126"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="123"/>
+          <w:bookmarkEnd w:id="126"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5910,80 +6356,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z184" w:id="124"/>
+          <w:bookmarkStart w:name="z184" w:id="127"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="124"/>
+          <w:bookmarkEnd w:id="127"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6067,80 +6513,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z189" w:id="125"/>
+          <w:bookmarkStart w:name="z189" w:id="128"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">3. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="125"/>
+          <w:bookmarkEnd w:id="128"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6224,80 +6670,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z194" w:id="126"/>
+          <w:bookmarkStart w:name="z194" w:id="129"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="126"/>
+          <w:bookmarkEnd w:id="129"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6381,80 +6827,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z199" w:id="127"/>
+          <w:bookmarkStart w:name="z199" w:id="130"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="127"/>
+          <w:bookmarkEnd w:id="130"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6538,80 +6984,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z204" w:id="128"/>
+          <w:bookmarkStart w:name="z204" w:id="131"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="128"/>
+          <w:bookmarkEnd w:id="131"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6691,80 +7137,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z209" w:id="129"/>
+          <w:bookmarkStart w:name="z209" w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="129"/>
+          <w:bookmarkEnd w:id="132"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6848,80 +7294,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z214" w:id="130"/>
+          <w:bookmarkStart w:name="z214" w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">8. </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="130"/>
+          <w:bookmarkEnd w:id="133"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7107,140 +7553,140 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и лизинга в сельских населенных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пунктах и малых городах</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z220" w:id="131"/>
+    <w:bookmarkStart w:name="z220" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень документов для получения лизинга</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkEnd w:id="134"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z221" w:id="132"/>
+          <w:bookmarkStart w:name="z221" w:id="135"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="132"/>
+          <w:bookmarkEnd w:id="135"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7328,80 +7774,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z226" w:id="133"/>
+          <w:bookmarkStart w:name="z226" w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="133"/>
+          <w:bookmarkEnd w:id="136"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7485,80 +7931,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z231" w:id="134"/>
+          <w:bookmarkStart w:name="z231" w:id="137"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="134"/>
+          <w:bookmarkEnd w:id="137"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7642,80 +8088,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z236" w:id="135"/>
+          <w:bookmarkStart w:name="z236" w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="135"/>
+          <w:bookmarkEnd w:id="138"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7799,80 +8245,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z241" w:id="136"/>
+          <w:bookmarkStart w:name="z241" w:id="139"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="136"/>
+          <w:bookmarkEnd w:id="139"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -7956,80 +8402,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z246" w:id="137"/>
+          <w:bookmarkStart w:name="z246" w:id="140"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="137"/>
+          <w:bookmarkEnd w:id="140"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8215,140 +8661,140 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и лизинга в сельских населенных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пунктах и малых городах</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z252" w:id="138"/>
+    <w:bookmarkStart w:name="z252" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень документов для получения микрокредита кооперативами</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z253" w:id="139"/>
+          <w:bookmarkStart w:name="z253" w:id="142"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="139"/>
+          <w:bookmarkEnd w:id="142"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8436,80 +8882,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z258" w:id="140"/>
+          <w:bookmarkStart w:name="z258" w:id="143"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="140"/>
+          <w:bookmarkEnd w:id="143"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8593,80 +9039,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z263" w:id="141"/>
+          <w:bookmarkStart w:name="z263" w:id="144"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="141"/>
+          <w:bookmarkEnd w:id="144"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8750,80 +9196,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z268" w:id="142"/>
+          <w:bookmarkStart w:name="z268" w:id="145"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="142"/>
+          <w:bookmarkEnd w:id="145"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8907,80 +9353,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z273" w:id="143"/>
+          <w:bookmarkStart w:name="z273" w:id="146"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="143"/>
+          <w:bookmarkEnd w:id="146"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9064,80 +9510,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z278" w:id="144"/>
+          <w:bookmarkStart w:name="z278" w:id="147"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="144"/>
+          <w:bookmarkEnd w:id="147"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9221,80 +9667,80 @@
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z283" w:id="145"/>
+          <w:bookmarkStart w:name="z283" w:id="148"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="145"/>
+          <w:bookmarkEnd w:id="148"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9480,278 +9926,278 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и лизинга в сельских населенных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>пунктах и малых городах</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z289" w:id="146"/>
+    <w:bookmarkStart w:name="z289" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Требования к Залоговому обеспечению</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z290" w:id="147"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z290" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       недвижимое имущество (право пользования), принадлежащее физическим и юридическим лицам на праве собственности или на праве аренды (в залог права краткосрочного временного возмездного и временного безвозмездного землепользования не допускается);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z291" w:id="148"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z291" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       недвижимое имущество, обладающее реальной рыночной стоимостью;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z292" w:id="149"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z292" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       недвижимое имущество, свободное от обременений прав и требований третьих лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z293" w:id="150"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z293" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       движимое имущество (транспортные средства, сельскохозяйственная техника, дорожно-строительная и иная специальная техника и оборудование);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z294" w:id="151"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z294" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       гарантия специального фонда гарантирования субъектов частного предпринимательства, на условиях, отраженных в Правилах предоставления гарантий в рамках гарантийных фондов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z295" w:id="152"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z295" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Определение рыночной (оценочной) стоимости по обеспечению осуществляется с привлечением независимого оценщика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z296" w:id="153"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z296" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Размер коэффициента ликвидности устанавливается в следующем порядке:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z297" w:id="154"/>
+          <w:bookmarkStart w:name="z297" w:id="157"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Предмет залога</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="154"/>
+          <w:bookmarkEnd w:id="157"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9768,133 +10214,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z300" w:id="155"/>
+          <w:bookmarkStart w:name="z300" w:id="158"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Жилые здания (частные дома, квартиры) расположенные:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="155"/>
+          <w:bookmarkEnd w:id="158"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z302" w:id="156"/>
+          <w:bookmarkStart w:name="z302" w:id="159"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">города Астана, Алматы и Шымкент </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="156"/>
+          <w:bookmarkEnd w:id="159"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9910,80 +10356,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z305" w:id="157"/>
+          <w:bookmarkStart w:name="z305" w:id="160"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">в областных центрах </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="157"/>
+          <w:bookmarkEnd w:id="160"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -9999,80 +10445,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z308" w:id="158"/>
+          <w:bookmarkStart w:name="z308" w:id="161"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в иных населенных пунктах</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="158"/>
+          <w:bookmarkEnd w:id="161"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10089,133 +10535,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z311" w:id="159"/>
+          <w:bookmarkStart w:name="z311" w:id="162"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Земельные участки под жилые здания расположенные:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="159"/>
+          <w:bookmarkEnd w:id="162"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z313" w:id="160"/>
+          <w:bookmarkStart w:name="z313" w:id="163"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">города Астана, Алматы и Шымкент </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="160"/>
+          <w:bookmarkEnd w:id="163"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10231,80 +10677,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z316" w:id="161"/>
+          <w:bookmarkStart w:name="z316" w:id="164"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">в областных центрах </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="161"/>
+          <w:bookmarkEnd w:id="164"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10320,80 +10766,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z319" w:id="162"/>
+          <w:bookmarkStart w:name="z319" w:id="165"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в иных населенных пунктах</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="162"/>
+          <w:bookmarkEnd w:id="165"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10409,80 +10855,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z322" w:id="163"/>
+          <w:bookmarkStart w:name="z322" w:id="166"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Земельные участки сельскохозяйственного назначения (с правом частной собственности)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="163"/>
+          <w:bookmarkEnd w:id="166"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10498,80 +10944,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z325" w:id="164"/>
+          <w:bookmarkStart w:name="z325" w:id="167"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Земельные участки сельскохозяйственного назначения (с правом долгосрочного землепользования более 10 лет, в том числе на праве аренды при условии, что окончательный срок аренды должен превышать срок займа на 2 года и более)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="164"/>
+          <w:bookmarkEnd w:id="167"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10588,133 +11034,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z328" w:id="165"/>
+          <w:bookmarkStart w:name="z328" w:id="168"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Нежилые здания, объекты и сооружения расположенные:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="165"/>
+          <w:bookmarkEnd w:id="168"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z330" w:id="166"/>
+          <w:bookmarkStart w:name="z330" w:id="169"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">города Астана, Алматы и Шымкент </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="166"/>
+          <w:bookmarkEnd w:id="169"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10730,80 +11176,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z333" w:id="167"/>
+          <w:bookmarkStart w:name="z333" w:id="170"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">в областных центрах </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="167"/>
+          <w:bookmarkEnd w:id="170"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10819,80 +11265,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z336" w:id="168"/>
+          <w:bookmarkStart w:name="z336" w:id="171"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в иных населенных пунктах</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="168"/>
+          <w:bookmarkEnd w:id="171"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10909,133 +11355,133 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z339" w:id="169"/>
+          <w:bookmarkStart w:name="z339" w:id="172"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Земельные участки под нежилые объекты, расположенные:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="169"/>
+          <w:bookmarkEnd w:id="172"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z341" w:id="170"/>
+          <w:bookmarkStart w:name="z341" w:id="173"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">города Астана, Алматы и Шымкент </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="170"/>
+          <w:bookmarkEnd w:id="173"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11051,80 +11497,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z344" w:id="171"/>
+          <w:bookmarkStart w:name="z344" w:id="174"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">в областных центрах </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="171"/>
+          <w:bookmarkEnd w:id="174"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11140,80 +11586,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z347" w:id="172"/>
+          <w:bookmarkStart w:name="z347" w:id="175"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в иных населенных пунктах</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="172"/>
+          <w:bookmarkEnd w:id="175"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11229,80 +11675,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z350" w:id="173"/>
+          <w:bookmarkStart w:name="z350" w:id="176"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Техника, оборудование, транспорт</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="173"/>
+          <w:bookmarkEnd w:id="176"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11318,80 +11764,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z353" w:id="174"/>
+          <w:bookmarkStart w:name="z353" w:id="177"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Финансовые активы</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="174"/>
+          <w:bookmarkEnd w:id="177"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -11408,404 +11854,404 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z356" w:id="175"/>
+          <w:bookmarkStart w:name="z356" w:id="178"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Категория автотранспортных средств</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="175"/>
+          <w:bookmarkEnd w:id="178"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z358" w:id="176"/>
+          <w:bookmarkStart w:name="z358" w:id="179"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Грузовой транспорт – сборка стран СНГ (5 лет); Китай, Корея, США, Канада, Европа, Япония (10 лет).</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="176"/>
+          <w:bookmarkEnd w:id="179"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z360" w:id="177"/>
+          <w:bookmarkStart w:name="z360" w:id="180"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Автобусы - (свыше 15 пассажирских мест) – сборка стран СНГ (5 лет); Китай, Корея, США, Канада, Европа, Япония (10 лет). </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="177"/>
+          <w:bookmarkEnd w:id="180"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z362" w:id="178"/>
+          <w:bookmarkStart w:name="z362" w:id="181"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Легковой транспорт – сборка стран СНГ (5 лет); Китай, Корея, США, Канада, Европа, Япония (10 лет). </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="178"/>
+          <w:bookmarkEnd w:id="181"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z364" w:id="179"/>
+          <w:bookmarkStart w:name="z364" w:id="182"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Микроавтобусы – сборка стран СНГ (5 лет); Китай, Корея, США, Канада, Европа, Япония (10 лет). </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="179"/>
+          <w:bookmarkEnd w:id="182"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z366" w:id="180"/>
+          <w:bookmarkStart w:name="z366" w:id="183"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Сельскохозяйственная техника и сеноуборочные комбайны, и сеноуборочная техника, сеялки и т.д. техника сборки стран СНГ– 15 лет, Китай, Корея, США, Канада, Европа, Япония (20 лет)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="180"/>
+          <w:bookmarkEnd w:id="183"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z368" w:id="181"/>
+          <w:bookmarkStart w:name="z368" w:id="184"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Дорожная техника и иная специальная техника - 20 лет</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="181"/>
+          <w:bookmarkEnd w:id="184"/>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -11978,270 +12424,270 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенная для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z372" w:id="182"/>
+    <w:bookmarkStart w:name="z372" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в местный исполнительный орган области, осуществляющий функции в области сельского хозяйства, и в уполномоченный орган в области регионального развития.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z373" w:id="183"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z373" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: www.gov.kz.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z374" w:id="184"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z374" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование административной формы: "Отчет о целевом использовании микрокредитов".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z375" w:id="185"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z375" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): 1-ОЦИМК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z376" w:id="186"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z376" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: ежеквартальная.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z377" w:id="187"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z377" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: ________ месяц 20__ года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z378" w:id="188"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z378" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: поверенный (агент), местный исполнительный орган области, осуществляющий функции в области сельского хозяйства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z379" w:id="189"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z379" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z380" w:id="190"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z380" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поверенный (агент) в местный исполнительный орган области, осуществляющий функции в области сельского хозяйства, ежеквартально, в срок до 5 числа месяца, следующего за отчетным периодом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z381" w:id="191"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z381" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       местный исполнительный орган области, осуществляющий функции в области сельского хозяйства, в уполномоченный орган в области регионального развития ежеквартально, в срок до 10 числа месяца, следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z382" w:id="192"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z382" w:id="195"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индивидуальный идентификационный номер/Бизнес-идентификационный номер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkEnd w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="7607300" cy="723900"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
             </wp:cNvGraphicFramePr>
             <a:graphic>
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic>
@@ -12270,168 +12716,168 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z383" w:id="193"/>
+    <w:bookmarkStart w:name="z383" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора - в электронном виде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z384" w:id="194"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z384" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет о целевом использовании микрокредитов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="197"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1119"/>
         <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z385" w:id="195"/>
+          <w:bookmarkStart w:name="z385" w:id="198"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ п/п</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="195"/>
+          <w:bookmarkEnd w:id="198"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -12854,80 +13300,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z402" w:id="196"/>
+          <w:bookmarkStart w:name="z402" w:id="199"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="196"/>
+          <w:bookmarkEnd w:id="199"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -13604,758 +14050,51 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z426" w:id="197"/>
-[...706 lines deleted...]
-    <w:bookmarkStart w:name="z448" w:id="200"/>
+    <w:bookmarkStart w:name="z426" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
@@ -14375,491 +14114,491 @@
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z449" w:id="201"/>
+          <w:bookmarkStart w:name="z427" w:id="201"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Ставка вознаграждения, процент</w:t>
+              <w:t>направление проекта</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="201"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Отрасль экономики с указанием кода по общему классификатору видов экономической деятельности</w:t>
+категория заемщика</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Индивидуальные предприниматели</w:t>
+производимая продукция/услуга</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Статус участника кооператива</w:t>
+дата выдачи микрокредита</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бизнес-идентификационный номер кооператива, в котором является участником</w:t>
+срок микрокредита</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество созданных рабочих мест, единиц</w:t>
+сумма микрокредита (тенге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z456" w:id="202"/>
+          <w:bookmarkStart w:name="z434" w:id="202"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>18</w:t>
+              <w:t>12</w:t>
             </w:r>
           </w:p>
           <w:bookmarkEnd w:id="202"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
+13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
+14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21</w:t>
+15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22</w:t>
+16</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23</w:t>
+17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15018,70 +14757,777 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z470" w:id="203"/>
+    <w:bookmarkStart w:name="z448" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      продолжение таблицы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="2050"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z449" w:id="204"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Ставка вознаграждения, процент</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="204"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отрасль экономики с указанием кода по общему классификатору видов экономической деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Индивидуальные предприниматели</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Статус участника кооператива</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бизнес-идентификационный номер кооператива, в котором является участником</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество созданных рабочих мест, единиц</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z456" w:id="205"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>18</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="205"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+20</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+21</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+22</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+23</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z470" w:id="206"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkEnd w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес электронной почты ________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15309,528 +15755,528 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>данных "Отчет о целевом</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>использовании микрокредитов"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z472" w:id="204"/>
+    <w:bookmarkStart w:name="z472" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>данных на безвозмездной основе "Отчет о целевом использовании микрокредитов"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(1-ОЦИМК, ежеквартальная)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z473" w:id="205"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z473" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z474" w:id="206"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z474" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных "Отчет о целевом использовании микрокредитов" (далее – Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z475" w:id="207"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z475" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма подписывается руководителем, либо лицом, исполняющим его обязанности, с указанием его фамилии и инициалов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z476" w:id="208"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z476" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма заполняется на государственном и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z477" w:id="209"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z477" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z478" w:id="210"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z478" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В графе 1 Формы указывается порядковый номер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z479" w:id="211"/>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z479" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В графе 2 Формы указывается наименование заемщика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z480" w:id="212"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z480" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В графе 3 Формы указывается индивидуальный идентификационный номер/ бизнес-идентификационный номер заемщика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z481" w:id="213"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z481" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В графах 4, 6, 8 и 10 Формы указывается место реализации проекта (область, район, сельский округ, село).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z482" w:id="214"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z482" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В графах 5, 7, 9 и 11 Формы указываются код по классификатору административно-территориальных объектов, регистрационный код адреса (область, район, сельский округ, село).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z483" w:id="215"/>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z483" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В графе 12 Формы указывается направление проекта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z484" w:id="216"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z484" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В графе 13 Формы указывается категория заемщика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z485" w:id="217"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z485" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В графе 14 Формы указывается производимая продукция/услуга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z486" w:id="218"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z486" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В графе 15 Формы указывается дата выдачи микрокредита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z487" w:id="219"/>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z487" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В графе 16 Формы указывается срок микрокредита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z488" w:id="220"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z488" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В графе 17 Формы указывается сумма микрокредита (тенге).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z489" w:id="221"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z489" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В графе 18 Формы указывается ставка вознаграждения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z490" w:id="222"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z490" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В графе 19 Формы указывается отрасль экономики с указанием кода по общему классификатору видов экономической деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z491" w:id="223"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z491" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. В графе 20 Формы указывается количество индивидуальных предпринимателей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z492" w:id="224"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z492" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. В графе 21 Формы указывается статус участника кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z493" w:id="225"/>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z493" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. В графе 22 Формы указывается бизнес-идентификационный номер кооператива, в котором является участником.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z494" w:id="226"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z494" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. В графе 23 Формы указывается количество созданных рабочих мест.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkEnd w:id="229"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -16000,270 +16446,270 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенная для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z497" w:id="227"/>
+    <w:bookmarkStart w:name="z497" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в местный исполнительный орган области, осуществляющий функции в области сельского хозяйства, и в уполномоченный орган в области регионального развития.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z498" w:id="228"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z498" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: www.gov.kz.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z499" w:id="229"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z499" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование административной формы: "Отчет о целевом использовании микрокредитов кооперативами".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
-    <w:bookmarkStart w:name="z500" w:id="230"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z500" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): 1- ОЦИМКК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z501" w:id="231"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z501" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: ежеквартальная.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z502" w:id="232"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z502" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: ________ месяц 20__ года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z503" w:id="233"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z503" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: поверенный (агент), местный исполнительный орган области, осуществляющий функции в области сельского хозяйства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z504" w:id="234"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z504" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="234"/>
-    <w:bookmarkStart w:name="z505" w:id="235"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z505" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поверенный (агент) в местный исполнительный орган области, осуществляющий функции в области сельского хозяйства, ежеквартально, в срок до 5 числа месяца, следующего за отчетным периодом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z506" w:id="236"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z506" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       местный исполнительный орган области, осуществляющий функции в области сельского хозяйства, в уполномоченный орган в области регионального развития ежеквартально, в срок до 10 числа месяца, следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z507" w:id="237"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z507" w:id="240"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индивидуальный идентификационный номер/Бизнес-идентификационный номер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkEnd w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
@@ -16302,88 +16748,88 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z508" w:id="238"/>
+    <w:bookmarkStart w:name="z508" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора - в электронном виде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z509" w:id="239"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z509" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет о целевом использовании микрокредитов кооперативами</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkEnd w:id="242"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -16391,80 +16837,80 @@
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z510" w:id="240"/>
+          <w:bookmarkStart w:name="z510" w:id="243"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="240"/>
+          <w:bookmarkEnd w:id="243"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -16954,80 +17400,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z529" w:id="241"/>
+          <w:bookmarkStart w:name="z529" w:id="244"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="241"/>
+          <w:bookmarkEnd w:id="244"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -17772,145 +18218,145 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z555" w:id="242"/>
+    <w:bookmarkStart w:name="z555" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkEnd w:id="245"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z556" w:id="243"/>
+          <w:bookmarkStart w:name="z556" w:id="246"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сумма микрокредита, тенге</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="243"/>
+          <w:bookmarkEnd w:id="246"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18106,80 +18552,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z564" w:id="244"/>
+          <w:bookmarkStart w:name="z564" w:id="247"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="244"/>
+          <w:bookmarkEnd w:id="247"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -18590,64 +19036,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z580" w:id="245"/>
+      <w:bookmarkStart w:name="z580" w:id="248"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkEnd w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес электронной почты ________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -18888,448 +19334,448 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>использовании микрокредитов</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кооперативами"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z582" w:id="246"/>
+    <w:bookmarkStart w:name="z582" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>данных на безвозмездной основе "Отчет о целевом использовании микрокредитов кооперативами"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(1- ОЦИМКК, ежеквартальная)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z583" w:id="247"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z583" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z584" w:id="248"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z584" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных "Отчет о целевом использовании микрокредитов кооперативами" (далее – Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z585" w:id="249"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z585" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма подписывается руководителем, либо лицом, исполняющим его обязанности, с указанием его фамилии и инициалов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-    <w:bookmarkStart w:name="z586" w:id="250"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z586" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма заполняется на государственном и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z587" w:id="251"/>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z587" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-    <w:bookmarkStart w:name="z588" w:id="252"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z588" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В графе 1 Формы указывается порядковый номер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z589" w:id="253"/>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z589" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В графе 2, 4, 6 и 8 Формы указывается место реализации проекта (область, район, сельский округ, село).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z590" w:id="254"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z590" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В графах 3, 5, 7 и 9 Формы указываются код по классификатору административно-территориальных объектов, регистрационный код адреса (область, район, сельский округ, село).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z591" w:id="255"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:bookmarkStart w:name="z591" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В графе 10 Формы указывается наименование заемщика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z592" w:id="256"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z592" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В графе 11 Формы указывается бизнес-идентификационный номер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z593" w:id="257"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z593" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В графе 12 Формы указывается вид деятельности по общему классификатору видов экономической деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z594" w:id="258"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z594" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В графе 13 Формы указывается сумма микрокредита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-    <w:bookmarkStart w:name="z595" w:id="259"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z595" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В графе 14 Формы указывается срок микрокредита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z596" w:id="260"/>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z596" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В графе 15 Формы указывается целевое направление микрокредита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z597" w:id="261"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z597" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В графе 16 Формы указывается статус участника кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z598" w:id="262"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z598" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В графе 17 Формы указывается производимая продукция/услуга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z599" w:id="263"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkStart w:name="z599" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В графе 18 Формы указывается количество созданных рабочих мест.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z600" w:id="264"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z600" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В графе 19 Формы указывается количество членов кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkEnd w:id="267"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19499,270 +19945,270 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенная для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z603" w:id="265"/>
+    <w:bookmarkStart w:name="z603" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в местный исполнительный орган области, осуществляющий функции в области сельского хозяйства, и в уполномоченный орган в области регионального развития.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z604" w:id="266"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z604" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: www.gov.kz.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z605" w:id="267"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z605" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование административной формы: "Отчет о целевом использовании лизинга кооперативами".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z606" w:id="268"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z606" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): 1- ОЦИЛК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z607" w:id="269"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z607" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: ежеквартальная.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z608" w:id="270"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z608" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: ________ месяц 20__ года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z609" w:id="271"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z609" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: поверенный (агент), местный исполнительный орган области, осуществляющий функции в области сельского хозяйства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z610" w:id="272"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z610" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z611" w:id="273"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z611" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поверенный (агент) в местный исполнительный орган области, осуществляющий функции в области сельского хозяйства, ежеквартально, в срок до 5 числа месяца, следующего за отчетным периодом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z612" w:id="274"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z612" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       местный исполнительный орган области, осуществляющий функции в области сельского хозяйства, в уполномоченный орган в области регионального развития ежеквартально, в срок до 10 числа месяца, следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z613" w:id="275"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z613" w:id="278"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индивидуальный идентификационный номер/Бизнес-идентификационный номер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkEnd w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
@@ -19801,168 +20247,168 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z614" w:id="276"/>
+    <w:bookmarkStart w:name="z614" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора - в электронном виде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z615" w:id="277"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z615" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет о целевом использовании лизинга кооперативами</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkEnd w:id="280"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1119"/>
         <w:gridCol w:w="1119"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z616" w:id="278"/>
+          <w:bookmarkStart w:name="z616" w:id="281"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="278"/>
+          <w:bookmarkEnd w:id="281"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>п/п</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -20402,80 +20848,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z633" w:id="279"/>
+          <w:bookmarkStart w:name="z633" w:id="282"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="279"/>
+          <w:bookmarkEnd w:id="282"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -21152,146 +21598,146 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z657" w:id="280"/>
+    <w:bookmarkStart w:name="z657" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkEnd w:id="283"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z658" w:id="281"/>
+          <w:bookmarkStart w:name="z658" w:id="284"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сумма лизинга, тенге</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="281"/>
+          <w:bookmarkEnd w:id="284"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -21584,80 +22030,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z672" w:id="282"/>
+          <w:bookmarkStart w:name="z672" w:id="285"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="282"/>
+          <w:bookmarkEnd w:id="285"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -22068,64 +22514,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z688" w:id="283"/>
+      <w:bookmarkStart w:name="z688" w:id="286"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkEnd w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес электронной почты ________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -22366,388 +22812,388 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>использовании лизинга</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кооперативами"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z690" w:id="284"/>
+    <w:bookmarkStart w:name="z690" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>данных на безвозмездной основе "Отчет о целевом использовании лизинга кооперативами"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(1- ОЦИЛК, ежеквартальная)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z691" w:id="285"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z691" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z692" w:id="286"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z692" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных "Отчет о целевом использовании лизинга кооперативами" (далее – Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z693" w:id="287"/>
+    <w:bookmarkEnd w:id="289"/>
+    <w:bookmarkStart w:name="z693" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма подписывается руководителем, либо лицом, исполняющим его обязанности, с указанием его фамилии и инициалов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z694" w:id="288"/>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z694" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма заполняется на государственном и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z695" w:id="289"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z695" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z696" w:id="290"/>
+    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkStart w:name="z696" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В графе 1 Формы указывается порядковый номер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-    <w:bookmarkStart w:name="z697" w:id="291"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z697" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В графе 2 Формы указывается наименование заемщика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z698" w:id="292"/>
+    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkStart w:name="z698" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В графе 3 Формы указывается индивидуальный идентификационный номер/ бизнес-идентификационный номер заемщика.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z699" w:id="293"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z699" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В графе 4, 6, 8 и 10 Формы указывается место регистрации кооператива (область, район, сельский округ, село).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z700" w:id="294"/>
+    <w:bookmarkEnd w:id="296"/>
+    <w:bookmarkStart w:name="z700" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В графах 5, 7, 9 и 11 Формы указываются код по классификатору административно-территориальных объектов, регистрационный код адреса (область, район, сельский округ, село).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z701" w:id="295"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z701" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В графе 12 Формы указывается сумма лизинга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z702" w:id="296"/>
+    <w:bookmarkEnd w:id="298"/>
+    <w:bookmarkStart w:name="z702" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В графе 13 Формы указывается срок лизинга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z703" w:id="297"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z703" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В графе 14, 15 и 16 Формы указывается предмета лизинга (наименование, модель, номер технического паспорта).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z704" w:id="298"/>
+    <w:bookmarkEnd w:id="300"/>
+    <w:bookmarkStart w:name="z704" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В графе 17 Формы указывается количество созданных рабочих мест.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z705" w:id="299"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z705" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В графе 18 Формы указывается количество членов кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkEnd w:id="302"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22917,270 +23363,270 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенная для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z708" w:id="300"/>
+    <w:bookmarkStart w:name="z708" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: в местный исполнительный орган области, осуществляющий функции в области сельского хозяйства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z709" w:id="301"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z709" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: www.gov.kz.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
-    <w:bookmarkStart w:name="z710" w:id="302"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z710" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование административной формы: "Отчет о мониторинге кооперативов".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z711" w:id="303"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z711" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): 1- ОМК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
-    <w:bookmarkStart w:name="z712" w:id="304"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z712" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: ежеквартальная.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z713" w:id="305"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z713" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: ________ месяц 20__ года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
-    <w:bookmarkStart w:name="z714" w:id="306"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z714" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: поверенный (агент), местный исполнительный орган области, осуществляющий функции в области сельского хозяйства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z715" w:id="307"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z715" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
-    <w:bookmarkStart w:name="z716" w:id="308"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z716" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       поверенный (агент) в местный исполнительный орган области, осуществляющий функции в области сельского хозяйства, ежеквартально, в срок до 5 числа месяца, следующего за отчетным периодом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z717" w:id="309"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z717" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       местный исполнительный орган области, осуществляющий функции в области сельского хозяйства, в уполномоченный орган в области регионального развития ежеквартально, в срок до 10 числа месяца, следующего за отчетным периодом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z718" w:id="310"/>
+    <w:bookmarkEnd w:id="312"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z718" w:id="313"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индивидуальный идентификационный номер/Бизнес-идентификационный номер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkEnd w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:drawing>
@@ -23219,167 +23665,167 @@
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z719" w:id="311"/>
+    <w:bookmarkStart w:name="z719" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора - в электронном виде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
-    <w:bookmarkStart w:name="z720" w:id="312"/>
+    <w:bookmarkEnd w:id="314"/>
+    <w:bookmarkStart w:name="z720" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Отчет о мониторинге кооперативов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkEnd w:id="315"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z721" w:id="313"/>
+          <w:bookmarkStart w:name="z721" w:id="316"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="313"/>
+          <w:bookmarkEnd w:id="316"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -23794,80 +24240,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z739" w:id="314"/>
+          <w:bookmarkStart w:name="z739" w:id="317"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="314"/>
+          <w:bookmarkEnd w:id="317"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24476,146 +24922,146 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z761" w:id="315"/>
+    <w:bookmarkStart w:name="z761" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkEnd w:id="318"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z762" w:id="316"/>
+          <w:bookmarkStart w:name="z762" w:id="319"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Наличие просроченной задолженности по льготному кредитованию(да/нет)</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="316"/>
+          <w:bookmarkEnd w:id="319"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -24847,80 +25293,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z771" w:id="317"/>
+          <w:bookmarkStart w:name="z771" w:id="320"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="317"/>
+          <w:bookmarkEnd w:id="320"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -25393,148 +25839,148 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z789" w:id="318"/>
+    <w:bookmarkStart w:name="z789" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkEnd w:id="321"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z790" w:id="319"/>
+          <w:bookmarkStart w:name="z790" w:id="322"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Доход, 17*18, тенге</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="319"/>
+          <w:bookmarkEnd w:id="322"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -25899,80 +26345,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z806" w:id="320"/>
+          <w:bookmarkStart w:name="z806" w:id="323"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>19</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="320"/>
+          <w:bookmarkEnd w:id="323"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -26519,64 +26965,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z826" w:id="321"/>
+      <w:bookmarkStart w:name="z826" w:id="324"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Телефоны______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkEnd w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес электронной почты ________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -26804,648 +27250,648 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>данных "Отчет о мониторинге</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кооперативов"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z828" w:id="322"/>
+    <w:bookmarkStart w:name="z828" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>данных на безвозмездной основе "Отчет о мониторинге кооперативов"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(1- ОМК, ежеквартальная)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z829" w:id="323"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z829" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z830" w:id="324"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z830" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора данных "Отчет о мониторинге кооперативов" (далее – Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z831" w:id="325"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z831" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма подписывается руководителем, либо лицом, исполняющим его обязанности, с указанием его фамилии и инициалов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z832" w:id="326"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z832" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма заполняется на государственном и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z833" w:id="327"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z833" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z834" w:id="328"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z834" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. В графе 1 Формы указывается порядковый номер.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z835" w:id="329"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z835" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В графе 2 Формы указывается область регистрации кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z836" w:id="330"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z836" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В графе 3 Формы указывается район регистрации кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z837" w:id="331"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z837" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В графе 4 Формы указывается сельский округ регистрации кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z838" w:id="332"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z838" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В графе 5 Формы указывается наименование кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
-    <w:bookmarkStart w:name="z839" w:id="333"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z839" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В графе 6 Формы указывается бизнес-идентификационный номер кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
-    <w:bookmarkStart w:name="z840" w:id="334"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z840" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В графе 7 Формы указывается количество участников кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
-    <w:bookmarkStart w:name="z841" w:id="335"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z841" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. В графе 8 Формы указывается количество участников кооператива, прокредитованных по программе "Ауыл Аманаты".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
-    <w:bookmarkStart w:name="z842" w:id="336"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z842" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. В графе 9 Формы указывается дата регистрации кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z843" w:id="337"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z843" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. В графе 10 Формы указывается дата проведения мониторинга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z844" w:id="338"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z844" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. В графе 11 Формы указывается наличие просроченной задолженности по льготному кредитованию (да/нет).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z845" w:id="339"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z845" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В графе 12 Формы указывается вид деятельности кооператива по общему классификатору видов экономической деятельности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
-    <w:bookmarkStart w:name="z846" w:id="340"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z846" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. В графе 13 Формы указывается созданные рабочие места на базе обязательных пенсионных взносов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z847" w:id="341"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z847" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. В графе 14 Формы указывается наличие переработки кооператива (да/нет).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
-    <w:bookmarkStart w:name="z848" w:id="342"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z848" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. В графе 15 Формы указывается наименование продукции, производимой кооперативом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z849" w:id="343"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z849" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. В графе 16 Формы указывается единица измерения производимой продукции кооперативом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
-    <w:bookmarkStart w:name="z850" w:id="344"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z850" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. В графе 17 Формы указывается объем продукции, производимой кооперативом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z851" w:id="345"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z851" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. В графе 18 Формы указывается цена продукции за единицу измерения, производимой кооперативом.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
-    <w:bookmarkStart w:name="z852" w:id="346"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z852" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. В графе 19 Формы указывается доход кооператива, исчисляемый по формуле: Доход=Объем*Цена.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
-    <w:bookmarkStart w:name="z853" w:id="347"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z853" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. В графе 20 Формы указывается, куда производится сбыт продукции кооператива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
-    <w:bookmarkStart w:name="z854" w:id="348"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z854" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. В графах 21, 22, 23, 24 и 25 Формы указываются выплата налогов (корпоративный подоходный налог, социальный налог, налог на имущество, налог на транспорт и налог на добавленную стоимость).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z855" w:id="349"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z855" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. В графе 26 Формы указывается, наличие сертификации на продукцию кооператива (да/нет).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z856" w:id="350"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z856" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. В графе 27 Формы указываются примечания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkEnd w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -27483,55 +27929,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -27857,31 +28303,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>