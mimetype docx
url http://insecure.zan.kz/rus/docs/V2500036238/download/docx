--- v0 (2025-10-16)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="16d7c12" w14:textId="16d7c12">
+    <w:p w14:paraId="594022e" w14:textId="594022e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил установления границ водоохранных зон и полос</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра водных ресурсов и ирригации Республики Казахстан от 9 июня 2025 года № 120-НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 11 июня 2025 года № 36238</w:t>
+        <w:t>Приказ Министра водных ресурсов и ирригации Республики Казахстан от 9 июня 2025 года № 120-НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 11 июня 2025 года № 36238.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1165,2069 +1165,2225 @@
         <w:t>
       4. Водоохранная полоса – часть водоохранной зоны, примыкающая к водным объектам, в которой устанавливается режим ограниченной хозяйственной деятельности в дополнение к специальному режиму хозяйственной деятельности в водоохранных зонах.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z26" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предоставление земельных участков, расположенных в пределах пятисот метров от береговой линии водного объекта, осуществляется после определения границ водоохранных зон и полос, а также установления режима их хозяйственного использования, за исключением земель особо охраняемых природных территорий и государственного лесного фонда, земель для размещения и обслуживания рыбоводных хозяйств.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
-[...15 lines deleted...]
-      5. Водоохранные зоны, полосы и режим их хозяйственного использования устанавливаются местными исполнительными органами областей, городов республиканского значения, столицы на оснований утвержденной проектной документации, согласованной с Бассейновыми водными инспекциями по охране и регулированию использования водных ресурсов, государственным органом в сфере санитарно-эпидемиологического благополучия населения, уполномоченным государственным органом в области охраны окружающей среды, уполномоченным органом по земельным отношениям, а в селеопасных районах - дополнительно и с уполномоченным органом в сфере гражданской защиты.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Водоохранные зоны, полосы и режим их хозяйственного использования устанавливаются местными исполнительными органами столицы, областей, городов республиканского значения на оснований утвержденной проектной документации, согласованной с Бассейновыми водными инспекциями по охране и регулированию использования водных ресурсов, государственным органом в сфере санитарно-эпидемиологического благополучия населения, уполномоченным государственным органом в области охраны окружающей среды, уполномоченным органом по земельным отношениям, а в селеопасных районах - дополнительно и с уполномоченным органом в сфере гражданской защиты.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции приказа Министра водных ресурсов и ирригации РК от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок разработки проектной документации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Проектирование водоохранных зон и полос водных объектов осуществляется специализированными проектными организациями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Разработчики проектной документации обеспечивают:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выполнение всех работ в соответствии с настоящими Правилами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) нести ответственность за достоверность информации, предусмотренные проектной документацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...83 lines deleted...]
-      2) нести ответственность за достоверность информации, предусмотренные проектной документацией.</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заказчиками проектов водоохранных зон и полос являются местные исполнительные органы столицы, областей, городов республиканского значения, а по отдельным водным объектам (или их участкам) выступают также физические и юридические лица, заинтересованные в необходимости установления водоохранных зон и полос по конкретному объекту.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменениями, внесенными приказом Министра водных ресурсов и ирригации РК от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. При разработке проектной документации по установлению водоохраных зон и полос (далее – проектная документация) предварительно проводятся обследования водных объектов и прилегающих к ним территорий, физико-географических, почвенных, гидрологических и других условий с учетом прогноза изменения береговой линии водных объектов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
-[...15 lines deleted...]
-      Заказчиками проектов водоохранных зон и полос являются местные исполнительные органы областей, городов республиканского значения, столицы, а по отдельным водным объектам (или их участкам) выступают также физические и юридические лица, заинтересованные в необходимости установления водоохранных зон и полос по конкретному объекту.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В зависимости от вида водного объекта (объектов) в качестве исходных данных приводятся следующие характеристики:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
-[...15 lines deleted...]
-      8. При разработке проектной документации по установлению водоохраных зон и полос (далее – проектная документация) предварительно проводятся обследования водных объектов и прилегающих к ним территорий, физико-географических, почвенных, гидрологических и других условий с учетом прогноза изменения береговой линии водных объектов.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по реке (рекам), временные водотоки:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
-[...15 lines deleted...]
-      9. В зависимости от вида водного объекта (объектов) в качестве исходных данных приводятся следующие характеристики:</w:t>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      территориально-административное местоположение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
-[...15 lines deleted...]
-      1) по реке (рекам), временные водотоки:</w:t>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      площадь водосборного бассейна;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      протяженность основной реки (основных рек);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      количество и протяженность притока (притоков);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      характер формирования стока;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      характеристика расходов и уровней воды за многолетний период, но не менее 5 лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие плотин, прудов, водохранилищ и других гидротехнических сооружений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      качественная характеристика вод по химическому составу за многолетний период, но не менее 5 лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      характеристика состояния руслообразующих процессов (абразия, оползни, суффозия, аккумуляция, характер меандрирования, наличие стариц и другие процессы преобразования берегов) с учетом данных национальной гидрометеорологической службы для года 95 % расчетной обеспеченности стока;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      характеристика околоводной и водной флоры и фауны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие зон санитарной охраны источников хозяйственно-питьевого водоснабжения, мест нерестилищ, нагула и зимовальных ям рыбы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      характеристика использования в лечебных, курортных, оздоровительных и (или) рекреационных целях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по морю (морям):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      территориально - административное местоположение побережья моря;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тип берега;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      характеристика береговой зоны (зона современного постоянного взаимодействия суши и моря, берега и подводного берегового склона);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      характеристика впадающих в море рек и их дельт;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      характеристика волновых и ветровых течений, сгонно-нагонных явлений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      характеристика приливов и отливов (максимальные, минимальные, средние);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      динамика изменения берега (абразионные и аккумулятивные процессы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      площадь водосборного бассейна;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      характеристика морской флоры и фауны, в том числе биоценозов литорали;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      характеристика береговой флоры и фауны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      характеристика использования в лечебных, курортных, оздоровительных и (или) рекреационных целях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по озеру (озерам):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       территориально-административное местоположение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-[...120 lines deleted...]
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      площадь зеркала в меженный и паводковый периоды;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      характеристика уровенного режима;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      водосборная площадь;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      хозяйственное использование озер, в том числе наличие водозаборов и водосбросов, объем забираемой воды по водопотребителям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      качественная характеристика вод по химическому составу за период не менее 5 лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      динамика изменения берегов (абразия, оползневые и суффозионные процессы, аккумуляция и другие процессы преобразования берегов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      характеристика впадающих в озеро рек и их дельт;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z70" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      характеристика волновых и ветровых течений, сгонно-нагонных явлений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      характеристика водной флоры и фауны, в том числе биоценозов мелководий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      площадь и интенсивность зарастания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z73" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие зон санитарной охраны источников хозяйственно-питьевого водоснабжения, мест нерестилищ, нагула и зимовальных ям рыбы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      характеристика использования в лечебных, курортных, оздоровительных и (или) рекреационных целях;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z75" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) по водохранилищу (водохранилищам), пруды, обводненные карьеры:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z76" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      территориально-административное местоположение;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z77" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      хозяйственное назначение водохранилища, в том числе наличие водозаборов и водосбросов, объем забираемой воды по водопотребителям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z78" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      характеристика подпорного сооружения и его принадлежность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z79" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      водосборная площадь;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z80" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      площадь акватории при нормальном подпорном уровне;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z81" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      форсированный уровень и уровень мертвого объема;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z82" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      общий и полезный объем водохранилища;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие мелководий и их площадь;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z84" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      характеристика волновых и ветровых течений, сгонно-нагонных явлений;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z85" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      характеристика водной флоры и фауны, в том числе биоценозов мелководий;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z86" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      площадь и интенсивность зарастания и евтрофирование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z87" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие нерестилищ, нагула и зимовальных ям рыбы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z88" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      динамика изменения берегов (абразия, оползневые и суффозионные процессы, аккумуляция и другие процессы преобразования берегов);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z89" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       качественная характеристика вод по химическому составу за многолетний период, но не менее 5 лет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z90" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наличие зон санитарной охраны источников хозяйственно-питьевого водоснабжения, мест нерестилищ, нагула и зимовальных ям рыбы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z91" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       характеристика использования в лечебных, курортных, оздоровительных и (или) рекреационных целях;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-[...260 lines deleted...]
-    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z92" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) по водно-болотным угодьям (болотам):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z93" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       территориально-административное местоположение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-[...260 lines deleted...]
-    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z94" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      тип болота (верховое, низинное, переходное; источник водного питания и другие);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z95" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      площадь болот;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z96" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      характеристика хозяйственного использования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z97" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      характеристика фауны и флоры болота и прилегающей территории;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z98" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) по роднику (группе родников):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z99" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       территориально-административное местоположение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-[...320 lines deleted...]
-    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z100" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      характер истока (восходящий, нисходящий), дебит;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z101" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      качественная характеристика вод по химическому составу;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z102" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие зон санитарной охраны источников хозяйственно-питьевого водоснабжения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z103" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      характеристика хозяйственного использования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z104" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) по каналу, приравненному к реке:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z105" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       территориально-административное местоположение;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-[...198 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z104" w:id="97"/>
-[...15 lines deleted...]
-      7) по каналу, приравненному к реке:</w:t>
+    <w:bookmarkStart w:name="z106" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      протяженность;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z105" w:id="98"/>
-[...15 lines deleted...]
-      территориально-административное местоположение;</w:t>
+    <w:bookmarkStart w:name="z107" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      источник питания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z106" w:id="99"/>
-[...15 lines deleted...]
-      протяженность;</w:t>
+    <w:bookmarkStart w:name="z108" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      хозяйственное назначение;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z107" w:id="100"/>
-[...15 lines deleted...]
-      источник питания;</w:t>
+    <w:bookmarkStart w:name="z109" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие плотин, шлюзов-регуляторов, насосных станций и других гидротехнических сооружений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z108" w:id="101"/>
-[...15 lines deleted...]
-      хозяйственное назначение;</w:t>
+    <w:bookmarkStart w:name="z110" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наличие водозаборов, зон санитарной охраны при насосных станциях хозяйственно-питьевого водоснабжения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z109" w:id="102"/>
-[...15 lines deleted...]
-      наличие плотин, шлюзов-регуляторов, насосных станций и других гидротехнических сооружений;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. По прилегающей к водному объекту территории в качестве исходных данных приводятся следующие характеристики:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z110" w:id="103"/>
-[...15 lines deleted...]
-      наличие водозаборов, зон санитарной охраны при насосных станциях хозяйственно-питьевого водоснабжения.</w:t>
+    <w:bookmarkStart w:name="z112" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) по ландшафтной характеристике:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z111" w:id="104"/>
-[...15 lines deleted...]
-      10. По прилегающей к водному объекту территории в качестве исходных данных приводятся следующие характеристики:</w:t>
+    <w:bookmarkStart w:name="z113" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      геологическое строение (генезис, механический и минералогический состав подстилающих почвы горных пород);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z112" w:id="105"/>
-[...15 lines deleted...]
-      1) по ландшафтной характеристике:</w:t>
+    <w:bookmarkStart w:name="z114" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рельеф (поймы, террасы, прилегающие склоны и другие формы рельефа);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z113" w:id="106"/>
-[...15 lines deleted...]
-      геологическое строение (генезис, механический и минералогический состав подстилающих почвы горных пород);</w:t>
+    <w:bookmarkStart w:name="z115" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      почвы, грунты;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z114" w:id="107"/>
-[...15 lines deleted...]
-      рельеф (поймы, террасы, прилегающие склоны и другие формы рельефа);</w:t>
+    <w:bookmarkStart w:name="z116" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      растительный и животный мир;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z115" w:id="108"/>
-[...15 lines deleted...]
-      почвы, грунты;</w:t>
+    <w:bookmarkStart w:name="z117" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      климатические особенности и микроклимат;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z116" w:id="109"/>
-[...15 lines deleted...]
-      растительный и животный мир;</w:t>
+    <w:bookmarkStart w:name="z118" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) по основным рельефообразующим процессам, в том числе плоскостной и линейной эрозия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z117" w:id="110"/>
-[...15 lines deleted...]
-      климатические особенности и микроклимат;</w:t>
+    <w:bookmarkStart w:name="z119" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      характеристика оврагов и балок (длина, ширина, глубина, густота) и динамика их развития;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z118" w:id="111"/>
-[...15 lines deleted...]
-      2) по основным рельефообразующим процессам, в том числе плоскостной и линейной эрозия:</w:t>
+    <w:bookmarkStart w:name="z120" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      залесенность и закустаренность склонов оврагов и балок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z119" w:id="112"/>
-[...15 lines deleted...]
-      характеристика оврагов и балок (длина, ширина, глубина, густота) и динамика их развития;</w:t>
+    <w:bookmarkStart w:name="z121" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      интенсивность смыва почвы с прилегающих к водным объектам территорий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z120" w:id="113"/>
-[...15 lines deleted...]
-      залесенность и закустаренность склонов оврагов и балок;</w:t>
+    <w:bookmarkStart w:name="z122" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) по интенсивности антропогенного воздействия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z121" w:id="114"/>
-[...15 lines deleted...]
-      интенсивность смыва почвы с прилегающих к водным объектам территорий;</w:t>
+    <w:bookmarkStart w:name="z123" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      характеристика использования земель (для сельского хозяйства, промышленности, транспорта и других целей в зависимости от категории земель);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z122" w:id="115"/>
-[...15 lines deleted...]
-      3) по интенсивности антропогенного воздействия:</w:t>
+    <w:bookmarkStart w:name="z124" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      характеристика имеющихся водовыпусков сточных вод, точек контрольных створов и потенциальных источников сосредоточенных и рассеянных загрязнений;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z123" w:id="116"/>
-[...15 lines deleted...]
-      характеристика использования земель (для сельского хозяйства, промышленности, транспорта и других целей в зависимости от категории земель);</w:t>
+    <w:bookmarkStart w:name="z125" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      оценка влияния загрязняющих веществ, смываемых с прилегающих территорий, на качество вод и биоту водоемов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z124" w:id="117"/>
-[...15 lines deleted...]
-      характеристика имеющихся водовыпусков сточных вод, точек контрольных створов и потенциальных источников сосредоточенных и рассеянных загрязнений;</w:t>
+    <w:bookmarkStart w:name="z126" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подробные данные по результатам обследования водных объектов и прилегающих к ним территорий приводятся в пояснительной записке к проектной документации, с указанием объектов, имеющих источники загрязнения окружающей среды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z125" w:id="118"/>
-[...15 lines deleted...]
-      оценка влияния загрязняющих веществ, смываемых с прилегающих территорий, на качество вод и биоту водоемов.</w:t>
+    <w:bookmarkStart w:name="z127" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В рамках составления проектной документации проводится:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z126" w:id="119"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z128" w:id="121"/>
+    <w:bookmarkStart w:name="z128" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       составление экспликации земель, расположенных в пределах проектируемых границ водоохранных зон и полос, на неурбанизируемой и (или) урбанизируемой территории по формам согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3242,172 +3398,172 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z129" w:id="122"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z129" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       составление перечня и краткой характеристики объектов, в том числе объектов, имеющих источники загрязнения окружающей среды, расположенных в пределах проектируемых границ водоохранных зон и полос, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z130" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка планово-топографических материалов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z131" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка рекомендаций по хозяйственному использованию земель, хозяйственных, промышленных, жилых, рекреационных и других объектов;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z130" w:id="123"/>
-[...15 lines deleted...]
-      разработка планово-топографических материалов;</w:t>
+    <w:bookmarkStart w:name="z132" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      разработка необходимых водоохранных мероприятий, в том числе мероприятий, направленных на предотвращение, исключение загрязнения водных ресурсов, при установлении водоохранных зон и полос.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z131" w:id="124"/>
-[...15 lines deleted...]
-      разработка рекомендаций по хозяйственному использованию земель, хозяйственных, промышленных, жилых, рекреационных и других объектов;</w:t>
+    <w:bookmarkStart w:name="z133" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На планово-топографических материалах указывается размещение площадей сельскохозяйственных культур, объектов, расположенных на территории водоохранных зон и полос, границы максимальных разливов воды, места и контуры земель под облесение и залужение, места установки водоохраных знаков.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z132" w:id="125"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z134" w:id="127"/>
+    <w:bookmarkStart w:name="z134" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Объекты, функциональное предназначение которых не попадает под требования </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3442,1087 +3598,1165 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 86 Кодекса, за исключением условий, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статье 133</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса, отмечаются как подлежащие выносу или ликвидации.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z135" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Границы водоохранной зоны отмечаются сплошной линией синего цвета, водоохраной полосы сплошной линией красного цвета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z136" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В состав планово-топографических материалов также включаются:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z135" w:id="128"/>
-[...15 lines deleted...]
-      12. Границы водоохранной зоны отмечаются сплошной линией синего цвета, водоохраной полосы сплошной линией красного цвета.</w:t>
+    <w:bookmarkStart w:name="z137" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обзорная карта водосборного бассейна в масштабе от 1:500000 до 1:50000;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z136" w:id="129"/>
-[...15 lines deleted...]
-      В состав планово-топографических материалов также включаются:</w:t>
+    <w:bookmarkStart w:name="z138" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      планы землепользования (по каждому землепользователю) в масштабе землеустройства (1:25000 или 1:10000) (для садово-дачных и личных подсобных хозяйств в масштабе 1:5000-1:1000 и 1:500);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z137" w:id="130"/>
-[...15 lines deleted...]
-      обзорная карта водосборного бассейна в масштабе от 1:500000 до 1:50000;</w:t>
+    <w:bookmarkStart w:name="z139" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      продольный профиль водной поверхности реки с километровой разбивкой по длине плана М 1:25000, а при отсутствии – по плану М 1:100000;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z138" w:id="131"/>
-[...15 lines deleted...]
-      планы землепользования (по каждому землепользователю) в масштабе землеустройства (1:25000 или 1:10000) (для садово-дачных и личных подсобных хозяйств в масштабе 1:5000-1:1000 и 1:500);</w:t>
+    <w:bookmarkStart w:name="z140" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поперечные профили водной поверхности реки – по плану М 1:10000, а при отсутствии - на основе полевого нивелирования в характерных по топоусловиям в створах не реже чем через 10 – 20 километров в зависимости от протяженности рек.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z139" w:id="132"/>
-[...15 lines deleted...]
-      продольный профиль водной поверхности реки с километровой разбивкой по длине плана М 1:25000, а при отсутствии – по плану М 1:100000;</w:t>
+    <w:bookmarkStart w:name="z141" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При разработке необходимых водоохранных мероприятий по улучшению экологического и санитарного состояния и гидрологического режима водных объектов следует учитывать:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z140" w:id="133"/>
-[...15 lines deleted...]
-      поперечные профили водной поверхности реки – по плану М 1:10000, а при отсутствии - на основе полевого нивелирования в характерных по топоусловиям в створах не реже чем через 10 – 20 километров в зависимости от протяженности рек.</w:t>
+    <w:bookmarkStart w:name="z142" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      целевое назначение и специфику использования водного объекта;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z141" w:id="134"/>
-[...15 lines deleted...]
-      При разработке необходимых водоохранных мероприятий по улучшению экологического и санитарного состояния и гидрологического режима водных объектов следует учитывать:</w:t>
+    <w:bookmarkStart w:name="z143" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      возможные антропогенные воздействия на водные объекты в связи с развитием и интенсификацией сельского хозяйства или иной деятельности на водосборном бассейне;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z142" w:id="135"/>
-[...15 lines deleted...]
-      целевое назначение и специфику использования водного объекта;</w:t>
+    <w:bookmarkStart w:name="z144" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      поступление загрязняющих веществ (особенно превышающих самоочищающую способность водного объекта);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z143" w:id="136"/>
-[...15 lines deleted...]
-      возможные антропогенные воздействия на водные объекты в связи с развитием и интенсификацией сельского хозяйства или иной деятельности на водосборном бассейне;</w:t>
+    <w:bookmarkStart w:name="z145" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      существующие нарушения режима хозяйственной и иной деятельности в водоохранных зонах и полосах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z144" w:id="137"/>
-[...15 lines deleted...]
-      поступление загрязняющих веществ (особенно превышающих самоочищающую способность водного объекта);</w:t>
+    <w:bookmarkStart w:name="z146" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведение агротехнических мероприятий по борьбе с эрозией почв и грунтов и для задержания твердого стока, содержащего загрязняющие вещества;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z145" w:id="138"/>
-[...15 lines deleted...]
-      существующие нарушения режима хозяйственной и иной деятельности в водоохранных зонах и полосах;</w:t>
+    <w:bookmarkStart w:name="z147" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведение мероприятий по предупреждению и исключению попадания в водные объекты сосредоточенных и рассеянных загрязнений с водосборной площади;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z146" w:id="139"/>
-[...15 lines deleted...]
-      проведение агротехнических мероприятий по борьбе с эрозией почв и грунтов и для задержания твердого стока, содержащего загрязняющие вещества;</w:t>
+    <w:bookmarkStart w:name="z148" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      залужение водоохранной полосы многолетними травами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z147" w:id="140"/>
-[...15 lines deleted...]
-      проведение мероприятий по предупреждению и исключению попадания в водные объекты сосредоточенных и рассеянных загрязнений с водосборной площади;</w:t>
+    <w:bookmarkStart w:name="z149" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проведение агролесомелиорации с посадкой кустарниковых и древесных пород в зависимости от климатических, топографических и почвенных условий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z148" w:id="141"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z150" w:id="143"/>
+    <w:bookmarkStart w:name="z150" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Рекомендации по проведению необходимых водоохранных мероприятий в пределах проектируемых границ водоохранных зон и полос отражаются в перечне по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z151" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок установления границ водоохранных зон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z152" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Для рек минимальная ширина водоохранных зон по каждому берегу принимается от уреза воды при среднемноголетнем меженном уровне до уреза воды при среднемноголетнем уровне в период половодья (включая пойму реки, надпойменные террасы, крутые склоны коренных берегов, овраги и балки) и плюс пятьсот метров.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z151" w:id="144"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок установления границ водоохранных зон</w:t>
+    <w:bookmarkStart w:name="z153" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для русловых водохранилищ минимальная ширина водоохранной зоны принимается как для реки, на которой оно расположено. Внутренняя граница водоохранной зоны проходит по урезу воды при нормальном подпертом уровне.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z152" w:id="145"/>
-[...15 lines deleted...]
-      13. Для рек минимальная ширина водоохранных зон по каждому берегу принимается от уреза воды при среднемноголетнем меженном уровне до уреза воды при среднемноголетнем уровне в период половодья (включая пойму реки, надпойменные террасы, крутые склоны коренных берегов, овраги и балки) и плюс пятьсот метров.</w:t>
+    <w:bookmarkStart w:name="z154" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для наливных водохранилищ и озер минимальная ширина водоохранной зоны принимается триста метров – при акватории водоема до двух квадратных километров и пятьсот метров – при акватории свыше двух квадратных километров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z153" w:id="146"/>
-[...15 lines deleted...]
-      Для русловых водохранилищ минимальная ширина водоохранной зоны принимается как для реки, на которой оно расположено. Внутренняя граница водоохранной зоны проходит по урезу воды при нормальном подпертом уровне.</w:t>
+    <w:bookmarkStart w:name="z155" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Внутренняя граница водоохранной зоны для озер проходит по береговой линии среднемноголетнего уровня воды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z154" w:id="147"/>
-[...15 lines deleted...]
-      Для наливных водохранилищ и озер минимальная ширина водоохранной зоны принимается триста метров – при акватории водоема до двух квадратных километров и пятьсот метров – при акватории свыше двух квадратных километров.</w:t>
+    <w:bookmarkStart w:name="z156" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Окончательные размеры водоохранной зоны определяются по итогам проектирования на основании проведенного обследования водного объекта и прилегающей к нему территорий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z155" w:id="148"/>
-[...15 lines deleted...]
-      Внутренняя граница водоохранной зоны для озер проходит по береговой линии среднемноголетнего уровня воды.</w:t>
+    <w:bookmarkStart w:name="z157" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В границы водоохранных зон включаются пойма реки, отшнурованные от реки протоки, старицы, подтопленные и заболоченные территории, участки оползней, просадок, карста, эродированных земель и другие неудобья, не представляющие сельскохозяйственной ценности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z156" w:id="149"/>
-[...15 lines deleted...]
-      14. Окончательные размеры водоохранной зоны определяются по итогам проектирования на основании проведенного обследования водного объекта и прилегающей к нему территорий.</w:t>
+    <w:bookmarkStart w:name="z158" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Устья развивающихся оврагов и балок, непосредственно впадающих в водный объект, включаются в водоохранную зону на участке до 1,5 километров в зависимости от интенсивности эрозионных процессов в овражной сети и влияния ее на водный объект.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z157" w:id="150"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z159" w:id="152"/>
+    <w:bookmarkStart w:name="z159" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Включение в состав водоохранных зон лесных территорий, расположенных по берегам водных объектов, осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> установления ширины запретных полос лесов по берегам рек, озер, водохранилищ, каналов и других водных объектов, утвержденными приказом Министра сельского хозяйства Республики Казахстан от 27 января 2015 года № 18-02/43 (зарегистрированный в Реестре государственной регистрации нормативных правовых актов № 10360).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z160" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Для селеопасных рек граница водоохранных зон определяется с учетом наличия селезащитных сооружений (плотины, дамбы, стабилизированные русла рек) и прогнозных границ селевого паводка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z161" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В дельтах рек водоохранные зоны устанавливаются по берегам проток и дельтовых озер, независимо от режима их питания.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z160" w:id="153"/>
-[...15 lines deleted...]
-      Для селеопасных рек граница водоохранных зон определяется с учетом наличия селезащитных сооружений (плотины, дамбы, стабилизированные русла рек) и прогнозных границ селевого паводка.</w:t>
+    <w:bookmarkStart w:name="z162" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При малых расстояниях между протоками (1000 метров) вся дельтовая часть реки включается в водоохранную зону.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z161" w:id="154"/>
-[...15 lines deleted...]
-      В дельтах рек водоохранные зоны устанавливаются по берегам проток и дельтовых озер, независимо от режима их питания.</w:t>
+    <w:bookmarkStart w:name="z163" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При истоке рек от группы родников размеры водоохраной зоны устанавливаются по роднику, наиболее удаленному от места образования водотока.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z162" w:id="155"/>
-[...15 lines deleted...]
-      При малых расстояниях между протоками (1000 метров) вся дельтовая часть реки включается в водоохранную зону.</w:t>
+    <w:bookmarkStart w:name="z164" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае если ширина речного или озерного острова меньше ширины водоохраной зоны, устанавливаемой для соответствующего водного объекта, то территория острова полностью включается в водоохранную зону, в пределах которой выделяется водоохранная полоса, как и для данной реки или озера.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z163" w:id="156"/>
-[...15 lines deleted...]
-      При истоке рек от группы родников размеры водоохраной зоны устанавливаются по роднику, наиболее удаленному от места образования водотока.</w:t>
+    <w:bookmarkStart w:name="z165" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Внешними границами водоохранной зоны служат естественные и искусственные рубежи или препятствия, исключающие возможность поступления в водные объекты поверхностного стока с вышележащих территорий (бровки речных долин и балок, дорожно-транспортная сеть, дамбы, опушки лесных массивов и другие).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z164" w:id="157"/>
-[...15 lines deleted...]
-      В случае если ширина речного или озерного острова меньше ширины водоохраной зоны, устанавливаемой для соответствующего водного объекта, то территория острова полностью включается в водоохранную зону, в пределах которой выделяется водоохранная полоса, как и для данной реки или озера.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В пределах столицы, городов республиканского, областного и районного значения допускается уменьшение ширины водоохраной зоны водного объекта до 70 метров по сравнению с указанными в пункте 10 настоящих Правил исходя из конкретных условий планировки и в пределах существующей застройки в соответствии с утвержденными генеральными планами развития населенных пунктом при соблюдении следующих условий:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z167" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обустройстве искусственных рубежей или препятствий, исключающих возможность поступления в водные объекты поверхностного стока с вышележащих территорий;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z165" w:id="158"/>
-[...15 lines deleted...]
-      Внешними границами водоохранной зоны служат естественные и искусственные рубежи или препятствия, исключающие возможность поступления в водные объекты поверхностного стока с вышележащих территорий (бровки речных долин и балок, дорожно-транспортная сеть, дамбы, опушки лесных массивов и другие).</w:t>
+    <w:bookmarkStart w:name="z168" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) использования технологических систем, исключающих загрязнение поверхностных и подземных вод, ориентированных на ресурсосберегающие технологические процессы, комплексное использование и переработку сырья и технологических отходов, применение безотходных, маловодных или безводных технологических процессов, создание замкнутых систем технического водоснабжения, комплексный подход при обработке твердых, жидких и газообразных отходов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z166" w:id="159"/>
-[...15 lines deleted...]
-      В пределах городов республиканского, областного и районного значения допускается уменьшение ширины водоохраной зоны водного объекта до 70 метров по сравнению с указанными в пункте 10 настоящих Правил исходя из конкретных условий планировки и в пределах существующей застройки в соответствии с утвержденными генеральными планами развития населенных пунктом при соблюдении следующих условий:</w:t>
+    <w:bookmarkStart w:name="z169" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) хозяйственного использования земель с учетом соблюдения мер, предотвращающих загрязнение, засорение и истощение их водных ресурсов, исключения увеличения донных отложений или накоплений в них вредных веществ, приводящих, как следствие, к загрязнению водных объектов, а также к загрязнению газовыми и аэрозольными выбросами через атмосферу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z167" w:id="160"/>
-[...15 lines deleted...]
-      1) обустройстве искусственных рубежей или препятствий, исключающих возможность поступления в водные объекты поверхностного стока с вышележащих территорий;</w:t>
+    <w:bookmarkStart w:name="z170" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличия организованной централизованной канализации или иной системы отвода и очистки загрязненных сточных вод.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z168" w:id="161"/>
-[...15 lines deleted...]
-      2) использования технологических систем, исключающих загрязнение поверхностных и подземных вод, ориентированных на ресурсосберегающие технологические процессы, комплексное использование и переработку сырья и технологических отходов, применение безотходных, маловодных или безводных технологических процессов, создание замкнутых систем технического водоснабжения, комплексный подход при обработке твердых, жидких и газообразных отходов;</w:t>
+    <w:bookmarkStart w:name="z171" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При проектировании систем канализации и сооружений очистки возвратных (сточных) вод должны быть рассмотрены в зависимости от конкретных условий, возможность и целесообразность:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z169" w:id="162"/>
-[...15 lines deleted...]
-      3) хозяйственного использования земель с учетом соблюдения мер, предотвращающих загрязнение, засорение и истощение их водных ресурсов, исключения увеличения донных отложений или накоплений в них вредных веществ, приводящих, как следствие, к загрязнению водных объектов, а также к загрязнению газовыми и аэрозольными выбросами через атмосферу;</w:t>
+    <w:bookmarkStart w:name="z172" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      использования возвратных (сточных) вод для подпитки систем водоснабжения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z170" w:id="163"/>
-[...15 lines deleted...]
-      4) наличия организованной централизованной канализации или иной системы отвода и очистки загрязненных сточных вод.</w:t>
+    <w:bookmarkStart w:name="z173" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      использования очищенных и обеззараженных хозяйственно-бытовых сточных вод, в техническом водоснабжении;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z171" w:id="164"/>
-[...15 lines deleted...]
-      При проектировании систем канализации и сооружений очистки возвратных (сточных) вод должны быть рассмотрены в зависимости от конкретных условий, возможность и целесообразность:</w:t>
+    <w:bookmarkStart w:name="z174" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      очистки производственных сточных вод совместно с дождевыми и талыми водами, отводимыми с территории с целью использования очищенных вод для технического водоснабжения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z172" w:id="165"/>
-[...15 lines deleted...]
-      использования возвратных (сточных) вод для подпитки систем водоснабжения;</w:t>
+    <w:bookmarkStart w:name="z175" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      накопления на судах и других плавучих средствах сточных вод и мусора в течение рейса между портами, оборудованными сооружениями для приема с судов загрязненных вод и мусора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z173" w:id="166"/>
-[...15 lines deleted...]
-      использования очищенных и обеззараженных хозяйственно-бытовых сточных вод, в техническом водоснабжении;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 с изменениями, внесенными приказом Министра водных ресурсов и ирригации РК от 26.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 191-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z176" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок установления границ водоохранных полос</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z174" w:id="167"/>
-[...15 lines deleted...]
-      очистки производственных сточных вод совместно с дождевыми и талыми водами, отводимыми с территории с целью использования очищенных вод для технического водоснабжения;</w:t>
+    <w:bookmarkStart w:name="z177" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Минимальная ширина водоохранных полос водных объектов устанавливается в зависимости от топографических условий и видов угодий согласно приложению 5 к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z175" w:id="168"/>
-[...15 lines deleted...]
-      накопления на судах и других плавучих средствах сточных вод и мусора в течение рейса между портами, оборудованными сооружениями для приема с судов загрязненных вод и мусора.</w:t>
+    <w:bookmarkStart w:name="z178" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Ширина водоохранных полос для участков водоемов, имеющих особо ценное рыбохозяйственное значение (места нереста, зимовальные ямы, нагульные участки) устанавливается не менее сто метров, независимо от уклона и характера прилегающих земель.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z176" w:id="169"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 4. Порядок установления границ водоохранных полос</w:t>
+    <w:bookmarkStart w:name="z179" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прибрежные водоохранные полосы на островах, за исключением морских искусственных островов, созданных в целях добычи углеводородов, устанавливаются по тем же положениям, как и для рек или озер на которых они расположены.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z177" w:id="170"/>
-[...15 lines deleted...]
-      15. Минимальная ширина водоохранных полос водных объектов устанавливается в зависимости от топографических условий и видов угодий согласно приложению 5 к настоящим Правилам.</w:t>
+    <w:bookmarkStart w:name="z180" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Окончательные размеры водоохранной полосы определяются по итогам проектирования на основании проведенного обследования водного объекта и прилегающей к нему территорий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z178" w:id="171"/>
-[...15 lines deleted...]
-      Ширина водоохранных полос для участков водоемов, имеющих особо ценное рыбохозяйственное значение (места нереста, зимовальные ямы, нагульные участки) устанавливается не менее сто метров, независимо от уклона и характера прилегающих земель.</w:t>
+    <w:bookmarkStart w:name="z181" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Размеры водоохранных полос увеличиваются на ширину естественного изменения берегов за десятилетний период.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z179" w:id="172"/>
-[...15 lines deleted...]
-      Прибрежные водоохранные полосы на островах, за исключением морских искусственных островов, созданных в целях добычи углеводородов, устанавливаются по тем же положениям, как и для рек или озер на которых они расположены.</w:t>
+    <w:bookmarkStart w:name="z182" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На участках интенсивной переработки берегов ширина водоохраной полосы увеличивается на расстояние прогнозируемого отступления берега за 10 лет. На участках намываемых пляжей ширина водоохраной полосы устанавливается от внешней (коренной) границы пляжа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z180" w:id="173"/>
-[...59 lines deleted...]
-    <w:bookmarkStart w:name="z183" w:id="176"/>
+    <w:bookmarkStart w:name="z183" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В пределах населенных пунктов границы водоохранных полос устанавливаются исходя из конкретных условий их планировки и застройки при обязательном инженерном или лесомелиоративном обустройстве береговой зоны (парапеты, обвалование, лесокустарниковые полосы и другое), исключающем засорение и загрязнение водного объекта. При этом ширина водоохраной полосы не может быть принята меньше размеров, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkEnd w:id="173"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4653,51 +4887,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z186" w:id="177"/>
+    <w:bookmarkStart w:name="z186" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Экспликация земель, расположенных в пределах проектируемых границ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -4706,51 +4940,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование водного объекта)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkEnd w:id="174"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -5925,51 +6159,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z189" w:id="178"/>
+    <w:bookmarkStart w:name="z189" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Экспликация земель, расположенных в пределах проектируемых границ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -5978,51 +6212,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>____________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование водного объекта)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -6639,51 +6873,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z192" w:id="179"/>
+    <w:bookmarkStart w:name="z192" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень и краткая характеристика объектов, расположенных в пределах</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -6692,51 +6926,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>___________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование водного объекта)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="176"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -7187,51 +7421,51 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z195" w:id="180"/>
+    <w:bookmarkStart w:name="z195" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень рекомендаций по проведению необходимых водоохранных мероприятий</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -7240,51 +7474,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>_________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование водного объекта)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
@@ -7965,68 +8199,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам установления</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>водоохранных зон и полос</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z197" w:id="181"/>
+    <w:bookmarkStart w:name="z197" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Минимальная ширина водоохранных полос водных объектов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="178"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -9010,282 +9244,282 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 9 июня 2025 года № 120-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z199" w:id="182"/>
+    <w:bookmarkStart w:name="z199" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z200" w:id="183"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z200" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра сельского хозяйства Республики Казахстан от 18 мая 2015 года № 19-1/446 "Об утверждении Правил установления водоохранных зон и полос" (зарегистрирован в Реестре государственной регистрации нормативно правовых актов под № 11838).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z201" w:id="184"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z201" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заместителя Премьер-Министра Республики Казахстан-Министра сельского хозяйства Республики Казахстан от 6 сентября 2017 года № 379 "О внесении изменения в приказ Министра сельского хозяйства Республики Казахстан от 18 мая 2015 года № 19-1/446 "Об утверждении Правил установления водоохранных зон и полос" (зарегистрирован в Реестре государственной регистрации нормативно правовых актов под № 15849).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z202" w:id="185"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z202" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министерства сельского хозяйства Республики Казахстан, в которые вносятся изменения утвержденного Приказом Министра экологии, геологии и природных ресурсов Республики Казахстан от 6 августа 2020 года № 183 "О внесении изменений в некоторые приказы Министерства сельского хозяйства Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативно правовых актов под № 21077).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z203" w:id="186"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z203" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра водных ресурсов и ирригации Республики Казахстан от 10 сентября 2024 года № 143-НҚ "О внесении изменения в приказ Министра сельского хозяйства Республики Казахстан от 18 мая 2015 года № 19-1/446 "Об утверждении Правил установления водоохранных зон и полос" (зарегистрирован в Реестре государственной регистрации нормативно правовых актов под № 35061).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkEnd w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>