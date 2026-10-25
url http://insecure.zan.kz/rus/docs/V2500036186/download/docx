--- v2 (2026-06-10)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="222be34" w14:textId="222be34">
+    <w:p w14:paraId="b9c5974" w14:textId="b9c5974">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1143,1798 +1143,2194 @@
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:p>
-[...113 lines deleted...]
-    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) веб-портал цифровой системы (далее – веб-портал) – интернет-ресурс, размещенный в сети Интернет, предоставляющий доступ к цифровой системе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) предварительный жилищный заем - целевой заем, предоставляемый жилищным строительным сберегательным банком вкладчику в пределах договорной суммы в целях улучшения жилищных условий, без условия погашения основного долга до получения договорной суммы, остаток по которому погашается за счет договорной суммы в соответствии с настоящим </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, внутренней кредитной политикой банка и условиями договора банковского займа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z24" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) промежуточный жилищный заем - целевой заем, предоставляемый жилищным строительным сберегательным банком вкладчику в целях улучшения жилищных условий при условии накопления минимально необходимого размера накопленных денег, остаток по которому погашается за счет договорной суммы по договору о жилищных строительных сбережениях в соответствии с настоящим </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, внутренней кредитной политикой банка и условиями договора банковского займа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) единая республиканская электронная база – электронная база данных, содержащая сведения о гражданах Республики Казахстан, кандасах, поставленных на учет нуждающихся в жилище местными исполнительными органами в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) прожиточный минимум – минимальный денежный доход на одного человека, равный по величине стоимости минимальной потребительской корзины;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z27" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) вдовы (вдовцы) – лица, имеющие на иждивении несовершеннолетних детей и детей, обучающихся по общеобразовательным или профессиональным программам в организациях общего среднего, технического и профессионального, послесреднего образования, высшего, послевузовского образования по очной форме обучения, но не более чем до достижения двадцатитрехлетнего возраста;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) ставка вознаграждения по займу (далее - ставка) - процентная ставка, оплачиваемая вкладчиком по договорам о жилищных строительных сбережениях и банковского займа, за предоставленный жилищным строительным сберегательным банком заем в процентном выражении к основному долгу из расчета годового размера денег, причитающихся жилищному строительному сберегательному банку;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) ипотечный жилищный заем (далее - заем) – ипотечный банковский заем, предоставляемый в целях строительства жилища либо его покупки и (или) ремонта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) коммунальный жилищный фонд - жилища, находящиеся в ведении местных исполнительных органов, закрепленные за специальным государственным учреждением по предоставлению жилищ в пользование;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) многодетная семья – семья, имеющая в своем составе четырех и более совместно проживающих несовершеннолетних детей, в том числе детей, обучающихся по очной форме обучения по общеобразовательным или профессиональным программам в организациях общего среднего, технического и профессионального, послесреднего, высшего и (или) послевузовского образования, после достижения ими совершеннолетия до времени окончания организаций образования (но не более чем до достижения двадцатитрехлетнего возраста);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z32" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) кандас – этнический казах и (или) члены его семьи казахской национальности, ранее не состоявшие в гражданстве Республики Казахстан, получившие соответствующий статус в порядке, установленном уполномоченным органом по вопросам миграции населения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) участники - граждане Республики Казахстан, кандасы, состоящие на учете нуждающихся в жилище в единой республиканской электронной базе, электронной базе "Центр обеспечения жилищем";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) жилище – отдельная жилая единица (индивидуальный жилой дом, квартира, комната в общежитии, модульный (мобильный) жилой дом), предназначенная и используемая для постоянного проживания, отвечающая установленным строительным, санитарным, экологическим, противопожарным и другим обязательным нормам и правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Под модульным (мобильным) жилым домом понимается объект, предназначенный и используемый для проживания сотрудников специальных государственных органов, военнослужащих и членов их семей, расположенный в закрытых и обособленных военных городках, пограничных отделениях и иных закрытых объектах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14) электронная база "Центр обеспечения жилищем" – электронная база данных, содержащая сведения о гражданах Республики Казахстан, кандасах, поставленных на учет нуждающихся в жилище жилищным строительным сберегательным банком, обладающим статусом национального института развития, в порядке, определенном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z37" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15) жилищный сертификат – форма денежного обязательства местного исполнительного органа, предоставляемая гражданам Республики Казахстан для покрытия части первоначального взноса по ипотечным жилищным займам при приобретении жилища в рамках ипотечной программы, утвержденной Национальным Банком Республики Казахстан, и в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) уполномоченный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере жилищных отношений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) Жилищный строительный сберегательный банк, обладающий статусом национального института развития (далее – Отбасы банк) - юридическое лицо, созданное по решению Правительства Республики Казахстан, осуществляющие деятельность в соответствии с законодательством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z40" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) веб-портал "цифрового правительства" – цифровой объект, представляющий собой "единое окно" доступа к консолидированный информации, размещаемой государственными органами и иными субъектами, участвующими в предоставлении государственных услуг, включая нормативную правовую базу, а также к государственным и иным услугам, оказываемым в электронной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) электронная цифровая подпись (далее - ЭЦП) – цифровая запись (набор цифровых данных), созданная с использованием закрытого ключа электронной цифровой подписи и средств электронной цифровой подписи, подтверждающая достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказами Министра промышленности и строительства РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026); от 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 407</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок реализации мер государственной поддержки, направленных на улучшение жилищных условий</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Порядок предоставления жилища из коммунального жилищного фонда или жилища, арендованного местным исполнительным органом в частном жилищном фонде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Предоставление жилища из коммунального жилищного фонда или жилища, арендованного местным исполнительным органом в частном жилищном фонде реализуется гражданам Республики Казахстан, кандасам, состоящим на учете нуждающихся в жилище в единой республиканской электронной базе, электронной базе "Центр обеспечения жилищем", в зависимости от уровня доходов и даты постановки на учет нуждающихся в жилище автоматически посредством цифровой системы Отбасы банка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 - в редакции приказа Министра промышленности и строительства РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Не менее двадцати процентов жилища от общего объема жилищ из коммунального жилищного фонда или жилища, арендованного местным исполнительным органом в частном жилищном фонде, предоставляется детям-сиротам и детям, оставшимся без попечения родителей (родителя).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z300" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае, если количество детей-сирот, детей, оставшихся без попечения родителей (родителя), меньше объема жилищ, подлежащего распределению им, или они не соответствуют требованиям </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктов 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, оставшийся объем жилищ предоставляется лицам, указанным в пункте 4-1 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции приказа Министра промышленности и строительства РК от 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 407</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4-1. Не менее пятидесяти процентов от общего объема жилищ из коммунального жилищного фонда или жилища, арендованного местным исполнительным органом в частном жилищном фонде, предоставляется:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Ветеранам Великой Отечественной войны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ветеранам боевых действий на территории других государств;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) лицам с инвалидностью первой и второй групп;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) семьям, имеющим или воспитывающим детей с инвалидностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) вдовам (вдовцам);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) многодетным матерям, награжденным подвесками "Алтын алқа", "Күміс алқа" или получившим ранее звание "Мать-героиня", а также награжденным орденами "Материнская слава" I и II степени, многодетным семьям;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) гражданам Республики Казахстан, кандасам, состоящим на учете нуждающихся в жилище по иным категориям, имеющим члена (членов) семьи лиц с инвалидностью первой или второй группы и (или) члена (членов) семьи, воспитывающих детей с инвалидностью. </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае, если количество граждан, предусмотренных частью первой настоящего пункта, меньше объема жилищ, подлежащего предоставлению им, или они не соответствуют требованиям </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктов 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, оставшийся объем жилищ предоставляется лицам, указанным в пункте 5 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 4-1 в соответствии с приказом Министра промышленности и строительства РК от 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 407</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z55" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Оставшийся объем жилищ от общего объема жилищ из коммунального жилищного фонда или жилища, арендованного местным исполнительным органом в частном жилищном фонде, предоставляется гражданам Республики Казахстан, кандасам, состоящим на учете нуждающихся в жилище в единой республиканской электронной базе, электронной базе "Центр обеспечения жилищем", не относящимся к лицам, указанным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктах 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 - в редакции приказа Министра промышленности и строительства РК от 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 407</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z56" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Жилище из коммунального жилищного фонда или жилища, арендованного местным исполнительным органом в частном жилищном фонде, предоставляется гражданам Республики Казахстан, кандасам, состоящим на учете нуждающихся в жилище:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z336" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) по дате постановке на учет в единой республиканской электронной базе или электронной базе "Центр обеспечения жилищем", за исключением лиц указанных в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункте 8)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 4-1 настоящих Правил;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) с совокупным доходом семьи (гражданина) за последние 6 (шесть) месяцев на каждого члена семьи не более 2 (два) - кратной величины прожиточного минимума включительно, утвержденного законом о республиканском бюджете на соответствующий финансовый год или его отсутствием при составе семьи от трех человек в соответствии с данными единой республиканской электронной базы или электронной базы "Центр обеспечения жилищем";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) с совокупным доходом семьи за последние 6 (шесть) месяцев на каждого члена семьи не более 3,5 (три с половиной) - кратной величины прожиточного минимума включительно, утвержденного законом о республиканском бюджете на соответствующий финансовый год или его отсутствием при составе семьи из двух человек в соответствии с данными единой республиканской электронной базы или электронной базы "Центр обеспечения жилищем";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) с доходом гражданина за последние 6 (шесть) месяцев не более 5,5 (пять с половиной) - кратной величины прожиточного минимума включительно, утвержденного законом о республиканском бюджете на соответствующий финансовый год или его отсутствием при отсутствии членов семьи в соответствии с данными единой республиканской электронной базы или электронной базы "Центр обеспечения жилищем".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При предоставлении жилища из коммунального жилищного фонда или жилища, арендованного местным исполнительным органом в частном жилищном фонде, учитываются доходы граждан Республики Казахстан, кандасов, состоящих на учете нуждающихся в жилище в единой республиканской электронной базе, электронной базе "Центр обеспечения жилищем", и членов их семей от трудовой и предпринимательской деятельности, полученные в Республике Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции приказа Министра промышленности и строительства РК от 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 407</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z63" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. При предоставлении жилища из коммунального жилищного фонда или жилища, арендованного местным исполнительным органом в частном жилищном фонде, применяются следующие нормы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z470" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) супругам предоставляется одна комната;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z471" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) членам семьи одного пола, в том числе при наличии только одного из супругов предоставляется одна комната из расчета не более двух человек в комнате;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z472" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) членам семьи разного пола предоставляются отдельные комнаты, за исключением супругов, из расчета не более двух человек в комнате.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z473" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При отсутствии жилищ с нормой установленной частью первой настоящего пункта, с согласия граждан Республики Казахстан, кандасов, состоящих на учете нуждающихся в жилище в единой республиканской электронной базе, электронной базе "Центр обеспечения жилищем", допускается предоставление жилищ меньше установленной нормы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 предусматривается в редакции приказа Министра промышленности и строительства РК от 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 407</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводятся в действие с 14.09.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">8. Исключен приказом Министра промышленности и строительства РК от 21.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 501</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Гражданам, страдающим тяжелыми формами некоторых хронических заболеваний, перечисленных в списке заболеваний, утвержденном уполномоченным органом в области здравоохранения, а также семьям, имеющим или воспитывающим детей с инвалидностью, предоставляется отдельная дополнительная комната. Указанная дополнительная площадь не считается излишней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Подпункт 18) предусматривается изменение приказом Министра промышленности и строительства РК от 16.03.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Министра промышленности и строительства РК от 14.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 100</w:t>
+        <w:t>№ 407</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:bookmarkStart w:name="z67" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Распределение жилища из коммунального жилищного фонда или жилища, арендованного местным исполнительным органом в частном жилищном фонде, осуществляется Отбасы банком с учетом требований настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z275" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жилища из коммунального жилищного фонда или жилища, арендованного местным исполнительным органом в частном жилищном фонде построенное и(или) приобретенное за счет государственного бюджета, распределяется в соответствии с их целевым назначением, определенным бюджетным законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...33 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 – в редакции приказа Министра промышленности и строительства РК от 21.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 501</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования). </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...806 lines deleted...]
-    <w:bookmarkStart w:name="z68" w:id="60"/>
+    </w:p>
+    <w:bookmarkStart w:name="z68" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Граждане Республики Казахстан, кандасы, состоящие на учете нуждающихся в жилище посредством ЭЦП подписывают заявление о согласии получения распределяемого жилища из коммунального жилищного фонда или жилища, арендованного в частном жилищном фонде в личном кабинете на интернет – ресурсе Отбасы банка, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z276" w:id="61"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z276" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии согласия в течение пяти рабочих дней жилище из коммунального жилищного фонда или жилища, арендованного местным исполнительным органом в частном жилищном фонде, распределяется следующим гражданам Республики Казахстан, кандасам состоящим на учете нуждающихся в жилище в единой республиканской электронной базе, электронной базе "Центр обеспечения жилищем" согласно требованиям настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 11 – в редакции приказа Министра промышленности и строительства РК от 21.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 501</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования). </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:bookmarkStart w:name="z452" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11-1. Жилища из коммунального жилищного фонда или жилища, арендованное местным исполнительным органом в частном жилищном фонде расположенные в сельских населенных пунктах, реализуются на основании заявления о предоставлении жилища из коммунального жилищного фонда или жилища, арендованного в частном жилищном фонде в сельском населенном пункте по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам, поданных гражданами Республики Казахстан, кандасами, состоящим на учете нуждающихся в жилище в единой республиканской электронной базе, электронной базе "Центр обеспечения жилищем" в данном районе, на интернет - ресурсе Отбасы банка, с учетом требований </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктов 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 11-1 в соответствии с приказом Министра промышленности и строительства РК от 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 407</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. В случае отказа от распределяемого жилища из коммунального жилищного фонда или жилища, арендованного в частном жилищном фонде, Граждане Республики Казахстан, кандасы, состоящие на учете нуждающихся посредством ЭЦП в течение пяти рабочих дней подписывают заявление об отказе в личном кабинете на интернет – ресурсе Отбасы банка, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2953,90 +3349,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования). </w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z277" w:id="63"/>
+    <w:bookmarkStart w:name="z277" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12-1. Граждане Республики Казахстан, кандасы в течении 2 (двух) рабочих дней со дня подписания заявления о согласии получения распределяемого жилища из коммунального жилищного фонда или жилища, арендованного в частном жилищном фонде в личном кабинете электронной базы "Центр обеспечения жилищем" по адресу www.orken.otbasybank.kz (далее – Электронная база) заключают договор найма жилища из коммунального жилищного фонда или жилища, арендованного в частном жилищном фонде (далее – Договор найма) с местным исполнительным органом по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, на основании решения о предоставлении жилища.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3055,70 +3451,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z278" w:id="64"/>
+    <w:bookmarkStart w:name="z278" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12-2. После подписания гражданами Республики Казахстан, кандасами Договора найма совершеннолетние члены семьи (при наличии) подписывают Договор найма в Электронной базе посредством электронной цифровой подписи (далее – ЭЦП) в течении 2 (двух) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае нарушения сроков, установленных пунктами 12-1, 12-2 настоящих Правил, жилище из коммунального жилищного фонда или жилища, арендованного местным исполнительным органом в частном жилищном фонде, распределяется следующим гражданам Республики Казахстан, кандасам состоящим на учете нуждающихся в жилище в единой республиканской электронной базе, электронной базе "Центр обеспечения жилищем".</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
@@ -3175,90 +3571,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится с 12.03.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z279" w:id="65"/>
+    <w:bookmarkStart w:name="z279" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12-3. Местный исполнительный орган после подписания Договора найма гражданами Республики Казахстан, кандасами и их совершеннолетними членами семьи (при наличии) в течении 2 (двух) рабочих дней проверяет достоверность заполненных данных (сведений), содержащихся в Договоре найма, и подписывает либо отказывает в подписании его посредством ЭЦП.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z280" w:id="66"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z280" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местный исполнительный орган отказывает гражданам Республики Казахстан, кандасам в случае заполнения недостоверных данных в Договоре найма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3277,70 +3673,70 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z281" w:id="67"/>
+    <w:bookmarkStart w:name="z281" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12-4. Для внесения изменения в Договор найма граждане Республики Казахстан, кандасы в личном кабинете Электронной базы подают заявление на изменение Договора найма, по форме согласно приложению 3-1 к настоящим Правилам, с приложением документов, подтверждающих основание для внесения изменения в Договор найма.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3359,2254 +3755,2496 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z282" w:id="68"/>
+    <w:bookmarkStart w:name="z282" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12-5. Совершеннолетние члены семьи граждан Республики Казахстан, кандасов (при наличии) в Электронной базе посредством ЭЦП согласовывают заявление на изменение Договора найма в течении 2 (двух) рабочих дней в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 92</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Параграф 1 дополнен пунктом 12-5 в соответствии с приказом Министра промышленности и строительства РК от 21.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 501</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z283" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12-6. Местный исполнительный орган в течение 2 (двух) рабочих дней со дня поступления заявления на изменение Договора найма рассматривает представленные документы, подтверждающие основание для внесения изменения в Договор найма.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z284" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По итогам рассмотрения заявления на изменение Договора найма и документов, подтверждающих цель внесения изменения в Договор найма местный исполнительный орган принимает одно из следующих решений:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z285" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) направляет в личный кабинет Гражданину Республики Казахстан, кандасу подписанное дополнительное соглашение к Договору найма;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z286" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выносит мотивированный отказ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z287" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местный исполнительный орган отказывает в заключении дополнительного соглашения к Договору найма, в случае заполнения гражданами Республики Казахстан, кандасами недостоверных данных либо отсутствия документов, подтверждающих основание для внесения изменения в Договор найма.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Параграф 1 дополнен пунктом 12-6 в соответствии с приказом Министра промышленности и строительства РК от 21.11.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 501</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z70" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 2. Порядок предоставления льготных ипотечных жилищных займов через систему жилищных строительных сбережений</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z71" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Предоставление льготных ипотечных жилищных займов реализуется участникам через систему жилищных строительных сбережений, в зависимости от уровня доходов и даты Не менее двадцати процентов жилища от общего объема жилищ предоставляемых по льготным ипотечным жилищным займам через систему жилищных строительных сбережений, предоставляется детям-сиротам и детям, оставшимся без попечения родителей (родителя).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z317" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае, если количество детей-сирот, детей, оставшихся без попечения родителей (родителя), меньше объема жилищ, подлежащего распределению им, или они не соответствуют требованиям </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, оставшийся объем жилищ предоставляется лицам, указанным в пункте 15 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Параграф 1 дополнен пунктом 12-5 в соответствии с приказом Министра промышленности и строительства РК от 21.11.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 501</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 – в редакции приказа Министра промышленности и строительства РК от 14.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>№ 407</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z283" w:id="69"/>
-[...35 lines deleted...]
-      По итогам рассмотрения заявления на изменение Договора найма и документов, подтверждающих цель внесения изменения в Договор найма местный исполнительный орган принимает одно из следующих решений:</w:t>
+    <w:bookmarkStart w:name="z82" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Не менее пятидесяти процентов от общего объема жилищ предоставляемых по льготным ипотечным жилищным займам через систему жилищных строительных сбережений, предоставляется:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z285" w:id="71"/>
-[...15 lines deleted...]
-      1) направляет в личный кабинет Гражданину Республики Казахстан, кандасу подписанное дополнительное соглашение к Договору найма;</w:t>
+    <w:bookmarkStart w:name="z453" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Ветеранам Великой Отечественной войны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z286" w:id="72"/>
-[...15 lines deleted...]
-      2) выносит мотивированный отказ.</w:t>
+    <w:bookmarkStart w:name="z454" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Ветеранам, приравненным по льготам к ветеранам Великой Отечественной войны;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z287" w:id="73"/>
-[...15 lines deleted...]
-      Местный исполнительный орган отказывает в заключении дополнительного соглашения к Договору найма, в случае заполнения гражданами Республики Казахстан, кандасами недостоверных данных либо отсутствия документов, подтверждающих основание для внесения изменения в Договор найма.</w:t>
+    <w:bookmarkStart w:name="z455" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ветеранам боевых действий на территории других государств;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z456" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) лицам с инвалидностью первой и второй групп;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z457" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) семьям, имеющим или воспитывающим детей с инвалидностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z458" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) вдовам (вдовцам);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z459" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) многодетным матерям, награжденным подвесками "Алтын алқа", "Күміс алқа" или получившим ранее звание "Мать-героиня", а также награжденным орденами "Материнская слава" I и II степени, многодетным семьям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z460" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8) гражданам Республики Казахстан, кандасам, состоящим на учете нуждающихся в жилище по иным категориям, имеющим члена (членов) семьи лиц с инвалидностью первой или второй группы и (или) члена (членов) семьи, воспитывающих детей с инвалидностью. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В случае, если количество граждан, предусмотренных частью первой настоящего пункта, меньше объема жилищ, подлежащего предоставлению им, или они не соответствуют требованиям </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктам 18</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>24</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, оставшийся объем жилищ предоставляется лицам, указанным в пункте 15-1 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Параграф 1 дополнен пунктом 12-6 в соответствии с приказом Министра промышленности и строительства РК от 21.11.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 501</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 – в редакции приказа Министра промышленности и строительства РК от 14.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>№ 407</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z70" w:id="74"/>
+    <w:bookmarkStart w:name="z461" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15-1. Оставшийся объем жилищ от общего объема жилищ предоставляемых по льготным ипотечным жилищным займам через систему жилищных строительных сбережений, предоставляется гражданам Республики Казахстан, кандасам, состоящим на учете нуждающихся в жилище в единой республиканской электронной базе, электронной базе "Центр обеспечения жилищем", не относящимся к лицам, указанным в пунктах 14 и 15 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...123 lines deleted...]
-      4) лицам с инвалидностью первой и второй групп;</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Правила дополнены пунктом 15-1 в соответствии с приказом Министра промышленности и строительства РК от 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 407</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z83" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Процесс распределения жилища и принятия решения по предоставлению жилища осуществляется автоматизированной информационной системой Отбасы банка автоматически с учетом требований пунктов 13, 14, 15, 15-1 настоящих Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z312" w:id="81"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 14 – в редакции приказа Министра промышленности и строительства РК от 04.03.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 79</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 - в редакции приказа Министра промышленности и строительства РК от 14.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится с 12.03.2026).</w:t>
+        <w:t>№ 407</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z82" w:id="87"/>
-[...133 lines deleted...]
-    <w:bookmarkStart w:name="z84" w:id="88"/>
+    <w:bookmarkStart w:name="z84" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. Гражданами Республики Казахстан, кандасами, состоящими на учете нуждающихся в жилище в единой республиканской электронной базе, электронной базе "Центр обеспечения жилищем", допускается отказ от жилища, предлагаемого по льготным ипотечным жилищным займам по ставкам 2 % (два процента) и 5 % (пять процента) в пользу жилища по льготным ипотечным жилищным займам по ставкам 5 % (пять процента) и 7 % (семь процентов) при наличии свободного жилища. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z85" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Раздел 1. Льготный ипотечный жилищный заем по ставке 2 % (два процента)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z86" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Участниками льготного ипотечного жилищного займа по ставке 2 % (два процента) годовых являются следующие граждане Республики Казахстан, кандасы, состоящие на учете нуждающихся в жилище в единой республиканской электронной базе, электронной базе "Центр обеспечения жилищем", имеющие совокупный семейным доход от трудовой и предпринимательской деятельности полученные в Республике Казахстан за последние 6 (шесть) месяцев не более 5 (пять) прожиточного минимума на каждого члена семьи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z462" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Ветераны Великой Отечественной войны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z463" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Ветераны, приравненные по льготам к ветеранам Великой Отечественной войны;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z464" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ветераны боевых действий на территории других государств;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z465" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) дети-сироты и дети, оставшиеся без попечения родителей (родителя);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z466" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) лица с инвалидностью первой и второй групп;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z85" w:id="89"/>
+    <w:bookmarkStart w:name="z467" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) семьи, имеющие или воспитывающие детей с инвалидностью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z468" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) вдовы (вдовцы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z469" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) многодетные матери, награжденные подвесками "Алтын алқа", "Күміс алқа" или получившие ранее звание "Мать-героиня", а также награжденные орденами "Материнская слава" I и II степени, многодетные семьи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...83 lines deleted...]
-      получаемые в виде оплаты труда, а именно: все виды заработной платы согласно системы оплаты труда, в том числе сдельная, повременная, а также премии, доплаты, надбавки, а также стимулирующие и компенсационные выплаты в денежной форме (независимо от источника финансирования, включая денежные суммы, выплачиваемые работникам в соответствии с трудовым законодательством Республики Казахстан, а также соглашениями, трудовыми, коллективными договорами и актами работодателя);</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 - в редакции приказа Министра промышленности и строительства РК от 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 407</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z90" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. При предоставлении льготного ипотечного жилищного займа, учитываются доходы граждан Республики Казахстан, кандасов, состоящих на учете нуждающихся в жилище в единой республиканской электронной базе, электронной базе "Центр обеспечения жилищем", и членов их семей от трудовой и предпринимательской деятельности, полученные в Республике Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z89" w:id="93"/>
-[...15 lines deleted...]
-      от предпринимательской деятельности.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 - в редакции приказа Министра промышленности и строительства РК от 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 407</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Жилище распределяется по принципу первоочередности даты постановки на учет нуждающихся в жилище в единой республиканской электронной базе, электронной базе "Центр обеспечения жилищем".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z90" w:id="94"/>
-[...15 lines deleted...]
-      19. При предоставлении льготного ипотечного жилищного займа, в доход граждан Республики Казахстан, кандасов не включаются социальные выплаты, пенсионные выплаты, получаемые лицами, осуществляющими уход за детьми с инвалидностью, государственные стипендии в организациях образования, получаемые детьми-сиротами, детьми, оставшимися без попечения родителей.</w:t>
+    <w:bookmarkStart w:name="z92" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. При совпадении даты постановки на учет нуждающихся в жилище в единой республиканской электронной базе, электронной базе "Центр обеспечения жилищем" отбор осуществляется по дате и времени подачи заявления на предоставление льготных ипотечных жилищных займов через автоматизированную цифровую систему Отбасы банка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z91" w:id="95"/>
-[...15 lines deleted...]
-      20. Жилище распределяется по принципу первоочередности даты постановки на учет нуждающихся в жилище в единой республиканской электронной базе, электронной базе "Центр обеспечения жилищем".</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции приказа Министра промышленности и строительства РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Условия предоставления льготных ипотечных жилищных займов по ставке 2 % (два процента) годовых:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
-    <w:p>
-[...129 lines deleted...]
-      22. Условия предоставления льготных ипотечных жилищных займов по ставке 2 % (два процента) годовых:</w:t>
+    <w:bookmarkStart w:name="z94" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) срок кредитования – до 20 (двадцать) лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z94" w:id="97"/>
-[...15 lines deleted...]
-      1) срок кредитования – до 20 (двадцать) лет;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) первоначальный взнос - не менее 10 % (десять процентов) от суммы займа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z95" w:id="98"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z96" w:id="99"/>
+    <w:bookmarkStart w:name="z96" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Первоначальный взнос или его часть может покрываться жилищным сертификатом в соответствии с требованиями параграфа 3 настоящих Правил или сертификатом экономической мобильности в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> добровольного переселения лиц для повышения мобильности рабочей силы, утвержденными приказом Заместителя Премьер-Министра - Министра труда и социальной защиты населения Республики Казахстан от 22 июня 2023 года № 234 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32880).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 – в редакции приказа Министра промышленности и строительства РК от 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится с 12.03.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Раздел 2. Льготный ипотечный жилищный заем по ставке 5 % (пять процента)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z98" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Участниками льготного ипотечного жилищного займа по ставке 5 % (пять процентов) годовых являются граждане Республики Казахстан, кандасы, состоящие на учете нуждающихся в жилище в единой республиканской электронной базе, электронной базе "Центр обеспечения жилищем", имеющие совокупный доход семьи от трудовой и предпринимательской деятельности полученные в Республике Казахстан за последние 6 (шесть) месяцев.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 23 – в редакции приказа Министра промышленности и строительства РК от 04.03.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 79</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 24 - в редакции приказа Министра промышленности и строительства РК от 14.08.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится с 12.03.2026).</w:t>
+        <w:t>№ 407</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="100"/>
+    <w:bookmarkStart w:name="z102" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. При предоставлении льготного ипотечного жилищного займа, учитываются доходы граждан Республики Казахстан, кандасов, состоящих на учете нуждающихся в жилище в единой республиканской электронной базе, электронной базе "Центр обеспечения жилищем", и членов их семей от трудовой и предпринимательской деятельности, полученные в Республике Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...43 lines deleted...]
-      При исчислении совокупного дохода семьи (гражданина) учитываются доходы, полученные в Республике Казахстан:</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 25 - в редакции приказа Министра промышленности и строительства РК от 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 407</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z103" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. Жилище распределяется по принципу первоочередности даты постановки на учет нуждающихся в жилище в единой республиканской электронной базе, электронной базе "Центр обеспечения жилищем".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z100" w:id="103"/>
-[...15 lines deleted...]
-      получаемые в виде оплаты труда, а именно: все виды заработной платы согласно системы оплаты труда, в том числе сдельная, повременная, а также премии, доплаты, надбавки, а также стимулирующие и компенсационные выплаты в денежной форме (независимо от источника финансирования, включая денежные суммы, выплачиваемые работникам в соответствии с трудовым законодательством Республики Казахстан, а также соглашениями, трудовыми, коллективными договорами и актами работодателя);</w:t>
+    <w:bookmarkStart w:name="z104" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. При совпадении даты постановки на учет нуждающихся в жилище в единой республиканской электронной базе, электронной базе "Центр обеспечения жилищем" отбор осуществляется по дате и времени подачи заявления через автоматизированную цифровую систему Отбасы банка.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z101" w:id="104"/>
-[...15 lines deleted...]
-      от предпринимательской деятельности.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 27 - в редакции приказа Министра промышленности и строительства РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z105" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. Условия предоставления льготных ипотечных жилищных займов по ставке 5 % (пять процентов) годовых:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="104"/>
-    <w:p>
-[...97 lines deleted...]
-      25. При предоставлении льготного ипотечного жилищного займа, в доход граждан Республики Казахстан, кандасов не включаются социальные выплаты, пенсионные выплаты, получаемые лицами, осуществляющими уход за детьми с инвалидностью, государственные стипендии в организациях образования, получаемые детьми-сиротами, детьми, оставшимися без попечения родителей.</w:t>
+    <w:bookmarkStart w:name="z106" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) срок кредитования – до 20 (двадцать) лет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z103" w:id="106"/>
-[...15 lines deleted...]
-      26. Жилище распределяется по принципу первоочередности даты постановки на учет нуждающихся в жилище в единой республиканской электронной базе, электронной базе "Центр обеспечения жилищем".</w:t>
+    <w:bookmarkStart w:name="z107" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) первоначальный взнос - не менее 10 % (десять процентов) от суммы займа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="106"/>
-    <w:p>
-[...173 lines deleted...]
-    <w:bookmarkStart w:name="z108" w:id="110"/>
+    <w:bookmarkStart w:name="z108" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. Первоначальный взнос или его часть может покрываться жилищным сертификатом в соответствии с требованиями параграфа 3 настоящих Правил или сертификатом экономической мобильности в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> добровольного переселения лиц для повышения мобильности рабочей силы, утвержденными приказом Заместителя Премьер-Министра - Министра труда и социальной защиты населения Республики Казахстан от 22 июня 2023 года № 234 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32880).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 29 – в редакции приказа Министра промышленности и строительства РК от 04.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 79</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится с 12.03.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z109" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Раздел 3. Льготный ипотечный жилищный заем по ставке 7 % (семь процентов)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z110" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. Участниками льготного ипотечного жилищного займа по ставкам 7 % (семь процентов) годовых являются граждане Республики Казахстан, кандасы, состоящие на учете нуждающихся в жилище в единой республиканской электронной базе, электронной базе "Центр обеспечения жилищем", определенные статьей 68 Закона, имеющие совокупный семейным доход от трудовой и предпринимательской деятельности полученные в Республике Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 30 - в редакции приказа Министра промышленности и строительства РК от 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 407</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z114" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31. При предоставлении льготного ипотечного жилищного займа, учитываются доходы граждан Республики Казахстан, кандасов, состоящих на учете нуждающихся в жилище в единой республиканской электронной базе, электронной базе "Центр обеспечения жилищем", и членов их семей от трудовой и предпринимательской деятельности, полученные в Республике Казахстан.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 29 – в редакции приказа Министра промышленности и строительства РК от 04.03.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 31 - в редакции приказа Министра промышленности и строительства РК от 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 407</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32. Жилище распределяется по принципу первоочередности даты постановки на учет нуждающихся в жилище в единой республиканской электронной базе, электронной базе "Центр обеспечения жилищем".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z116" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33. При совпадении даты постановки на учет нуждающихся в жилище в единой республиканской электронной базе, электронной базе "Центр обеспечения жилищем" отбор осуществляется по дате и времени подачи заявления через автоматизированную цифровую систему Отбасы банка.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 33 - в редакции приказа Министра промышленности и строительства РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z117" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      34. Участники льготного ипотечного жилищного займа по ставке 7 % (семь процентов) самостоятельно выбирают жилище на первичном рынке, а также введенных в эксплуатацию в рамках реконструкции многоэтажных жилых домов и построенных индивидуальными предпринимателями введенных в эксплуатацию не позднее 2 (два) лет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z118" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Допускается приобретение вторичного жилья в моногородах, малых городах и сельских населенных, но не более 30 % (тридцать процентов) от общего объема выделенных средств в финансовом году.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z119" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      36. Условия предоставления льготных ипотечных жилищных займов по ставке 7 % (семь процентов) годовых:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z321" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) срок кредитования – до 19 (девятнадцать) лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z322" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) первоначальный взнос - не менее 10 % (десять процентов) от суммы займа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 36 - в редакции приказа Министра промышленности и строительства РК от 04.03.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится с 12.03.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="111"/>
-[...495 lines deleted...]
-    <w:bookmarkStart w:name="z122" w:id="123"/>
+    <w:bookmarkStart w:name="z122" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Первоначальный взнос или его часть может покрываться жилищным сертификатом в соответствии с требованиями Параграфа 3 настоящих Правил или сертификатом экономической мобильности в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> добровольного переселения лиц для повышения мобильности рабочей силы, утвержденными приказом Заместителя Премьер-Министра - Министра труда и социальной защиты населения Республики Казахстан от 22 июня 2023 года № 234 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32880).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5625,169 +6263,169 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится с 12.03.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="124"/>
+    <w:bookmarkStart w:name="z123" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Порядок предоставления жилищных сертификатов и оказания государственной услуги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z124" w:id="125"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z124" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. Для реализации права приобретения гражданами Республики Казахстан жилища в собственность с использованием ипотечного жилищного займа в рамках ипотечной программы, утвержденной Национальным Банком Республики Казахстан, или получения мер государственной поддержки, направленных на улучшение жилищных условий в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, местные исполнительные органы предоставляют жилищные сертификаты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z125" w:id="126"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z125" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       39. Размер и перечень категорий получателей жилищных сертификатов определяются местными представительными органами (маслихатами) в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 14-1) Закона (далее - Перечень).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z126" w:id="127"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z126" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Государственная услуга "Выдача жилищных сертификатов" (далее – государственная услуга) оказывается на бесплатной основе физическим лицам (далее – услугополучатель) структурным подразделением местного исполнительного органа городов Астана, Алматы и Шымкента, городов областного значения и районов (далее – услугодатель).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z127" w:id="128"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z127" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. Жилищные сертификаты предоставляются услугополучателям на безвозмездной и безвозвратной основе, соответствующим </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5802,1449 +6440,1233 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">, при приобретении жилья в рамках ипотечной программы, утвержденной Национальным Банком Республики Казахстан, или получения мер государственной поддержки, направленных на улучшение жилищных условий в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z128" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не допускается получение услугополучателем более одного раза жилищного сертификата.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z129" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Жилищный сертификат предоставляется в случае:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z130" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) отсутствия доходов у услугополучателя и (или) постоянно совместно проживающих с ним членов его семьи (супруг (а), несовершеннолетних детей);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z131" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) наличия доходов у услугополучателя и (или) постоянно совместно проживающих с ним членов его семьи (супруг (а), несовершеннолетних детей) среднего дохода от трудовой и (или) предпринимательской деятельности (без учета пенсионных отчислений, индивидуального подоходного налога и иных обязательных отчислений) за последние 6 (шесть) месяцев, не превышающего на каждого члена семьи (супруг(а), несовершеннолетних детей, в том числе детей, обучающихся по очной форме обучения в организациях основного среднего, общего среднего образования, образовательные программы технического и профессионального, послесреднего, высшего и послевузовского образования, после достижения ими совершеннолетия до времени окончания организаций образования (но не более чем до достижения двадцатитрехлетнего возраста) 3,1 - кратного показателя прожиточного минимума в месяц, установленного законодательством на текущий финансовый год.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z132" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. При предоставлении жилищных сертификатов в доход услугополучателей не включаются социальные выплаты, пенсионные выплаты, получаемые лицами, осуществляющими уход за детьми с инвалидностью, государственные стипендии в организациях образования, получаемые детьми-сиротами, детьми, оставшимися без попечения родителей.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z128" w:id="129"/>
-[...15 lines deleted...]
-      Не допускается получение услугополучателем более одного раза жилищного сертификата.</w:t>
+    <w:bookmarkStart w:name="z133" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Услугодатель предусматривает на соответствующий финансовый год планируемую сумму выдачи жилищных сертификатов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z129" w:id="130"/>
-[...15 lines deleted...]
-      42. Жилищный сертификат предоставляется в случае:</w:t>
+    <w:bookmarkStart w:name="z134" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Услугодатель обеспечивает публикацию на веб-портале:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z130" w:id="131"/>
-[...15 lines deleted...]
-      1) отсутствия доходов у услугополучателя и (или) постоянно совместно проживающих с ним членов его семьи (супруг (а), несовершеннолетних детей);</w:t>
+    <w:bookmarkStart w:name="z135" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) решения местного представительного органа (маслихата) о размере и перечне категорий получателей жилищных сертификатов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z131" w:id="132"/>
-[...15 lines deleted...]
-      2) наличия доходов у услугополучателя и (или) постоянно совместно проживающих с ним членов его семьи (супруг (а), несовершеннолетних детей) среднего дохода от трудовой и (или) предпринимательской деятельности (без учета пенсионных отчислений, индивидуального подоходного налога и иных обязательных отчислений) за последние 6 (шесть) месяцев, не превышающего на каждого члена семьи (супруг(а), несовершеннолетних детей, в том числе детей, обучающихся по очной форме обучения в организациях основного среднего, общего среднего образования, образовательные программы технического и профессионального, послесреднего, высшего и послевузовского образования, после достижения ими совершеннолетия до времени окончания организаций образования (но не более чем до достижения двадцатитрехлетнего возраста) 3,1 - кратного показателя прожиточного минимума в месяц, установленного законодательством на текущий финансовый год.</w:t>
+    <w:bookmarkStart w:name="z136" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) объявления о предоставлении жилищных сертификатов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z132" w:id="133"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z137" w:id="138"/>
+    <w:bookmarkStart w:name="z137" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46. В случае недостаточности в местном бюджете средств для предоставления жилищных сертификатов на веб-портале публикуется объявление о прекращении выдачи жилищных сертификатов. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z138" w:id="139"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z138" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Перечень основных требований к оказанию государственной услуги "Выдача жилищных сертификатов" (далее – Перечень основных требований к оказанию государственной услуги) указан в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z139" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Для получения государственной услуги услугополучатель подает через веб-портал "цифрового правительства" заявление по форме согласно приложению 5 к настоящим Правилам удостоверенное ЭЦП, с приложением документов, предусмотренными пунктом 9 Перечня основных требований к оказанию государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения документов, удостоверяющих личность услугополучателя и членов семьи (супруг (а), несовершеннолетних детей), их доходах, недвижимости, о заключении или расторжении брака (после 1 июня 2008 года), о смерти (после 13 августа 2007 года), о рождении детей (после 13 августа 2007 года), документов, подтверждающих принадлежность услугополучателя к социально-уязвимым слоям населения предоставляются услугодателю на всех членов семьи из соответствующих государственных цифровых систем через шлюз (внешний шлюз) "цифрового правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугополучатель дает согласие на использование сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах, при оказании государственных услуг, если иное не предусмотрено законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае подачи документов, указанных в пункте 9 Перечня основных требований к оказанию государственной услуги, после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, их прием и выдача результата оказания государственной услуги осуществляется следующим рабочим днем.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 48 - в редакции приказа Министра промышленности и строительства РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...255 lines deleted...]
-    </w:p>
+    </w:p>
+    <w:bookmarkStart w:name="z143" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      49. Услугодатель обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере информатизации, в соответствии с подпунктом 11) пункта 2 </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z144" w:id="140"/>
+      49. Услугодатель обеспечивает внесение данных в цифровую систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере цифровизации, в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 11)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 5 Закона Республики Казахстан "О государственных и социально ответственных услугах".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Информация о порядке оказания государственных услуг и внесенных изменениях и (или) дополнениях в подзаконные нормативные правовые акты, определяющие порядок оказания государственной услуги, направляется в Государственную корпорацию и Единый контакт-центра в течение трех рабочих дней с даты их утверждения или изменения, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункту 13)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах".</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 49 - в редакции приказа Министра промышленности и строительства РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z145" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      50. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Ответственный работник услугодателя посредством веб-портала:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в день поступления и регистрации в цифровой системе документов от услугополучателя, указанных в пункте 9 Перечня основных требований к оказанию государственной услуги, проверяет их полноту, достоверность и соответствие статуса заявителя Перечню;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в течение 2 (двух) рабочих дней производит расчет потребности финансовых средств и направляет в "Личный кабинет" услугополучателя на веб-портале уведомление с решением об одобрении выдачи жилищного сертификата по форме согласно приложению 6 к настоящим Правилам, с указанием вида, суммы или мотивированный отказ по основаниям, предусмотренным пунктом 9 Перечня основных требований к оказанию государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 50 - в редакции приказа Министра промышленности и строительства РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">51. Исключен приказом Министра промышленности и строительства РК от 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 407</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z151" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Услугодатель вместе с положительным уведомлением направляет в "личный кабинет" услугополучателя на веб-портале соглашение о предоставлении жилищного сертификата (далее – Соглашение) в виде электронного документа, которое подписывается сторонами с ЭЦП в течение 3 (трех) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z152" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае не подписания услугополучателем Соглашения в установленные сроки, услугодатель отказывает в заключении Соглашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z153" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      53. В случае предоставления жилищного сертификата Услугодатель формирует на веб-портале счет к оплате, загружаемый в цифровую систему "Казначейство-Клиент" для перечисления суммы жилищного сертификата на эскроу-счет/сберегательный счет услугополучателя не позднее 2 (двух) рабочего дня после дня заключения соглашения.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 49 - в редакции приказа Министра промышленности и строительства РК от 04.03.2026 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 79</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 53 - в редакции приказа Министра промышленности и строительства РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 100</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится с 12.03.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z154" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      54. Банк второго уровня (далее - БВУ) при поступлении суммы жилищного сертификата на эскроу-счет/сберегательный счет услугополучателя заключает с ним в соответствии с внутренним порядком договор банковского займа, ипотечный договор (договор залога).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z155" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      55. Услугополучатель в течение 5 (пяти) рабочих дней после оформления ипотечного жилищного займа с использованием жилищного сертификата предоставляет Услугодателю посредством веб-портала копию договора банковского займа и ипотечного договора (договора залога).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z156" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      56. В случае отказа от оформления ипотечного жилищного займа, БВУ принявшее решение о предоставлении займа осуществляет возврат суммы в местный бюджет.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 56 - в редакции приказа Министра промышленности и строительства РК от 24.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z157" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      57. Жилищный сертификат выдается услугодателем по месту постановки услугополучателя на учет нуждающихся в жилище в единой республиканской электронной базе либо в электронной базе "Центр обеспечения жилищем".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Пункт 50 предусматривается в редакции приказа Министра промышленности и строительства РК от 16.03.2026 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 57 - в редакции приказа Министра промышленности и строительства РК от 24.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 100</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...76 lines deleted...]
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z158" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...128 lines deleted...]
-      По результатам заслушивания услугополучателю в форме электронного документа, подписанного ЭЦП уполномоченного лица услугодателя либо на бумажном носителе, в течение 1 (одного) рабочего дня направляется положительный результат либо мотивированный отказ в оказании государственной услуги.</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Раздел 1. Порядок обжалования решений, действий (бездействия) услугодателя по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z151" w:id="146"/>
-[...15 lines deleted...]
-      52. Услугодатель вместе с положительным уведомлением направляет в "личный кабинет" услугополучателя на веб-портале соглашение о предоставлении жилищного сертификата (далее – Соглашение) в виде электронного документа, которое подписывается сторонами с ЭЦП в течение 3 (трех) рабочих дней.</w:t>
+    <w:bookmarkStart w:name="z159" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      58. Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, уполномоченным органом по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z152" w:id="147"/>
-[...15 lines deleted...]
-      В случае не подписания услугополучателем Соглашения в установленные сроки, услугодатель отказывает в заключении Соглашения.</w:t>
+    <w:bookmarkStart w:name="z325" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жалоба подается услугодателю и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:p>
-[...129 lines deleted...]
-      54. Банк второго уровня (далее - БВУ) при поступлении суммы жилищного сертификата на эскроу-счет/сберегательный счет услугополучателя заключает с ним в соответствии с внутренним порядком договор банковского займа, ипотечный договор (договор залога).</w:t>
+    <w:bookmarkStart w:name="z326" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее и административное дело в орган, рассматривающий жалобу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z155" w:id="149"/>
-[...15 lines deleted...]
-      55. Услугополучатель в течение 5 (пяти) рабочих дней после оформления ипотечного жилищного займа с использованием жилищного сертификата предоставляет Услугодателю посредством веб-портала копию договора банковского займа и ипотечного договора (договора залога).</w:t>
+    <w:bookmarkStart w:name="z327" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом услугодатель, должностное лицо, чье решение, действие (бездействие) обжалуются, вправе не направлять жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет решение либо иное административное действие, полностью удовлетворяющие требованиям, указанным в жалобе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z156" w:id="150"/>
-[...157 lines deleted...]
-    <w:bookmarkStart w:name="z328" w:id="157"/>
+    <w:bookmarkStart w:name="z328" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба услугополучателя, поступившая в адрес услугодателя, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 25 Закона Республики Казахстан "О государственных и социально ответственных услугах" подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z329" w:id="158"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z329" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Жалоба услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7263,186 +7685,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится с 12.03.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="159"/>
+    <w:bookmarkStart w:name="z165" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       59. Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке. В случае, если законом предусмотрена возможность обращения в суд без необходимости обжалования в вышестоящем органе, административный орган, должностное лицо, административный акт, административное действие (бездействие) которых оспариваются, наряду с отзывом представляют в суд мотивированную позицию руководителя вышестоящего административного органа, должностного лица, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 91 Административного процедурно-процессуального кодекса Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-[...95 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="152"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7533,541 +7859,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>направленных на улучшение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жилищных условий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...193 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z169" w:id="160"/>
-[...216 lines deleted...]
-      </w:r>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции приказа Министра промышленности и строительства РК от 24.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...13 lines deleted...]
-</w:t>
+        <w:t>№ 374</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Приложение 2 предусматривается в редакции приказа Министра промышленности и строительства РК от 16.03.2026 </w:t>
-[...33 lines deleted...]
-</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8103,507 +7975,332 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
+              <w:t>Форма</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам реализации мер</w:t>
+              <w:t>От гражданина (ки)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственной поддержки,</w:t>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>направленных на улучшение</w:t>
+              <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жилищных условий</w:t>
-[...129 lines deleted...]
-              <w:t>От гражданина (ки) ___________</w:t>
+              <w:t>(фамилия, имя, отчество</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(фамилия, имя, отчество</w:t>
+              <w:t>(при его наличии),</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(при его наличии),</w:t>
+              <w:t xml:space="preserve">индивидуальный </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>индивидуальный</w:t>
+              <w:t>идентификационный</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>идентификационный номер</w:t>
-[...12 lines deleted...]
-              <w:t>___________________________</w:t>
+              <w:t>номер __________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z174" w:id="161"/>
+    <w:bookmarkStart w:name="z347" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заявление об отказе</w:t>
-[...188 lines deleted...]
-        <w:t>содержащихся в информационных системах. "__" __________ 20__ года.</w:t>
+        <w:t xml:space="preserve"> Заявление о согласии получения распределяемого жилища из коммунального жилищного фонда или жилища, арендованного в частном жилищном фонде</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z348" w:id="154"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Я _____________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">даю согласие на получение жилища из коммунального жилищного фонда состоящего </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">из ___ комнат(ы) находящегося по адресу </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">____________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (указывается адрес предоставляемого жилища)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на ___ этаже, общей площадью ___ квадратных метров.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Согласен (-на) на использование сведений, составляющих охраняемую законом тайну, </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>содержащихся в цифровых системах.  "__" __________ 20__ года.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ЭЦП</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
@@ -8656,51 +8353,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3</w:t>
+              <w:t>Приложение 1-1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам реализации мер</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8709,50 +8406,171 @@
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>направленных на улучшение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жилищных условий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила дополнены приложением 1-1 в соответствии с приказом Министра промышленности и строительства РК от 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 407</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -8773,124 +8591,1174 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма</w:t>
+              <w:t>От гражданина (ки) ___________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(фамилия, имя, отчество</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии),</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>индивидуальный</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>идентификационный номер</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z178" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Заявление о предоставлении жилища из коммунального жилищного фонда или жилища, арендованного в частном жилищном фонде в сельском населенном пункте</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу предоставить мне жилище из коммунального жилищного фонда или жилища, арендованного в частном жилищном фонде по адресу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (наименование сельского населенного пункта, района, области)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласен (-на)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на использование сведений, составляющих охраняемую законом тайну,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "__" __________ 20__ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ЭЦП</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам реализации мер</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной поддержки,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>направленных на улучшение</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жилищных условий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции приказа Министра промышленности и строительства РК от 24.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>От гражданина (ки)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(фамилия, имя, отчество</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии),</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Индивидуальный</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>идентификационный номер</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z350" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление об отказе</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z351" w:id="156"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Я _________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      отказываюсь от предоставляемого жилища из коммунального жилищного фонда</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>состоящего из ___ комнат(ы) находящегося по адресу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">______________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   указывается адрес предоставляемого жилища)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на ___ этаже, общей площадью ___ квадратных метров, по причине</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   (указывается причина отказа от предоставляемого жилища)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Согласен (-на) на использование сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "__" __________ 20__ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ЭЦП</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 3</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам реализации мер</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной поддержки,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>направленных на улучшение</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жилищных условий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 - в редакции приказа Министра промышленности и строительства РК от 24.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z353" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Типовой договор найма жилища</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-[...5 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z354" w:id="158"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Область, город ______________ "___" __________ 20___ год</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...30 lines deleted...]
-        <w:t>Наймодатель _____________________________________________________</w:t>
+    <w:bookmarkEnd w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Договор       №       ________Наймодатель ____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование органа, предоставляющего жилище)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -8931,244 +9799,210 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(учредительные документы) с одной стороны, Наниматель в лице гражданина(ки)</w:t>
+        <w:t xml:space="preserve"> (учредительные документы) с одной стороны, Наниматель в лице гражданина(ки)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>_________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(фамилия, имя, отчество (при его наличии) нанимателя, удостоверение</w:t>
-[...121 lines deleted...]
-    <w:bookmarkStart w:name="z180" w:id="163"/>
+        <w:t xml:space="preserve">(фамилия, имя, отчество (при его наличии) нанимателя, индивидуальный </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>идентификационный номер)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в дальнейшем совместно именуемые "Стороны", заключили настоящий Договор найма </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">жилища из государственного жилищного фонда или жилища, арендованного местным </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>исполнительным органом в частном жилищном фонде (далее - Договор) о следующем:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z355" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Предмет Договора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z181" w:id="164"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z356" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Наймодатель предоставляет Нанимателю и членам его семьи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9217,51 +10051,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Фамилия, имя, отчество (при его наличии) членов семьи</w:t>
+Фамилия, имя, отчество (при его наличии), индивидуальный идентификационный номер членов семьи</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9663,1629 +10497,1520 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...102 lines deleted...]
-    <w:bookmarkStart w:name="z183" w:id="165"/>
+    <w:bookmarkStart w:name="z377" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в жилище, расположенное по адресу: ____________________________________ ____________________________________________________________________ количеством комнат _______, полезной площадью ________ квадратных метров, в том числе жилой площадью _______ квадратных метров, нежилой площадью _______ квадратных метров, характеристика которого приведена в акте приема-передачи жилища, являющемся неотъемлемой частью настоящего Договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z378" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок произведения расчетов</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z379" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2. Плата за пользование жилищем составляет ____________________ теңге в месяц. Расчет размера платы осуществляется в соответствии с Методикой расчета размера платы за пользование жилищем из государственного жилищного фонда, утвержденной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Председателя Агентства Республики Казахстан по делам строительства и жилищно-коммунального хозяйства от 26 августа 2011 года № 306 (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 7232).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z380" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Счета к оплате за пользование жилищем из государственного жилищного фонда или жилища, арендованного местным исполнительным органом в частном жилищном фонде, представляются Наймодателем Нанимателю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z381" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Плата за пользование жилищем из государственного жилищного фонда или жилища, арендованного местным исполнительным органом в частном жилищном фонде, перечисляется нанимателем соответственно в республиканский или местный бюджет.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z184" w:id="166"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Председателя Агентства Республики Казахстан по делам строительства и жилищно-коммунального хозяйства от 26 августа 2011 года № 306 (зарегистрированный в Реестре государственной регистрации нормативных правовых актов за № 7232).</w:t>
+    <w:bookmarkStart w:name="z382" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Оплата расходов на содержание общего имущества объекта кондоминиума производится Нанимателем по счетам органа управления объектом кондоминиума либо собственника жилого дома (здания).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z185" w:id="167"/>
-[...15 lines deleted...]
-      Счета к оплате за пользование жилищем из государственного жилищного фонда или жилища, арендованного местным исполнительным органом в частном жилищном фонде, представляются Наймодателем Нанимателю.</w:t>
+    <w:bookmarkStart w:name="z383" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Оплата коммунальных и иных услуг, оказываемых по индивидуальным договорам с Нанимателем, осуществляется непосредственно услугодателю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z186" w:id="168"/>
-[...15 lines deleted...]
-      Плата за пользование жилищем из государственного жилищного фонда или жилища, арендованного местным исполнительным органом в частном жилищном фонде, перечисляется нанимателем соответственно в республиканский или местный бюджет.</w:t>
+    <w:bookmarkStart w:name="z384" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Все расчеты по настоящему Договору производятся в следующем порядке:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z187" w:id="169"/>
-[...15 lines deleted...]
-      3. Оплата расходов на содержание общего имущества объекта кондоминиума производится Нанимателем по счетам органа управления объектом кондоминиума либо собственника жилого дома (здания).</w:t>
+    <w:bookmarkStart w:name="z385" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Наниматель вносит предоплату в полном объеме за первый месяц проживания в течение десяти календарных дней с момента заключения настоящего Договора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z188" w:id="170"/>
-[...15 lines deleted...]
-      4. Оплата коммунальных и иных услуг, оказываемых по индивидуальным договорам с Нанимателем, осуществляется непосредственно услугодателю.</w:t>
+    <w:bookmarkStart w:name="z386" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) последующая оплата производится Нанимателем не позднее пятого числа месяца, следующего за расчетным периодом. При несоблюдении сроков оплаты начисляется пеня в размере 0,1 % от суммы оплаты за каждый день просрочки.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z189" w:id="171"/>
-[...15 lines deleted...]
-      5. Все расчеты по настоящему Договору производятся в следующем порядке:</w:t>
+    <w:bookmarkStart w:name="z387" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. При отсутствии оплаты по настоящему Договору более одного месяца Наймодатель вправе обратиться в суд о принудительном взыскании оплаты с Нанимателя с возмещением всех судебных издержек.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z190" w:id="172"/>
-[...15 lines deleted...]
-      1) Наниматель вносит предоплату в полном объеме за первый месяц проживания в течение десяти календарных дней с момента заключения настоящего Договора;</w:t>
+    <w:bookmarkStart w:name="z388" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. При ненадлежащем использовании Нанимателем жилища, инженерных сетей и мест общего пользования, повлекшим за собой ухудшение технических характеристик, неисправность, порчу, разрушение элементов жилища, жилого дома (жилого здания), Наймодателем составляется акт, с указанием размера стоимости ущерба, подлежащего возмещению Нанимателем. При согласии Нанимателя со стоимостью указанного размера ущерба акт подписывается Сторонами. При несогласии Нанимателя со стоимостью ущерба, подлежащего возмещению, взыскание производится в судебном порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z191" w:id="173"/>
-[...15 lines deleted...]
-      2) последующая оплата производится Нанимателем не позднее пятого числа месяца, следующего за расчетным периодом. При несоблюдении сроков оплаты начисляется пеня в размере 0,1 % от суммы оплаты за каждый день просрочки.</w:t>
+    <w:bookmarkStart w:name="z389" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Права Сторон</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z192" w:id="174"/>
-[...15 lines deleted...]
-      6. При отсутствии оплаты по настоящему Договору более одного месяца Наймодатель вправе обратиться в суд о принудительном взыскании оплаты с Нанимателя с возмещением всех судебных издержек.</w:t>
+    <w:bookmarkStart w:name="z390" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Наймодатель имеет право:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z193" w:id="175"/>
-[...15 lines deleted...]
-      7. При ненадлежащем использовании Нанимателем жилища, инженерных сетей и мест общего пользования, повлекшим за собой ухудшение технических характеристик, неисправность, порчу, разрушение элементов жилища, жилого дома (жилого здания), Наймодателем составляется акт, с указанием размера стоимости ущерба, подлежащего возмещению Нанимателем. При согласии Нанимателя со стоимостью указанного размера ущерба акт подписывается Сторонами. При несогласии Нанимателя со стоимостью ущерба, подлежащего возмещению, взыскание производится в судебном порядке.</w:t>
+    <w:bookmarkStart w:name="z391" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) проводить осмотры состояния конструкций технических устройств жилых и подсобных помещений предоставленного жилища по согласованию и в присутствии Нанимателя или совершеннолетнего члена семьи Нанимателя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z194" w:id="176"/>
-[...57 lines deleted...]
-    <w:bookmarkStart w:name="z197" w:id="179"/>
+    <w:bookmarkStart w:name="z392" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) расторгнуть настоящий Договор на основании </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 103</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О жилищных отношениях" (далее - Закон);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z393" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) требовать освобождить жилище Нанимателя и членов его семьи без предоставления другого жилища по основаниям, предусмотренным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 107</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>108</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z394" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) осуществлять контроль за своевременностью и полнотой перечисления платы за пользование жилищем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z395" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществлять проверки целевого использования жилища.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z198" w:id="180"/>
+    <w:bookmarkStart w:name="z396" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Наниматель имеет право:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z397" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сохранить за собой право на пользование жилищем при отсутствии его и (или) членов его семьи сроком не более шести месяцев при условии письменного уведомления об этом Наймодателя и выполнения обязанностей по настоящему Договору;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z398" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) члены семьи Нанимателя, проживающие в жилище, при временном отсутствии Нанимателя вправе пользоваться жилищем на прежних условиях. При этом они осуществляют права и несут обязанности по настоящему Договору;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z399" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) требовать при необходимости от Наймодателя внепланового осмотра состояния предоставленного жилища, в том числе конструкций и технических устройств, с составлением акта обследования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z400" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) вносить плату за пользование жилищем авансом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z401" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Обязанности Сторон</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z402" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Наймодатель обязан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z403" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) предоставить Нанимателю жилище в течение пятнадцати календарных дней после подписания настоящего Договора Сторонами по акту приема-передачи в состоянии, отвечающем установленным техническим, санитарно-эпидемиологическим и другим обязательным требованиям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z404" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) производить капитальный ремонт жилища;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z405" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ознакомить Нанимателя (по его требованию) с тарифами и расчетами на содержание жилища и оплату коммунальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z406" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) если жилище либо жилой дом (жилое здание) окажется в силу обстоятельств, не зависящих от Сторон, в состоянии, непригодном для использования по назначению, аварийном состоянии или подлежащим сносу, в течение трех месяцев со дня обнаружения данного обстоятельства заключить с Нанимателем Договор найма иного жилища, либо по желанию Нанимателя расторгнуть настоящий Договор;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z407" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) при возникновении аварий и форс-мажорных ситуаций незамедлительно принимать все необходимые меры по их устранению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z408" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) не препятствовать Нанимателю владеть и пользоваться жилищем в установленном настоящим Договором порядке;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z409" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) при изменении условий настоящего Договора или размера платы за пользование жилищем письменно уведомить об этом Нанимателя за тридцать календарных дней до очередного срока внесения платы за пользование жилищем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z410" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) направить Нанимателю извещение о начислении пени и штрафов за просроченные платежи не позднее десяти календарных дней до очередного срока внесения платы за пользование жилищем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z411" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Наниматель обязан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z412" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) использовать жилище по прямому назначению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z413" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) содержать жилище в технически исправном и надлежащем санитарно-эпидемиологическом состоянии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z414" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) соблюдать правила пользования жилищем, местами общего пользования, правила содержания общего имущества объектов кондоминиума и придомовой территории, правила противопожарной и технической безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z415" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) своевременно сообщать Наймодателю о выявлении неисправности приборов учета воды, электроэнергии, систем электроснабжения, теплоснабжения, водоснабжения, водоотведения, других элементов предоставленного в найм жилища;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z416" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) не производить реконструкции, перепланировки, переоборудования жилища;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z417" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) не производить обмен занимаемого жилища (квартиры, комнаты) с другими нанимателями;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z418" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) своевременно вносить плату за пользование жилищем, текущие и накопительные взносы, коммунальные услуги в установленных размерах, согласно условиям настоящего Договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z419" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) допускать в дневное время, а при чрезвычайных ситуациях также в ночное время, в занимаемое жилище работников Наймодателя и представителей аварийных служб для проведения осмотра и ремонта элементов жилища;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z420" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) возмещать Наймодателю убытки, связанные с повреждением жилища, мест общего пользования, жилого дома (жилого здания) и их оборудования, произошедшего по вине Нанимателя или членов его семьи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z421" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) не передавать свои права по настоящему Договору в залог;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z422" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) при расторжении или истечении срока настоящего Договора обеспечить возврат жилища в течение десяти календарных дней Наймодателю по акту сдачи жилища, подписанному Сторонами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z423" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 5. Основания, последствия и порядок прекращения Договора</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z424" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Настоящий Договор может быть расторгнут, прекращен по инициативе одной из Сторон в любое время с письменным предупреждением другой Стороны не менее чем за тридцать календарных дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z425" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Настоящий Договор прекращает свое действие при:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z426" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) истечении срока настоящего Договора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z427" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) досрочном прекращения действия настоящего Договора в соответствии со статьей 107 Закона;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z428" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) выезде Нанимателя и членов его семьи на постоянное жительство в другое место.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z429" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) выселить Нанимателя и членов его семьи без предоставления другого жилища по основаниям, предусмотренным </w:t>
-[...695 lines deleted...]
-      1) истечении срока настоящего Договора;</w:t>
+      14. При прекращении действия настоящего Договора Наниматель и члены его семьи освобождают жилище без предоставления другого жилища, за исключением основания, предусмотренного </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 103 Закона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z232" w:id="214"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z235" w:id="217"/>
+    <w:bookmarkStart w:name="z430" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При прекращении действий настоящего Договора по основаниям </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 105</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона, Наниматель и члены его семьи подлежат выселению с предоставлением другого жилища.</w:t>
+        <w:t xml:space="preserve"> Закона, Наниматель и члены его семьи освобождают жилище с предоставлением другого жилища.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z431" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Произведенные Нанимателем за счет собственных средств ремонт или другие улучшения жилища, неотделимые без вреда для его конструкций, передаются Наймодателю вместе с жилищем и не подлежат возмещению со стороны Наймодателя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z432" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. При прекращении, расторжении настоящего Договора, в присутствии Сторон составляется акт сдачи жилища Нанимателем Наймодателю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z433" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 6. Сроки и порядок приема-передачи, сдачи жилища</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="217"/>
-    <w:bookmarkStart w:name="z236" w:id="218"/>
-[...15 lines deleted...]
-      15. Произведенные Нанимателем за счет собственных средств ремонт или другие улучшения жилища, неотделимые без вреда для его конструкций, передаются Наймодателю вместе с жилищем и не подлежат возмещению со стороны Наймодателя.</w:t>
+    <w:bookmarkStart w:name="z434" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Наймодатель передает Нанимателю жилище по акту приема-передачи в течение пятнадцати календарных дней после подписания настоящего Договора.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z237" w:id="219"/>
-[...15 lines deleted...]
-      16. При прекращении, расторжении настоящего Договора, в присутствии Сторон составляется акт сдачи жилища Нанимателем Наймодателю.</w:t>
+    <w:bookmarkStart w:name="z435" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Наниматель передает жилище Наймодателю в течение десяти календарных дней с момента истечения сроков прекращения, расторжения настоящего Договора по акту сдачи жилища, подписанному Сторонами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z238" w:id="220"/>
+    <w:bookmarkStart w:name="z436" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Акт приема-передачи жилища и акт сдачи жилища являются неотъемлемой частью настоящего Договора, где фиксируется санитарно-эпидемиологическое, техническое состояние жилища и другие его характеристики, на момент подписания соответствующего акта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z437" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 6. Сроки и порядок приема-передачи, сдачи жилища</w:t>
-[...19 lines deleted...]
-      17. Наймодатель передает Нанимателю жилище по акту приема-передачи в течение пятнадцати календарных дней после подписания настоящего Договора.</w:t>
+        <w:t xml:space="preserve"> Глава 7. Порядок рассмотрения споров</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z240" w:id="222"/>
-[...15 lines deleted...]
-      18. Наниматель передает жилище Наймодателю в течение десяти календарных дней с момента истечения сроков прекращения, расторжения настоящего Договора по акту сдачи жилища, подписанному Сторонами.</w:t>
+    <w:bookmarkStart w:name="z438" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Споры между Сторонами, которые могут возникнуть из настоящего Договора или в связи с ним, разрешаются путем переговоров, а при недостижении согласия - в судебном порядке.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z241" w:id="223"/>
-[...15 lines deleted...]
-      19. Акт приема-передачи жилища и акт сдачи жилища являются неотъемлемой частью настоящего Договора, где фиксируется санитарно-эпидемиологическое, техническое состояние жилища и другие его характеристики, на момент подписания соответствующего акта.</w:t>
+    <w:bookmarkStart w:name="z439" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 8. Заключительные положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="223"/>
-    <w:bookmarkStart w:name="z242" w:id="224"/>
+    <w:bookmarkStart w:name="z440" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Настоящий Договор составлен в трех экземплярах на государственном и русском языках, имеющих одинаковую юридическую силу. Один экземпляр настоящего Договора хранится в администрации государственного учреждения (государственного предприятия), второй передается местному исполнительному органу для регистрации в реестре государственного имущества и который хранится как документ строгой отчетности, третий выдается Нанимателю и является единственным документом, предоставляющим право на вселение в жилище.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z441" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Все изменения и дополнения к настоящему Договору действительны, если они изложены в письменной форме и подписаны Сторонами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z442" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Настоящий Договор вступает в силу с "___" _________ 20___ года и действует до "___" ___________ 20__ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z443" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 7. Порядок рассмотрения споров</w:t>
-[...57 lines deleted...]
-      21. Настоящий Договор составлен в трех экземплярах на государственном и русском языках, имеющих одинаковую юридическую силу. Один экземпляр настоящего Договора хранится в администрации государственного учреждения (государственного предприятия), второй передается местному исполнительному органу для регистрации в реестре государственного имущества и который хранится как документ строгой отчетности, третий выдается Нанимателю и является единственным документом, предоставляющим право на вселение в жилище.</w:t>
+        <w:t xml:space="preserve"> Глава 9. Адреса и реквизиты стороны</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="227"/>
-    <w:bookmarkStart w:name="z246" w:id="228"/>
-[...56 lines deleted...]
-    <w:bookmarkEnd w:id="230"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
-        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
-[...2 lines deleted...]
-          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наймодатель</w:t>
             </w:r>
@@ -11391,56 +12116,51 @@
               </w:rPr>
               <w:t>(фамилия, имя, отчество (при его</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>наличии), подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
-            <w:tcBorders>
-[...4 lines deleted...]
-            </w:tcBorders>
+            <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наниматель</w:t>
             </w:r>
@@ -11534,64 +12254,62 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>наличии), подпись)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z249" w:id="231"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С условиями настоящего Договора ознакомлены:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>члены семьи Нанимателя:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -11925,114 +12643,50 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...62 lines deleted...]
-      <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
@@ -12134,672 +12788,110 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>направленных на улучшение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жилищных условий</w:t>
             </w:r>
-            <w:r>
-[...89 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z289" w:id="232"/>
-[...16 lines deleted...]
-    <w:bookmarkEnd w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Параграф 1 дополнен пунктом 12-6 в соответствии с приказом Министра промышленности и строительства РК от 21.11.2025 </w:t>
+      Сноска. Правила дополнены приложением 3-1 в соответствии с приказом Министра промышленности и строительства РК от 21.11.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 501</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); - в редакции приказа Министра промышленности и строительства РК от 24.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-      </w:r>
-[...471 lines deleted...]
-</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12835,1800 +12927,535 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4</w:t>
+              <w:t>Форма</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам реализации мер</w:t>
+              <w:t>От гражданина (ки)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственной поддержки,</w:t>
+              <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>направленных на улучшение</w:t>
+              <w:t>____________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>жилищных условий</w:t>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(фамилия, имя, отчество</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии),</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>индивидуальный</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>идентификационный номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...1607 lines deleted...]
-    </w:tbl>
+    <w:bookmarkStart w:name="z444" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...72 lines deleted...]
-</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z445" w:id="229"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заявление на изменение Договора найма жилища из коммунального жилищного фонда</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>или жилища, арендованного местным исполнительным органом в частном жилищном фонде</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Я,_____________________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (Фамилия, Имя, Отчество (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Прошу рассмотреть возможность внесения изменений в Договор найма жилища из</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">коммунального жилищного фонда или жилища, арендованного местным исполнительным </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">органом в частном жилищном фонде (далее – Договор найма) от "____" ___________ 20__ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">года  № ____________ в связи с </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (указывается причина внесения изменения в Договор найма)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z446" w:id="230"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Приложения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1______________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2.______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (Согласие выражают все совершеннолетние члены семьи)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Я, _______________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             (Фамилия, Имя, Отчество (при наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>согласен (на) на внесение изменений в Договор найма</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от "____"___________20__ года №       __________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Согласен (-на) на использование сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"__" __________ 20__ года.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14664,51 +13491,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 5</w:t>
+              <w:t>Приложение 4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам реализации мер</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -14721,679 +13548,1749 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>направленных на улучшение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>жилищных условий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Перечень основных требований к оказанию государственной услуги "Выдача жилищных сертификатов"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 - в редакции приказа Министра промышленности и строительства РК от 14.08.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 407</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t>
+1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4600" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма</w:t>
+              <w:t>
+Наименование государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...3 lines deleted...]
-        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="7780" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
+              <w:t>
+Выдача жилищных сертификатов.</w:t>
             </w:r>
           </w:p>
         </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4600" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
-              <w:spacing w:after="0"/>
-[...1 lines deleted...]
-              <w:jc w:val="center"/>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Акиму</w:t>
-[...181 lines deleted...]
-              <w:t>проживающего по адресу</w:t>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отсутствует.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование услугодателя, соуслугодателя</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Местные исполнительные органы столицы, городов республиканского значения, районов, городов областного значения (далее – услугодатель).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Способы предоставления государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Веб-портал "цифрового правительства" www.egov.kz.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Срок оказания государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3 (три) рабочих дней.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Форма оказания государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Электронная (частично цифровизированная).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Результат оказания государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Решение об одобрении выдачи жилищного сертификата с указанием вида, суммы или мотивированный ответ об отказе в оказании государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бесплатно.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+График работы услугодателя, Государственной корпорации и цифровых объектов информации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+1) услугодателя – с понедельника по пятницу, в соответствии с установленным графиком работы с 9.00 до 18.30 часов, за исключением выходных и праздничных дней, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому кодексу</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Республики Казахстан (далее – Кодекс) с перерывом на обед с 13.00 часов до 14.30 часов;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) веб-портала - круглосуточно, за исключением технических перерывов, в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидов (при наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) электронное заявление по форме, согласно приложению 5 к настоящим Правилам, удостоверенное ЭЦП;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) электронная копия справки с места работы, за исключением социально-уязвимых слоев населения, определенных статьей 68 Закона;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) электронная копия письма БВУ об одобрении выдачи ипотечного жилищного займа на приобретение жилья заявителю, содержащее сведения о сумме, размере первоначального взноса и сумме ежемесячного платежа по ипотечному жилищному займу.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сведения документов, удостоверяющих личность заявителя и членов семьи (супруг (а), несовершеннолетних детей), их доходах, недвижимости, о заключении или расторжении брака (после 1 июня 2008 года), о смерти (после 13 августа 2007 года), о рождении детей (после 13 августа 2007 года), документов, подтверждающих принадлежность заявителя к социально-уязвимым слоям населения предоставляются услугодателю на всех членов семьи из соответствующих государственных цифровых систем через шлюз (внешний шлюз) "цифрового правительства".</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Основания для отказа в оказании государственной услуги и ее подвидов (при наличии), установленные законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) установление недостоверности документов, представленных услугополучателями для получения государственных или социально ответственных услуг, связанных с субсидированием, а также оказываемых посредством конкурсных процедур отбора услугополучателей или в пределах установленных лимитов, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной или социально ответственной услуги, требованиям, установленным нормативными правовыми актами Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) отрицательный ответ уполномоченного государственного органа на запрос о согласовании, который требуется для оказания государственной или социально ответственной услуги, а также отрицательное заключение экспертизы, исследования либо проверки;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) в отношении услугополучателя имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной или социально ответственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) в отношении услугополучателя имеется вступившее в законную силу решение суда, на основании которого услугополучатель лишен специального права, связанного с получением государственной или социально ответственной услуги.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+6) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной или социально ответственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме и через Государственную корпорацию.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1. Услугополучатель имеет возможность получения государственной услуги в электронной форме через портал при условии наличия электронной цифровой подписи.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, справочных служб услугодателя, а также Единого контакт-центра "1414", 8-800-080-7777.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Для получения государственных услуг в электронной форме посредством портала субъекты получения услуг в электронной форме могут использовать одноразовые пароли в соответствии с законодательством Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z254" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...304 lines deleted...]
-        <w:t>"____" ________ 20____ года</w:t>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -15415,119 +15312,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...67 lines deleted...]
-          </w:p>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
@@ -15546,474 +15375,144 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма</w:t>
-[...64 lines deleted...]
-              <w:t>__________________________</w:t>
+              <w:t>Приложение 5</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>фамилия, имя, отчество</w:t>
+              <w:t>к Правилам реализации мер</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>заявителя (при его наличии)</w:t>
+              <w:t>государственно поддержки,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Место жительство: __________</w:t>
+              <w:t>направленных на улучшение</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>___________________________</w:t>
-[...12 lines deleted...]
-              <w:t>тел.: _______________________</w:t>
+              <w:t>жилищных условий</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...275 lines deleted...]
-        <w:t>Должность, фамилия, имя, отчество (при его наличии)</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 5 - в редакции приказа Министра промышленности и строительства РК от 24.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 374</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -16049,700 +15548,1743 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2 к приказу</w:t>
+              <w:t>Форма</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Министра промышленности</w:t>
+              <w:t>Акиму ______________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и строительства</w:t>
+              <w:t xml:space="preserve">(столицы, городов </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Республики Казахстан</w:t>
+              <w:t>республиканского</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 30 мая 2025 года № 187</w:t>
+              <w:t xml:space="preserve">или областного значения, </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>районов)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>____________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>фамилия, имя, отчество</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от__________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>фамилия, имя, отчество</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(индивидуальный </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>идентификационный</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>номер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z261" w:id="235"/>
+    <w:bookmarkStart w:name="z448" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
+        <w:t xml:space="preserve"> Заявление</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу Вас предоставить жилищный сертификат для реализации права приобретения жилья в собственность в размере</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________ ___________________________________________________________________________теңге</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                               (сумма цифрами и прописью) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>для покрытия части первоначального взноса по ипотечному жилищному займу в рамках ипотечной программы, утвержденной Национальным Банком Республики Казахстан, или получения мер государственной поддержки, направленных на улучшение жилищных условий в соответствии с Законом Республики Казахстан "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О жилищных отношениях</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>".</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z451" w:id="232"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласен (-на) на использование сведений, составляющих охраняемую законом тайну, содержащихся в цифровых системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"____" ________ 20____ года</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 6</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Правилам реализации мер</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственной поддержки,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>направленных на улучшение</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>жилищных условий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>фамилия, имя, отчество</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>заявителя (при его наличии)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Место жительство: __________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тел.: _______________________</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование органа)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>рассмотрев поступившее заявление и предоставленные документы,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>уведомляет о том, что в соответствии с Правилами предоставления жилищных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сертификатов, утвержденными уполномоченным органом в сфере жилищных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>отношений и жилищно-коммунального хозяйства и</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(указать наименование, номер и дату документа, утвержденного местным</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>представительным органом)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>одобрено предоставление жилищного сертификата как социальная помощь в сумме</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(сумма цифрами и прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________ (________________________________________) тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Должность, фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 2 к приказу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министра промышленности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и строительства</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 30 мая 2025 года № 187</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z261" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z262" w:id="236"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z262" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Председателя Агентства Республики Казахстан по делам строительства и жилищно-коммунального хозяйства от 26 августа 2011 года № 304 "Об утверждении Методики пропорционального распределения жилищ из государственного жилищного фонда или жилищ, арендованных местным исполнительным органом в частном жилищном фонде" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 7163).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-    <w:bookmarkStart w:name="z263" w:id="237"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z263" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра индустрии и инфраструктурного развития Республики Казахстан от 30 апреля 2019 года № 258 "О внесении дополнения в приказ Председателя Агентства Республики Казахстан по делам строительства и жилищно-коммунального хозяйства от 26 августа 2011 года № 304 "Об утверждении Методики пропорционального распределения жилищ из государственного жилищного фонда или жилищ, арендованных местным исполнительным органом в частном жилищном фонде" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 18619).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z264" w:id="238"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z264" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра индустрии и инфраструктурного развития Республики Казахстан от 20 июня 2019 года № 417 "Об утверждении правил предоставления жилищных сертификатов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 18883).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="238"/>
-    <w:bookmarkStart w:name="z265" w:id="239"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z265" w:id="237"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра индустрии и инфраструктурного развития Республики Казахстан от 31 июля 2019 года № 587 "О внесении изменения в приказ Председателя Агентства Республики Казахстан по делам строительства и жилищно-коммунального хозяйства от 26 августа 2011 года № 304 "Об утверждении Методики пропорционального распределения жилищ из государственного жилищного фонда или жилищ, арендованных местным исполнительным органом в частном жилищном фонде" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 19136).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z266" w:id="240"/>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z266" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 29 апреля 2020 года № 252 "О внесении изменений в приказ Министра индустрии и инфраструктурного развития Республики Казахстан от 20 июня 2019 года № 417 "Об утверждении правил предоставления жилищных сертификатов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 20562).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z267" w:id="241"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z267" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра индустрии и инфраструктурного развития Республики Казахстан от 27 марта 2021 года № 138 "О внесении изменений в приказ Министра индустрии и инфраструктурного развития Республики Казахстан от 20 июня 2019 года № 417 "Об утверждении Правил предоставления жилищных сертификатов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 22423).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z268" w:id="242"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z268" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра индустрии и инфраструктурного развития Республики Казахстан от 26 ноября 2021 года № 619 "О внесении изменений в приказ Министра индустрии и инфраструктурного развития Республики Казахстан от 20 июня 2019 года № 417 "Об утверждении Правил предоставления жилищных сертификатов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 25551).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z269" w:id="243"/>
+    <w:bookmarkEnd w:id="240"/>
+    <w:bookmarkStart w:name="z269" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра промышленности и строительства Республики Казахстан от 5 декабря 2023 года № 106 "Об утверждении Правил предоставления и пользования жилищем из государственного жилищного фонда или жилищем, арендованным местным исполнительным органом в частном жилищном фонде" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 33748).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z270" w:id="244"/>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z270" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа Министра промышленности и строительства Республики Казахстан от 26 марта 2024 года № 109 "О внесении изменений в некоторые приказы Министра национальной экономики Республики Казахстан и Министерства индустрии и инфраструктурного развития Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 34194).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z271" w:id="245"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z271" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра промышленности и строительства Республики Казахстан от 3 мая 2024 года № 161 "О внесении изменений и дополнений в приказ исполняющего обязанности министра промышленности и строительства Республики Казахстан от 5 декабря 2023 года № 106 "Об утверждении Правил предоставления и пользования жилищем из государственного жилищного фонда или жилищем, арендованным местным исполнительным органом в частном жилищном фонде" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 34338).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z272" w:id="246"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z272" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа исполняющего обязанности Министра промышленности и строительства Республики Казахстан от 9 сентября 2024 года № 319 "О внесении изменений в некоторые приказы" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 35047).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z273" w:id="247"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z273" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра промышленности и строительства Республики Казахстан от 9 сентября 2024 года № 320 "О внесении изменения в приказ Министра индустрии и инфраструктурного развития Республики Казахстан от 20 июня 2019 года № 417 "Об утверждении правил предоставления жилищных сертификатов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 35046).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z274" w:id="248"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z274" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра промышленности и строительства Республики Казахстан от 8 октября 2024 года № 350 "О внесении дополнения в приказ исполняющего обязанности министра промышленности и строительства Республики Казахстан от 5 декабря 2023 года № 106 "Об утверждении Правил предоставления и пользования жилищем из государственного жилищного фонда или жилищем, арендованным местным исполнительным органом в частном жилищном фонде" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 35235).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkEnd w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -17068,31 +17610,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>