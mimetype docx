--- v1 (2026-03-14)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="5ba9c84" w14:textId="5ba9c84">
+    <w:p w14:paraId="3c1158a" w14:textId="3c1158a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об утверждении Правил выпуска ценных бумаг для обращения на внутреннем рынке местным исполнительным органом области, города республиканского значения, столицы</w:t>
+        <w:t>Об утверждении Правил выпуска ценных бумаг для обращения на внутреннем рынке местным исполнительным органом столицы, области, города республиканского значения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ Министра финансов Республики Казахстан от 30 мая 2025 года № 271. Зарегистрирован в Министерстве юстиции Республики Казахстан 30 мая 2025 года № 36181.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок приказа – в редакции приказа Министра финансов РК от 11.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 616</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -171,75 +209,117 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 7 Закона Республики Казахстан "О рынке ценных бумаг", ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> выпуска ценных бумаг для обращения на внутреннем рынке местным исполнительным органом области, города республиканского значения, столицы.</w:t>
+        <w:t>
+      1. Утвердить прилагаемые Правила выпуска ценных бумаг для обращения на внутреннем рынке местным исполнительным органом столицы, области, города республиканского значения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра финансов РК от 11.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 616</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Признать утратившими силу:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -701,468 +781,612 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 30 мая 2025 года № 271</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z16" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила выпуска ценных бумаг для обращения на внутреннем рынке местным исполнительным органом области, города республиканского значения, столицы</w:t>
+        <w:t xml:space="preserve"> Правила выпуска ценных бумаг для обращения на внутреннем рынке местным исполнительным органом столицы, области, города республиканского значения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок – в редакции приказа Министра финансов РК от 11.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 616</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z17" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила выпуска ценных бумаг для обращения на внутреннем рынке местным исполнительным органом области, города республиканского значения, столицы (далее – Правила) разработаны в соответствии с </w:t>
+      1. Настоящие Правила выпуска ценных бумаг для обращения на внутреннем рынке местным исполнительным органом столицы, области, города республиканского значения (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 140 Бюджетного кодекса Республики Казахстан (далее – Бюджетный кодекс) и с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 7 Закона Республики Казахстан "О рынке ценных бумаг" (далее – Закон) и определяют порядок выпуска, размещения, обращения, обслуживания и погашения государственных ценных бумаг местных исполнительных органов областей, городов республиканского значения, столицы на территории Республики Казахстан.</w:t>
+        <w:t xml:space="preserve"> статьи 7 Закона Республики Казахстан "О рынке ценных бумаг" (далее – Закон) и определяют порядок выпуска, размещения, обращения, обслуживания и погашения государственных ценных бумаг местных исполнительных органов столицы, областей, городов республиканского значения на территории Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Министра финансов РК от 11.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 616</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
-[...15 lines deleted...]
-      1) андеррайтер – профессиональный участник рынка ценных бумаг, обладающий лицензией на осуществление брокерской и дилерской деятельности и оказывающий услуги эмитенту по выпуску и размещению эмиссионных ценных бумаг;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) андеррайтер – профессиональный участник рынка ценных бумаг, обладающий лицензией на осуществление брокерской и дилерской деятельности и оказывающий услуги эмитенту по выпуску и размещению эмиссионных ценных бумаг и (или) цифровых финансовых активов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ценные бумаги – государственные эмиссионные ценные бумаги, эмитируемые местными исполнительными органами столицы, области, города республиканского значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) первичный дилер – профессиональный участник рынка ценных бумаг, допущенный в установленном порядке к участию в размещении ценных бумаг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) свод правил депозитария – внутренний документ депозитария, на основании которого депозитарий осуществляет обслуживание и погашение ценных бумаг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) центральный депозитарий (далее – депозитарий) – акционерное общество "Центральный депозитарий ценных бумаг", осуществляющее функции платежного агента при размещении ценных бумаг, по выплате дохода по ценным бумагам и при их погашении, функции по депозитарному обслуживанию ценных бумаг в соответствии с договором, заключенным с эмитентом;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) организатор торгов – акционерное общество "Казахстанская фондовая биржа";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) правила организатора торгов – внутренний документ организатора торгов, на основании которого организатор торгов осуществляет размещение ценных бумаг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) эмитент – местный исполнительный орган столицы, области, города республиканского значения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При этом местные исполнительные органы области являются эмитентами только государственных ценных бумаг, выпускаемых местными исполнительными органами для обращения на внутреннем рынке для финансирования расходов в соответствии с Перечнем целей заимствований местными исполнительными органами столицы, областей, городов республиканского значения, утвержденным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительством Республики Казахстан от 28 мая 2025 года № 385 (далее – Перечень целей заимствований).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции приказа Министра финансов РК от 11.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 616</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок выпуска, размещения, обращения, обслуживания и погашения ценных бумаг</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
-[...15 lines deleted...]
-      2) ценные бумаги – государственные эмиссионные ценные бумаги, эмитируемые местными исполнительными органами области, города республиканского значения, столицы;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 1. Общие условия выпуска, размещения, обращения, обслуживания и погашения ценных бумаг</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...15 lines deleted...]
-      3) первичный дилер – профессиональный участник рынка ценных бумаг, допущенный в установленном порядке к участию в размещении ценных бумаг;</w:t>
+    <w:bookmarkStart w:name="z31" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Ценные бумаги выпускаются эмитентом в бездокументарной форме. Обслуживание ценных бумаг (начисление и выплата вознаграждения) осуществляется в национальной валюте.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
-[...195 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Каждый выпуск имеет международный идентификационный номер ISIN (International Securities Identification Number), присваиваемый центральным депозитарием в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z33" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Ценные бумаги размещаются эмитентом путем проведения аукциона, доразмещения, повторного открытия, установленными правилами организатора торгов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -1181,1582 +1405,2092 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Эмитент при осуществлении выпуска ценных бумаг допускается привлекать андеррайтера.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z35" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Учет ценных бумаг и прав по ним осуществляется депозитарием.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z36" w:id="30"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z36" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. Условия, объем и целевое назначение выпуска ценных бумаг местным исполнительным органом области, города республиканского значения, столицы определяются в соответствии с </w:t>
+      8. Условия, объем и целевое назначение выпуска ценных бумаг местным исполнительным органом столицы, области, города республиканского значения определяются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 140 Бюджетного кодекса. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+        <w:t xml:space="preserve"> статьи 140 Бюджетного кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При этом в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 140 Бюджетного кодекса заимствование местным исполнительным органом области, города республиканского значения, столицы ограничивается установленными лимитом долга соответствующего местного исполнительного органа и объемом средств местного бюджета, направляемых на погашение и обслуживание долга соответствующего местного исполнительного органа.</w:t>
+        <w:t xml:space="preserve"> статьи 140 Бюджетного кодекса заимствование местным исполнительным органом столицы, области, города республиканского значения ограничивается установленными лимитом долга соответствующего местного исполнительного органа и объемом средств местного бюджета, направляемых на погашение и обслуживание долга соответствующего местного исполнительного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 – в редакции приказа Министра финансов РК от 11.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 616</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z38" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Эмитент в срок не позднее, чем за 10 (десять) календарных дней до даты размещения информирует Министерство финансов Республики Казахстан (далее – Министерство финансов) о дате проведения размещения, объемах предстоящего выпуска.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z39" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Условия и процедуры способов размещения, обслуживания и погашения ценных бумаг устанавливаются правилами организатора торгов и сводом правил депозитария соответственно.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z40" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Юридические и физические лица – резиденты и нерезиденты Республики Казахстан приобретают ценные бумаги через первичных дилеров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z41" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Ставка вознаграждения, объем размещения ценных бумаг согласовываются с Министерством финансов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z42" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Днем начала обращения ценных бумаг считается день осуществления депозитарием расчетов по размещенным ценным бумагам. Последним днем обращения считается день, предшествующий дню погашения данных ценных бумаг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z43" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Первым днем, за который начисляется вознаграждение по данным ценным бумагам, является день начала их обращения, а последним днем – последний день, предшествующий дню их погашения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z44" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата вознаграждения по ценным бумагам производится в дни, установленные условиями выпуска отдельных видов ценных бумаг. Последняя выплата вознаграждения совпадает с днем погашения ценных бумаг, если иной срок не предусмотрен условиями выпуска ценных бумаг. Если дата выплаты вознаграждения по ценным бумагам приходится на нерабочий день, то выплата производится в первый рабочий день, следующий за нерабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z45" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Погашение ценных бумаг производится по номинальной стоимости в первый день, следующий за окончанием срока их обращения. Если дата погашения номинальной стоимости ценных бумаг приходится на нерабочий день, то погашение производится в первый рабочий день, следующий за нерабочим днем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z46" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Эмитенту допускается производить частичное досрочное или полное досрочное погашение ценных бумаг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Частичное досрочное или полное досрочное погашение осуществляется по согласованию с держателями ценных бумаг (или их уполномоченными представителями).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 – в редакции приказа Министра финансов РК от 08.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z47" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Погашение и обслуживание, а также частичное досрочное или полное досрочное погашение ценных бумаг осуществляется за счет средств соответствующего местного бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z38" w:id="32"/>
-[...15 lines deleted...]
-      9. Эмитент в срок не позднее, чем за 10 (десять) календарных дней до даты размещения информирует Министерство финансов Республики Казахстан (далее – Министерство финансов) о дате проведения размещения, объемах предстоящего выпуска.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 – в редакции приказа Министра финансов РК от 08.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 5</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z48" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. После погашения ценных бумаг эмитент в течение 5 (пяти) рабочих дней представляет в Министерство финансов копию сведений депозитария о погашении ценных бумаг и копии документов, подтверждающих произведенное погашение.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z39" w:id="33"/>
-[...15 lines deleted...]
-      10. Условия и процедуры способов размещения, обслуживания и погашения ценных бумаг устанавливаются правилами организатора торгов и сводом правил депозитария соответственно.</w:t>
+    <w:bookmarkStart w:name="z49" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Эмитенту допускается выкупить весь или частично объем определенного выпуска ценных бумаг по рыночной цене на вторичном рынке. Решение эмитента о выкупе всего объема определенного выпуска ценных бумаг доводится до организатора торгов за месяц до даты такого выкупа, который в течение 5 (пяти) календарных дней после данного уведомления сообщает об этом первичным дилерам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
-[...341 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. Порядок налогообложения по операциям с ценными бумагами определяется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Кодексом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О налогах и других обязательных платежах в бюджет (Налоговый кодекс)".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z51" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. Эмитент осуществляет выпуск, размещение, обращение, обслуживание и погашение следующих видов ценных бумаг:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z52" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) среднесрочных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z53" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) долгосрочных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z54" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) среднесрочных индексированных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z55" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) долгосрочных индексированных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-[...60 lines deleted...]
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z56" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) государственных ценных бумаг, выпускаемых местными исполнительными органами столицы, областей, городов республиканского значения для обращения на внутреннем рынке для финансирования расходов в соответствии с Перечнем целей заимствований.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 21 с изменением, внесенным приказом Министра финансов РК от 11.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 616</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Среднесрочные, долгосрочные, среднесрочные индексированные, долгосрочные индексированные ценные бумаги и государственные ценные бумаги, выпускаемые местными исполнительными органами столицы, областей, городов республиканского значения для обращения на внутреннем рынке для финансирования расходов в соответствии с Перечнем целей заимствований являются купонными эмиссионными ценными бумагами, номинальная стоимость которых составляет 1000 (одна тысяча) теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 – в редакции приказа Министра финансов РК от 11.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 616</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z58" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Расчетная база для исчисления суммы купона по среднесрочным, долгосрочным, среднесрочным индексированным, долгосрочным индексированным ценным бумагам и государственным ценным бумагам, выпускаемым местными исполнительными органами столицы, областей, городов республиканского значения для обращения на внутреннем рынке для финансирования расходов в соответствии с Перечнем целей заимствований – 30 (тридцать) дней в расчетном месяце, 360 (триста шестьдесят) дней в расчетном году.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 – в редакции приказа Министра финансов РК от 11.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 616</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z59" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Владельцы ценных бумаг осуществляют любые гражданско-правовые сделки с ценными бумагами, за исключением ограничений, установленных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>. При этом инвестор все операции с ценными бумагами оформляет через первичного дилера.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z60" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Среднесрочные ценные бумаги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z61" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Среднесрочные ценные бумаги выпускаются со сроками обращения свыше 1 (одного) года до 5 (пяти) лет включительно.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z62" w:id="56"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z62" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Размещение и погашение среднесрочных ценных бумаг осуществляются по номинальной стоимости, при этом в течение срока обращения выплачивается определенное при размещении вознаграждение, называемое купоном.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z63" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Выплата купона по среднесрочным ценным бумагам осуществляется в дни, установленные эмитентом 2 (два) раза в год соответствующего года обращения среднесрочных ценных бумаг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z64" w:id="58"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z64" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. Сумма купона среднесрочных ценных бумаг исчисляется согласно пункту 1 Формулы исчисления суммы купона среднесрочных, долгосрочных, среднесрочных индексированных и долгосрочных индексированных ценных бумаг согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (далее – приложение) к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z65" w:id="59"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z65" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 3. Долгосрочные ценные бумаги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z66" w:id="60"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z66" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Долгосрочные ценные бумаги выпускаются со сроками обращения свыше 5 (пяти) лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z67" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Размещение и погашение долгосрочных ценных бумаг осуществляются по номинальной стоимости, при этом в течение срока обращения выплачивается определенное при размещении вознаграждение, называемое купоном.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z68" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. Выплата купона по долгосрочным ценным бумагам осуществляется в дни, установленные эмитентом 1 (один) раз в год соответствующего года обращения ценных бумаг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z69" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. Сумма купона долгосрочных ценных бумаг исчисляется согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приложения к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z70" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 4. Среднесрочные индексированные ценные бумаги</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z71" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Среднесрочные индексированные ценные бумаги выпускаются со сроками обращения свыше 1 (одного) года до 5 (пяти) лет включительно и имеют 6 (шести) месячную кратность.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z72" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Размещение и погашение среднесрочных индексированных ценных бумаг осуществляются по номинальной стоимости, при этом в течение срока обращения выплачивается вознаграждение, именуемое индексированным купоном.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z73" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Размещение среднесрочных индексированных ценных бумаг производится в предпоследний рабочий день месяца, если эмитентом не предусмотрена иная дата выпуска ценных бумаг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z74" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       36. Выплата индексированного купона осуществляется по среднесрочным индексированным ценным бумагам в дни, установленные эмитентом 2 (два) раза в год, с соответствующей периодичностью.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z75" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом выплата индексированного купона по среднесрочным индексированным ценным бумагам производится в 5 (пятый) рабочий день месяца через каждые 6 (шесть) полных календарных месяца обращения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z76" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       37. Индексация денег, вложенных в среднесрочные индексированные ценные бумаги, производится путем исчисления индексированного купона, полученного от сложения фиксированного купона, определенного при размещении, и индекса инфляции за истекший купонный период.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z77" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. Сумма индексированного купона среднесрочных индексированных ценных бумаг исчисляется согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приложения к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z78" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      39. Индекс потребительских цен публикуется ежемесячно Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z79" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      40. Если индекс инфляции за истекший купонный период равен отрицательному значению, то значение индекса инфляции принимается равным нулю.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z80" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 5. Долгосрочные индексированные ценные бумаги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z81" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      41. Долгосрочные индексированные ценные бумаги выпускаются со сроками обращения свыше 5 (пяти) лет и имеют 12 (двенадцати) месячную кратность.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z82" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      42. Размещение и погашение долгосрочных индексированных ценных бумаг осуществляются по номинальной стоимости, при этом в течение срока обращения выплачивается вознаграждение, именуемое индексированным купоном.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z83" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      43. Размещение долгосрочных индексированных ценных бумаг производится в предпоследний рабочий день месяца, если эмитентом не предусмотрена иная дата выпуска ценных бумаг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z84" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      44. Выплата индексированного купона осуществляется по долгосрочным индексированным ценным бумагам в дни, установленные эмитентом 1 (один) раз в год, с соответствующей периодичностью.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z85" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом выплата индексированного купона по долгосрочным индексированным ценным бумагам производится в 5 (пятый) рабочий день месяца через каждые 12 (двенадцать) полных календарных месяца обращения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z86" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Индексация денег, вложенных в долгосрочные индексированные ценные бумаги, производится путем исчисления индексированного купона, полученного от сложения фиксированного купона, определенного при размещении, и индекса инфляции за истекший купонный период.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z87" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Сумма индексированного купона долгосрочных индексированных ценных бумаг исчисляется согласно пункту 4 приложения к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
-[...15 lines deleted...]
-      39. Индекс потребительских цен публикуется ежемесячно Бюро национальной статистики Агентства по стратегическому планированию и реформам Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z88" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      47. Индекс потребительских цен публикуется ежемесячно уполномоченным органом в области государственной статистики.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
-[...15 lines deleted...]
-      40. Если индекс инфляции за истекший купонный период равен отрицательному значению, то значение индекса инфляции принимается равным нулю.</w:t>
+    <w:bookmarkStart w:name="z89" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      48. Если индекс инфляции за истекший купонный период равен отрицательному значению, то значение индекса инфляции принимается равным нулю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+    <w:bookmarkStart w:name="z90" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 5. Долгосрочные индексированные ценные бумаги</w:t>
+        <w:t xml:space="preserve"> Параграф 6. Государственные ценные бумаги, выпускаемые местными исполнительными органами столицы, областей, городов республиканского значения для обращения на внутреннем рынке для финансирования расходов в соответствии с перечнем целей заимствований</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
-[...15 lines deleted...]
-      41. Долгосрочные индексированные ценные бумаги выпускаются со сроками обращения свыше 5 (пяти) лет и имеют 12 (двенадцати) месячную кратность.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок параграфа 6 – в редакции приказа Министра финансов РК от 11.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 616</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      49. Государственные ценные бумаги, выпускаемые местными исполнительными органами столицы, областей, городов республиканского значения для обращения на внутреннем рынке для финансирования расходов в соответствии с Перечнем целей заимствований выпускаются со сроком обращения до 20 (двадцати) лет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z82" w:id="76"/>
-[...15 lines deleted...]
-      42. Размещение и погашение долгосрочных индексированных ценных бумаг осуществляются по номинальной стоимости, при этом в течение срока обращения выплачивается вознаграждение, именуемое индексированным купоном.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 49 – в редакции приказа Министра финансов РК от 11.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 616</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z92" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      50. Размещение и погашение государственных ценных бумаг, выпускаемых местными исполнительными органами столицы, областей, городов республиканского значения для обращения на внутреннем рынке для финансирования расходов в соответствии с Перечнем целей заимствований осуществляются по номинальной стоимости, при этом в течение срока обращения выплачивается определенное при размещении вознаграждение, называемое купоном.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z83" w:id="77"/>
-[...15 lines deleted...]
-      43. Размещение долгосрочных индексированных ценных бумаг производится в предпоследний рабочий день месяца, если эмитентом не предусмотрена иная дата выпуска ценных бумаг.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 50 – в редакции приказа Министра финансов РК от 11.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 616</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z93" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      51. Выплата купона по государственным ценным бумагам, выпускаемым местными исполнительными органами столицы, областей, городов республиканского значения для обращения на внутреннем рынке для финансирования расходов в соответствии с Перечнем целей заимствований со сроками обращения до 5 (пяти) лет осуществляется в дни, установленные эмитентом 2 (два) раза в год соответствующего года обращения данных ценных бумаг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
-[...15 lines deleted...]
-      44. Выплата индексированного купона осуществляется по долгосрочным индексированным ценным бумагам в дни, установленные эмитентом 1 (один) раз в год, с соответствующей периодичностью.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата купона по государственным ценным бумагам, выпускаемым местными исполнительными органами столицы, областей, городов республиканского значения для обращения на внутреннем рынке для финансирования расходов в соответствии с Перечнем целей заимствований со сроками обращения от 5 (пяти) до 20 (двадцати) лет включительно осуществляется в дни, установленные эмитентом 1 (один) раз в год соответствующего года обращения данных ценных бумаг.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 51 – в редакции приказа Министра финансов РК от 11.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 616</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      52. Сумма купона государственных ценных бумаг, выпускаемых местными исполнительными органами столицы, областей, городов республиканского значения для обращения на внутреннем рынке для финансирования расходов в соответствии с Перечнем целей заимствований исчисляется аналогично сумме купона среднесрочных ценных бумаг согласно пункту 1 приложения к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z90" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...126 lines deleted...]
-    <w:bookmarkEnd w:id="89"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 52 – в редакции приказа Министра финансов РК от 11.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 616</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2792,963 +3526,1379 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам выпуска</w:t>
+              <w:t> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>ценных бумаг для обращения</w:t>
+              <w:t>к Правилам выпуска ценных</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>на внутреннем рынке</w:t>
+              <w:t> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>местным исполнительным</w:t>
+              <w:t>бумаг для обращения на</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>органом области, города</w:t>
+              <w:t> </w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>республиканского значения,</w:t>
+              <w:t>внутреннем рынке местным</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>столицы</w:t>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>исполнительным органом</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>столицы, области, города</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>республиканского</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>значения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Верхний правый угол приложения – в редакции приказа Министра финансов РК от 11.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 616</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z97" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Формулы исчисления суммы купона среднесрочных, долгосрочных, среднесрочных индексированных и долгосрочных индексированных ценных бумаг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение – в редакции приказа Министра финансов РК от 11.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 616</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Сумма купона среднесрочных ценных бумаг исчисляется согласно следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z99" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       S = N*C*180/360</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z100" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      S, теңге – сумма купона среднесрочных ценных бумаг, подлежащего очередной выплате,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      N, теңге – сумма номинальной стоимости соответствующего количества среднесрочных ценных бумаг, вознаграждение по которым подлежит очередной выплате,</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С, % – ставка купона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z104" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Сумма купона долгосрочных ценных бумаг исчисляется согласно следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z105" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       S = N*C</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z106" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      S, теңге – сумма купона долгосрочных ценных бумаг, подлежащего очередной выплате,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      N, теңге – сумма номинальной стоимости соответствующего количества долгосрочных ценных бумаг, вознаграждение по которым подлежит очередной выплате,</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С, % – ставка купона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z110" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Сумма индексированного купона среднесрочных индексированных ценных бумаг исчисляется согласно следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z111" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       S = N*I/100+C,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z112" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      S, теңге – сумма индексированного купона среднесрочных индексированных ценных бумаг, подлежащего очередной выплате,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      N, теңге – сумма номинальной стоимости соответствующего количества среднесрочных индексированных ценных бумаг, вознаграждение по которым подлежит очередной выплате,</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       I, % – индекс инфляции за истекший купонный период,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z116" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при этом,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z117" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       I = (((I1/100)*(I2/100)*(I3/100)*....*(In/100))-1)*100,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z118" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z119" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       I1, I2, I3,...In – индексы потребительских цен за соответствующие месяцы купонного периода, значение I округляется до третьей (включительно) цифры после запятой,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z120" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С, – сумма фиксированного купона,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z121" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при этом, C=N*K*180/360,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z122" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z123" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       K, % – значение фиксированного годового купона, определенного при размещении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z124" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Сумма индексированного купона долгосрочных индексированных ценных бумаг исчисляется согласно следующей формуле:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z125" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       S = N*I/100+C,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z126" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z129" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      S, теңге – сумма индексированного купона долгосрочных индексированных ценных бумаг, подлежащего очередной выплате,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      N, теңге – сумма номинальной стоимости соответствующего количества долгосрочных индексированных ценных бумаг, вознаграждение по которым подлежит очередной выплате,</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       I, % – индекс инфляции за истекший купонный период,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z130" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при этом,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z131" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       I = (((I1/100)*(I2/100)*(I3/100)*....*(In/100))-1)*100,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z132" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z133" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       I1, I2, I3,...In – индексы потребительских цен за соответствующие месяцы купонного периода, значение I округляется до третьей (включительно) цифры после запятой,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z134" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       С, – сумма фиксированного купона,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z135" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при этом, C = N*K,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z136" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       где,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z137" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       K, % – значение фиксированного годового купона, определенного при размещении.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>