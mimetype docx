--- v0 (2025-11-08)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1769031" w14:textId="1769031">
+    <w:p w14:paraId="804d972" w14:textId="804d972">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1552,1374 +1552,1186 @@
         <w:t>
       2) неналоговым поступлениям;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) поступлениям от продажи основного капитала;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) специальным поступлениям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) поступлениям трансфертов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В расходах бюджета приводится информация об основных приоритетных направлениях на планируемый трехлетний период в сравнении с предыдущими годами в разрезе функциональных групп.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В подразделе "Дефицит (профицит)" бюджета указываются данные объема финансирования дефицита (использование профицита) республиканского бюджета в соответствии с законом о республиканском бюджете или местных бюджетов в соответствии с решением маслихата о местном бюджете на соответствующий период.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Указываются данные по ненефтяному дефициту (профициту) республиканского бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В гражданский бюджет на уровне республиканского бюджета включается информация, отражающая направления приоритетного бюджетного финансирования для обеспечения мер по достижению общенациональных приоритетов страны и раскрывающую решения, заложенные в проекте республиканского бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Предусматривается информация о состоянии долговых обязательств сектора государственного управления, информация по проектам государственно-частного партнерства и о государственных заданиях, на выполнение которых предусматриваются бюджетные средства в проекте республиканского бюджета, прогноз поступлений и расходов Государственного фонда социального страхования, Фонда социального медицинского страхования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В гражданский бюджет включается информация о предварительной оценке органов государственного аудита и финансового контроля к проекту республиканского бюджета по основным направлениям его расходов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В гражданский бюджет на уровне местных бюджетов включается информация с раскрытием решений, заложенных в проекте местного бюджета, сведения о состоянии долга местного исполнительного органа, по проектам государственно-частного партнерства и информация по реализации бюджета народного участия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В гражданский бюджет включается информация о предварительной оценке ревизионных комиссий проектов областных бюджетов, бюджетов городов республиканского значения, столицы по основным направлениям их расходов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Администраторами бюджетных программ составляется раздел "На стадии планирования (формирования, утверждения, уточнения) бюджета" с включением информации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о бюджетных программах с описанием мероприятий, предусмотренных в паспортах бюджетных программ, планируемых расходов и указанием сумм в миллионах тенге, показателей прямых и конечных результатов, с указанием планируемых выгод для населения и страны (включается информация по бюджетным программам, где конечным получателем услуг (работ) является население страны, в том числе информация о строительстве школ, больниц, автомобильных дорог и других объектах, работах, услугах, а также по созданию рабочих мест, увеличению заработной платы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      об оценке экономического эффекта от заявляемых расходов на бюджетные инвестиционные проекты, формирование и (или) увеличение уставных капиталов юридических лиц;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      о бюджете народного участия (для администраторов местных бюджетных программ, осуществляющих реализацию бюджета народного участия).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Субъектами квазигосударственного сектора составляется раздел "На стадии планирования (формирования, утверждения, уточнения) бюджета" с включением описания мероприятий и информации по выделяемым бюджетным средствам, о запланированных целевых индикаторах планов мероприятий или планов развития.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...85 lines deleted...]
-    </w:p>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. На стадии исполнения бюджета</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Раздел "на стадии исполнения бюджета" содержит информацию об исполнении республиканского или местных бюджетов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Раздел "на стадии исполнения бюджета" формируется на ежемесячной основе. Один раз подводятся итоги полугодия (полугодовой обзор). По итогам года составляется годовой гражданский бюджет (годовой обзор).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В ежемесячном гражданском бюджете на стадии исполнения бюджета указывается информация следующего характера: исполнение по поступлениям и расходам бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В поступлениях бюджета указывается аналитическая информация по:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) налоговым поступлениям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) неналоговым поступлениям;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) поступлениям от продажи основного капитала;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) специальным поступлениям;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z79" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) поступлениям трансфертов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-[...260 lines deleted...]
-    <w:bookmarkStart w:name="z69" w:id="61"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z80" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По доходам указываются отчетные данные в сравнении с плановыми данными на отчетный период, в сравнении с плановыми данными на отчетный год, а также в сравнении с фактическими данными предыдущих периодов на соответствующую отчетную дату (не менее последних трех лет). Раскрывается информация за счет каких видов поступлений произошел рост и (или) уменьшение доходов в отчетном периоде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z81" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По расходам указывается текущее исполнение в сравнении с плановыми цифрами на отчетный период, в сравнении с плановыми цифрами на отчетный год, а также в сравнении с фактическим цифрами предыдущих периодов на соответствующую отчетную дату (не менее последних трех лет). Указываются основные приоритетные направления расходов (данные указываются с нарастающим итогом).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z82" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В полугодовом и годовом обзоре гражданского бюджета на стадии исполнения бюджета дополнительно к информации, предоставляемой на ежемесячной основе, проводится анализ:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z83" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      исполнения основных макроэкономических показателей (ВВП и (или) ВРП, уровень инфляции, уровень безработицы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z84" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уточнения параметров бюджета на соответствующий финансовый год в сравнении с утвержденным бюджетом, с указанием причин и источников уточнения бюджета, включая экономический прогноз, прогнозы доходов и расходов на полный финансовый год, с учетом фактического исполнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z85" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В годовом обзоре гражданского бюджета на стадии исполнения бюджета также отражается анализ об освоении выделенных средств по бюджетным программам (подпрограммам) с указанием достигнутых (недостигнутых) показателей результатов, а также о результатах получения выгод для населения и страны (включается информация по бюджетным программам, где конечным получателем услуг (работ) является население страны, в том числе информация о реализации проектов по строительству школ, больниц, автомобильных дорог и других объектах, работах, услугах, а также по созданию рабочих мест, увеличению заработной платы).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z86" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отражается аналитическая информация по исполнению бюджета, в том числе о проводимой бюджетной политике и ее реализации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z87" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отражается информация об исполнении рекомендаций органов государственного аудита и финансового контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z88" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. В гражданском бюджете по республиканскому бюджету раскрывается информация о состоянии обязательств сектора государственного управления, по государственному долгу на республиканском уровне содержит динамику государственного долга за последние пять лет в разбивке по структуре долга (долг Правительства Республики Казахстан, долг Национального Банка Республики Казахстан, долг местных исполнительных органов), указывается соблюдение отношения государственного долга к ВВП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z89" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Указываются детализированные данные по государственному долгу на полугодовой и годовой основе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z90" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Отражается информация о поступлениях и расходах внебюджетных фондов (Государственный фонд социального страхования, Фонд социального медицинского страхования, Фонд компенсации потерпевшим, Специальный государственный фонд).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z91" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Администраторами бюджетных программ составляется раздел "На стадии исполнения бюджета" с размещением результатов выполнения показателей плана развития государственного органа, отчетов о реализации бюджетных программ, отчетов об исполнении планов поступлений и расходов денег от реализации товаров (работ, услуг), отчетов о поступлении и расходовании денег от благотворительности и информации по итогам государственного аудита и финансового контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z92" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Администраторами бюджетных программ, в доступной для восприятия граждан форме, размещается информация об освоении выделенных средств по бюджетным программам (подпрограммам) с указанием достигнутых (недостигнутых) показателей результатов, а также о результатах получения выгод для населения и страны (включается информация по бюджетным программам, где конечным получателем услуг (работ) является население страны, в том числе информация о реализации проектов по строительству школ, больниц, автомобильных дорог и других объектах, работах, услугах, а также по созданию рабочих мест, увеличению заработной платы);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z93" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На уровне местных бюджетов администраторами местных бюджетных программ, осуществляющих реализацию бюджета народного участия, размещается информация о реализации бюджета народного участия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z94" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Субъектами квазигосударственного сектора по полученным бюджетным средствам составляется раздел "На стадии исполнения бюджета" с размещением описания выполненных мероприятий и результатов по выделенным бюджетным средствам, об исполнении целевых индикаторах планов мероприятий или планов развития, а также информации по итогам государственного аудита и финансового контроля.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z95" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Параграф 3. На стадии исполнения бюджета</w:t>
-[...590 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок публикации гражданского бюджета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z96" w:id="86"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z96" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Публикация гражданского бюджета осуществляется в соответствии с пунктом 3 настоящих Правил на казахском и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z97" w:id="87"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z97" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии интернет-ресурсов у аппаратов акимов городов районного значения, сел, поселков, сельских округов вкладка "Гражданский бюджет" города районного значения, села, поселка, сельского округа размещается на интернет-ресурсе уполномоченных органов по государственному планированию и исполнению бюджета вышестоящего бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z98" w:id="88"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z98" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В целях обеспечения удобства пользователей допускается взаимная ссылка на интернет-ресурсы по вкладке "Гражданский бюджет" местных уполномоченных органов по государственному планированию и исполнению бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z99" w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z99" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Гражданский бюджет размещается также на интернет-портале открытых бюджетов центральным уполномоченным органом по бюджетному планированию и исполнению бюджета, областными акиматами, акиматами города республиканского значения, столицы, районными (городов областного значения) акиматами, аппаратами акима города районного значения, села, поселка, сельского округа, администраторами бюджетных программ и субъектами квазигосударственного сектора на казахском и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z100" w:id="90"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z100" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. В случае внесения изменений и дополнений в бюджетное законодательство Республики Казахстан законодательная база бюджетного процесса Республики Казахстан и схема бюджетного процесса обновляются в течение двадцати календарных дней после введения в действие соответствующих нормативных правовых актов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z101" w:id="91"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z101" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. По подразделу "на стадии планирования (формирования, утверждения, уточнения) бюджета" в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>параграфом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> главы 2 настоящих Правил размещается информация по:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z102" w:id="92"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z102" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       планированию (формированию) бюджета размещается за пять рабочих дней до срока внесения проекта бюджета на рассмотрение в представительный орган соответствующего уровня;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z103" w:id="93"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z103" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       утверждению (уточнению) бюджета размещается в течение двадцати календарных дней после принятия бюджета представительным органом соответствующего уровня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z104" w:id="94"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z104" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Информация по разделу "на стадии исполнения бюджета" центральными и местными уполномоченными органами по исполнению бюджета, областным акиматом, акиматом города республиканского значения, столицы, районным (города областного значения) акиматом, аппаратом акима города районного значения, села, поселка, сельского округа размещается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z105" w:id="95"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z105" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ежемесячная информация до 25 числа месяца, следующего за отчетным месяцем;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z106" w:id="96"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z106" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       полугодовой обзор не позднее 1 сентября соответствующего года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z107" w:id="97"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z107" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       годовой обзор в течение месяца после утверждения годового отчета об исполнении бюджета представительным органом соответствующего уровня, одновременно с рекомендациями органов государственного аудита по результатам проверки за отчетный финансовый год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z108" w:id="98"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z108" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Информация по разделу "на стадии исполнения бюджета" администраторами бюджетных программ и субъектами квазигосударственного сектора размещается в течение месяца после утверждения годового отчета об исполнении бюджета представительным органом соответствующего уровня.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z109" w:id="99"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z109" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Информация по государственному долгу, которая содержит аналитическую информацию о состоянии долга на конец финансового года, формируется центральным уполномоченным органом по исполнению бюджета и размещается на официальном интернет-ресурсе по итогам года в течение месяца после утверждения годового отчета об исполнении республиканского бюджета в Парламенте Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z110" w:id="100"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z110" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Положения настоящих Правил по составлению, представлению и публикации гражданского бюджета государственными органами, субъектами квазигосударственного сектора, применяются с учетом особенностей, установленных законами Республики Казахстан, актами Президента Республики Казахстан, регулирующими вопросы государственных секретов, осуществления оперативно-розыскной, контрразведывательной деятельности, обеспечения внешнеполитической деятельности, обороноспособности и национальной безопасности страны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2998,188 +2810,188 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 21 мая 2025 года № 244</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z112" w:id="101"/>
+    <w:bookmarkStart w:name="z112" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов Министерства финансов Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z113" w:id="102"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z113" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 9 января 2018 года № 15 "Об утверждении Правил составления и представления гражданского бюджета на стадиях бюджетного планирования и исполнения бюджетов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 16261);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z114" w:id="103"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z114" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министра финансов Республики Казахстан, в которые вносятся изменения, утвержденного приказом Министра финансов Республики Казахстан от 5 марта 2022 года № 249 "О внесении изменений в некоторые приказы Министра финансов Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 27069);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z115" w:id="104"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z115" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заместителя Премьер-Министра – Министра финансов Республики Казахстан 10 октября 2023 № 1080 "О внесении изменений и дополнения в приказ Министра финансов Республики Казахстан от 9 января 2018 года № 15 "Об утверждении Правил составления и представления гражданского бюджета на стадиях бюджетного планирования и исполнения бюджетов"" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 33535).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3559,31 +3371,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>