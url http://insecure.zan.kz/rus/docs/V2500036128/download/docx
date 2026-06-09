--- v0 (2025-11-07)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ba4206a" w14:textId="ba4206a">
+    <w:p w14:paraId="1d3bf10" w14:textId="1d3bf10">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнения в некоторые нормативные правовые акты Республики Казахстан по вопросам регулирования финансового рынка</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 16 мая 2025 года № 14. Зарегистрировано в Министерстве юстиции Республики Казахстан 20 мая 2025 года № 36128</w:t>
+        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 16 мая 2025 года № 14. Зарегистрировано в Министерстве юстиции Республики Казахстан 20 мая 2025 года № 36128.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -949,2434 +949,202 @@
         <w:t>
       2) сделки РЕПО совершаются автоматическим способом и заключаются на срок не более 30 (тридцати) календарных дней (в торговой системе фондовой биржи).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) с 1 апреля 2025 года суммарная балансовая стоимость операций "РЕПО" не превышает 50 (пятидесяти) процентов от суммы общих страховых резервов, с 1 июля 2025 года не превышает 35 (тридцати пяти) процентов от суммы общих страховых резервов.".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z23" w:id="16"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...5 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Утратил силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 28.04.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>преамбулу</w:t>
+        <w:t>№ 85</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
-[...18 lines deleted...]
-      "В соответствии с </w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
-        <w:rPr>
-[...6 lines deleted...]
-        <w:t>пунктом 3</w:t>
+        <w:br/>
       </w:r>
-      <w:r>
-[...76 lines deleted...]
-      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...2089 lines deleted...]
-    <w:bookmarkStart w:name="z97" w:id="86"/>
+    <w:bookmarkStart w:name="z97" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 27 апреля 2018 года № 79 "Об установлении видов пруденциальных нормативов для организаций, осуществляющих деятельность по управлению инвестиционным портфелем, утверждении правил и методики расчета значений пруденциальных нормативов, обязательных к соблюдению организациями, осуществляющими деятельность по управлению инвестиционным портфелем" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 17008) следующие изменения: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z98" w:id="87"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z98" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> расчета значений пруденциальных нормативов, обязательных к соблюдению организациями, осуществляющими деятельность по управлению инвестиционным портфелем, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3409,90 +1177,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Перечню;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="88"/>
+    <w:bookmarkStart w:name="z100" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Методике</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> расчета значений пруденциальных нормативов, обязательных к соблюдению организациями, осуществляющими деятельность по управлению инвестиционным портфелем, утвержденной указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3525,410 +1293,410 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z102" w:id="89"/>
+    <w:bookmarkStart w:name="z102" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "6. В расчет высоколиквидных активов управляющего инвестиционным портфелем включаются активы, указанные в следующих строках Таблицы расчета значений пруденциальных нормативов управляющего инвестиционным портфелем согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам расчета значений пруденциальных нормативов, обязательных к соблюдению организациями, осуществляющими деятельность по управлению инвестиционным портфелем, утвержденным настоящим постановлением (далее - Правила), в соответствующих объемах: 1.1, 1.2, 1.4, 1.5, 1.6, 1.7, 1.8, 1.9, 1.10, 1.12, 1.13, 2.1, 2.2, 2.3, 2.4, 2.8, 2.10, 2.11, 2.14, 3.1, 3.2, 3.5, 4.4, 5.1, 5.2, 5.3, 5.4 (за исключением ценных бумаг, являющимися предметом операций репо).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z103" w:id="90"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z103" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В качестве ликвидных активов управляющего инвестиционным портфелем признаются активы, указанные в следующих строках Таблицы расчета значений пруденциальных нормативов управляющего инвестиционным портфелем согласно приложению к Правилам, в соответствующих объемах: 1.3, 1.11, 2.5, 2.6, 2.7, 2.9, 2.12, 2.13, 2.15, 2.16, 3.3, 3.4, 3.6, 3.7, 4.1, 4.2, 4.3, 4.5 (за исключением ценных бумаг, являющимися предметом операций репо).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z104" w:id="91"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z104" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Управляющий инвестиционным портфелем соблюдает норматив диверсификации, при котором объем инвестиций в одного эмитента и его аффилированных лиц составляет не более 20 % от совокупных ликвидных активов управляющего инвестиционным портфелем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z105" w:id="92"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z105" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Норма, установленная частью третьей настоящего пункта Методики, не распространяется в отношении государственных ценных бумаг Республики Казахстан, а также на ценные бумаги являющихся предметом операции "обратного репо", заключенной с участием центрального контрагента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z106" w:id="93"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z106" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В расчет высоколиквидных и ликвидных активов, предусмотренных пунктом 6 Методики, не включаются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z107" w:id="94"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z107" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) активы, являющиеся обеспечением по обязательствам управляющего инвестиционным портфелем и (или) на которые право собственности управляющего инвестиционным портфелем ограничено (за исключением операций репо).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z108" w:id="95"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z108" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ценные бумаги, являющиеся предметом операции "обратного репо", включаются в расчет ликвидных активов управляющего инвестиционным портфелем в объемах, указанных в Таблице расчета значений пруденциальных нормативов управляющего инвестиционным портфелем согласно приложению к Правилам (за исключением ценных бумаг, являющихся предметом операции "обратного репо", заключенной с участием центрального контрагента).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z109" w:id="96"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z109" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ценные бумаги, являющиеся предметом операции "обратного репо", заключенной с участием центрального контрагента, включаются в расчет ликвидных активов управляющего инвестиционным портфелем в полном объеме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z110" w:id="97"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z110" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ценные бумаги, являющиеся предметом операций репо включаются в расчет ликвидных активов управляющего инвестиционным портфелем, в размере 70 % от совокупного объема ценных бумаг являющихся предметом операций репо;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z111" w:id="98"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z111" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственные ценные бумаги со сроком до погашения более 1 (одного) года на расчетную дату, являющиеся предметом операций репо включаются в расчет ликвидных активов управляющего инвестиционным портфелем в размере 85 % от совокупного объема государственных ценных бумаг со сроком до погашения более 1 (одного) года на расчетную дату являющихся предметом операций репо;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z112" w:id="99"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z112" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственные ценные бумаги со сроком до погашения до 1 (одного) года на расчетную дату, являющиеся предметом операций репо включаются в расчет ликвидных активов управляющего инвестиционным портфелем в размере 95 % от совокупного объема государственных ценных бумаг со сроком до погашения до 1 (одного) года на расчетную дату являющихся предметом операций репо.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z113" w:id="100"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z113" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ценные бумаги, являющиеся предметом операций репо отражаются в строках 6.3, 6.4, 6.5 Таблицы расчета значений пруденциальных нормативов управляющего инвестиционным портфелем согласно приложению к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z114" w:id="101"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z114" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ценные бумаги, выпущенные юридическими лицами, являющимися аффилированными лицами по отношению к управляющему инвестиционным портфелем, за исключением акций, входящих в официальный список фондовой биржи, параметры которого используются в целях расчета индекса рынка акций фондовой биржи (представительский список фондовой биржи).".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z115" w:id="102"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z115" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 27 апреля 2018 года № 80 "Об установлении видов пруденциальных нормативов для организаций, осуществляющих брокерскую и (или) дилерскую деятельность на рынке ценных бумаг, утверждении правил и методики расчета значений пруденциальных нормативов, обязательных к соблюдению организациями, осуществляющими брокерскую и (или) дилерскую деятельность на рынке ценных бумаг" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 17005) следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z116" w:id="103"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z116" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> расчета значений пруденциальных нормативов, обязательных к соблюдению организациями, осуществляющими брокерскую и (или) дилерскую деятельность на рынке ценных бумаг, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3961,90 +1729,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Перечню;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z118" w:id="104"/>
+    <w:bookmarkStart w:name="z118" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Методике</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> расчета значений пруденциальных нормативов, обязательных к соблюдению организациями, осуществляющими брокерскую и (или) дилерскую деятельность на рынке ценных бумаг, утвержденной указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4077,370 +1845,370 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z120" w:id="105"/>
+    <w:bookmarkStart w:name="z120" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "6. В расчет высоколиквидных активов брокера и (или) дилера включаются активы, указанные в следующих строках Таблицы расчета значений пруденциальных нормативов организации, осуществляющей брокерскую и (или) дилерскую деятельность на рынке ценных бумаг согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам расчета значений пруденциальных нормативов, обязательных к соблюдению организациями, осуществляющими брокерскую и (или) дилерскую деятельность на рынке ценных бумаг, утвержденным настоящим постановлением (далее - Правила), в соответствующих объемах: 1.1, 1.2, 1.4, 1.5, 1.6, 1.7, 1.8, 1.9, 1.10, 1.12, 1.13, 2.1, 2.2, 2.3, 2.4, 2.8, 2.10, 2.11, 2.14, 3.1, 3.2, 3.5, 4.4, 5.1, 5.2, 5.3, 5.4. (за исключением ценных бумаг, являющимися предметом операций репо).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z121" w:id="106"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z121" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В качестве ликвидных активов брокера и (или) дилера признаются активы, указанные в следующих строках Таблицы расчета значений пруденциальных нормативов организации, осуществляющей брокерскую и (или) дилерскую деятельность на рынке ценных бумаг согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам, в соответствующих объемах: 1.3, 1.11, 2.5, 2.6, 2.7, 2.9, 2.12, 2.13, 2.15, 2.16, 3.3, 3.4, 3.6, 3.7, 4.1, 4.2, 4.3, 4.5 (за исключением ценных бумаг, являющимися предметом операций репо). </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z122" w:id="107"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z122" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Брокер и (или) дилер соблюдает норматив диверсификации, при котором объем инвестиций в одного эмитента и его аффилированных лиц составляет не более 20 % от совокупных ликвидных активов брокера и (или) дилера.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z123" w:id="108"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z123" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Норма, установленная частью третьей настоящего пункта Методики, не распространяется в отношении государственных ценных бумаг Республики Казахстан, а также на ценные бумаги являющихся предметом операции "обратного репо", заключенной с участием центрального контрагента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z124" w:id="109"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z124" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В расчет высоколиквидных и ликвидных активов, предусмотренных пунктом 6 Методики, не включаются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z125" w:id="110"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z125" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) активы, являющиеся обеспечением по обязательствам брокера и (или) дилера и (или) на которые право собственности брокера и (или) дилера ограничено (за исключением операций репо).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z126" w:id="111"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z126" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ценные бумаги, являющиеся предметом операции "обратного репо", включаются в расчет ликвидных активов брокера и (или) дилера в объемах, указанных в Таблице расчета значений пруденциальных нормативов организации, осуществляющей брокерскую и (или) дилерскую деятельность на рынке ценных бумаг, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам (за исключением ценных бумаг, являющихся предметом операции "обратного репо", заключенной с участием центрального контрагента).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z127" w:id="112"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z127" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ценные бумаги, являющиеся предметом операции "обратного репо", заключенной с участием центрального контрагента, включаются в расчет ликвидных активов брокера и (или) дилера в полном объеме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z128" w:id="113"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z128" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ценные бумаги, являющиеся предметом операций репо, включаются в расчет ликвидных активов брокера и (или) дилера, в размере 70 % от совокупного объема ценных бумаг являющихся предметом операций репо;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z129" w:id="114"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z129" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственные ценные бумаги со сроком до погашения более 1 (одного) года на расчетную дату, являющиеся предметом операций репо включаются в расчет ликвидных активов брокера и (или) дилера в размере 85 % от совокупного объема государственных ценных бумаг со сроком до погашения более 1 (одного) года на расчетную дату являющихся предметом операций репо;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z130" w:id="115"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z130" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственные ценные бумаги со сроком до погашения до 1 (одного) года на расчетную дату, являющиеся предметом операций репо включаются в расчет ликвидных активов брокера и (или) дилера в размере 95 % от совокупного объема государственных ценных бумаг со сроком до погашения до 1 (одного) года на расчетную дату являющихся предметом операций репо.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z131" w:id="116"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z131" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ценные бумаги, являющиеся предметом операций репо отражаются в строках 6.3, 6.4, 6.5 Таблицы расчета значений пруденциальных нормативов организации, осуществляющей брокерскую и (или) дилерскую деятельность на рынке ценных бумаг согласно приложению к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z132" w:id="117"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z132" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ценные бумаги, выпущенные юридическими лицами, являющимися аффилированными лицами по отношению к брокеру и (или) дилеру, за исключением акций, входящих в официальный список фондовой биржи, параметры которого используются в целях расчета индекса рынка акций фондовой биржи (представительский список фондовой биржи).";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4473,370 +2241,370 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z134" w:id="118"/>
+    <w:bookmarkStart w:name="z134" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "17. В расчет высоколиквидных активов УИП1 или УИП2 включаются активы, указанные в следующих строках Таблицы расчета значений пруденциальных нормативов организации, осуществляющей брокерскую и (или) дилерскую деятельность на рынке ценных бумаг, согласно приложению к Правилам, в соответствующих объемах: 1.1, 1.2, 1.4, 1.5, 1.6, 1.7, 1.8, 1.9, 1.10, 1.12, 1.13, 2.1, 2.2, 2.3, 2.4, 2.8, 2.10, 2.11, 2.14, 3.1, 3.2, 3.5, 4.4, 5.1, 5.2, 5.3, 5.4 (за исключением ценных бумаг являющихся предметом операций репо).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z135" w:id="119"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z135" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В качестве ликвидных активов УИП1 или УИП2 признаются активы, указанные в следующих строках Таблицы расчета значений пруденциальных нормативов организации, осуществляющей брокерскую и (или) дилерскую деятельность на рынке ценных бумаг согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам, в соответствующих объемах: 1.3, 1.11, 2.5, 2.6, 2.7, 2.9, 2.12, 2.13, 2.15, 2.16, 3.3, 3.4, 3.6, 3.7, 4.1, 4.2, 4.3, 4.5 (за исключением ценных бумаг, являющимися предметом операций репо).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z136" w:id="120"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z136" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       УИП1 или УИП2 соблюдает норматив диверсификации, при котором объем инвестиций в одного эмитента и его аффилированных лиц составляет не более 20 % от совокупных ликвидных активов УИП1 или УИП2.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z137" w:id="121"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z137" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Норма, установленная частью третьей настоящего пункта Методики, не распространяется в отношении государственных ценных бумаг Республики Казахстан, а также на ценные бумаги являющихся предметом операции "обратного репо", заключенной с участием центрального контрагента.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z138" w:id="122"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z138" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. В расчет высоколиквидных и ликвидных активов УИП1 или УИП2, предусмотренных пунктом 17 Методики, не включаются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z139" w:id="123"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z139" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) активы, являющиеся обеспечением по обязательствам УИП1 или УИП2 и (или) на которые право собственности УИП1 или УИП2 ограничено (за исключением операций репо).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z140" w:id="124"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z140" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ценные бумаги, являющиеся предметом операции "обратного репо", включаются в расчет ликвидных активов УИП1 или УИП2 в объемах, указанных в Таблице расчета значений пруденциальных нормативов организации, осуществляющей брокерскую и (или) дилерскую деятельность на рынке ценных бумаг согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам (за исключением ценных бумаг, являющихся предметом операции "обратного репо", заключенной с участием центрального контрагента).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z141" w:id="125"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z141" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ценные бумаги, являющиеся предметом операции "обратного репо", заключенной с участием центрального контрагента, включаются в расчет ликвидных активов УИП1 или УИП2 в полном объеме;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z142" w:id="126"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z142" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Ценные бумаги, являющиеся предметом операций репо, включаются в расчет ликвидных активов УИП1 или УИП2, в размере 70 % от совокупного объема ценных бумаг являющихся предметом операций репо;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z143" w:id="127"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z143" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственные ценные бумаги со сроком до погашения более 1 (одного) года на расчетную дату, являющиеся предметом операций репо, включаются в расчет ликвидных активов УИП1 или УИП2 в размере 85 % от совокупного объема государственных ценных бумаг со сроком до погашения более 1 (одного) года на расчетную дату являющихся предметом операций репо;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z144" w:id="128"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z144" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственные ценные бумаги со сроком до погашения до 1 (одного) года на расчетную дату, являющиеся предметом операций репо, включаются в расчет ликвидных активов УИП1 или УИП2 в размере 95% от совокупного объема государственных ценных бумаг со сроком до погашения до 1 (одного) года на расчетную дату являющихся предметом операций репо.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z145" w:id="129"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z145" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Ценные бумаги, являющиеся предметом операций репо, отражаются в строке 6.3, 6.4, 6.5 Таблицы расчета значений пруденциальных нормативов УИП1 или УИП2 согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z146" w:id="130"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z146" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) ценные бумаги, выпущенные юридическими лицами, являющимися аффилированными лицами по отношению к УИП1 или УИП2, за исключением акций, входящих в официальный список фондовой биржи, параметры которого используются в целях расчета индекса рынка акций фондовой биржи (представительский список фондовой биржи).".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4940,617 +2708,89 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>финансового рынка, в которые</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>вносятся изменения и дополнение</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...141 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z149" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Таблица коэффициентов кредитного риска по спот сделкам</w:t>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 утратило силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 28.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 85</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-[...404 lines deleted...]
-    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5798,68 +3038,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деятельность по управлению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>инвестиционным портфелем</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z153" w:id="132"/>
+    <w:bookmarkStart w:name="z153" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица расчета значений пруденциальных нормативов управляющего инвестиционным портфелем</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -18679,80 +15919,80 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>дилерскую деятельность</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>на рынке ценных бумаг</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z156" w:id="133"/>
+    <w:bookmarkStart w:name="z156" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Таблица расчета значений пруденциальных нормативов организации,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>осуществляющей брокерскую и (или) дилерскую деятельность на рынке ценных бумаг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -31701,55 +28941,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>