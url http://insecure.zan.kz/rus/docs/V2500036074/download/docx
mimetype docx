--- v0 (2025-10-01)
+++ v1 (2026-10-23)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6989b6f" w14:textId="6989b6f">
+    <w:p w14:paraId="93cd381" w14:textId="93cd381">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3549,134 +3549,176 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. В целях реализации принципа поощрения добросовестных субъектов контроля и концентрации контроля на нарушителях субъекты (объекты) контроля освобождаются от проведения профилактического контроля с посещением субъекта (объекта) контроля на период, определяемый критериями оценки степени риска регулирующего государственного органа, посредством применения субъективных критериев.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
     <w:bookmarkStart w:name="z121" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      18. Субъекты (объекты) контроля переводятся с применением информационной системы с высокой степени риска в среднюю степень риска или со средней степени риска в низкую степень риска в соответствующих сферах деятельности субъектов контроля в случаях:</w:t>
+      18. Субъекты (объекты) контроля переводятся с применением цифровой системы с высокой степени риска в среднюю степень риска или со средней степени риска в низкую степень риска в соответствующих сферах деятельности субъектов контроля в случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z122" w:id="112"/>
+    <w:bookmarkStart w:name="z457" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) если такие субъекты заключили договоры страхования гражданско-правовой ответственности перед третьими лицами в случаях и порядке, установленных законами Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z123" w:id="113"/>
+    <w:bookmarkStart w:name="z458" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) если в законах Республики Казахстан и критериях оценки степени риска регулирующих государственных органов определены случаи освобождения от профилактического контроля с посещением субъекта (объекта) контроля;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z124" w:id="114"/>
+    <w:bookmarkStart w:name="z459" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-      3) если субъекты являются членами саморегулируемой организации, основанной на добровольном членстве (участии) в соответствии с </w:t>
+        <w:t>
+      3) если субъекты являются членами саморегулируемой организации, основанной на добровольном членстве (участии) в соответствии с Законом Республики Казахстан "О саморегулировании", с которой заключено соглашение о признании результатов деятельности саморегулируемой организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 в редакции совместного приказа Министра водных ресурсов и ирригации РК от 30.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Законом</w:t>
+        <w:t>№ 236-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и и.о. Министра национальной экономики РК от 03.08.2026 № 120 (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "О саморегулировании", с которой заключено соглашение о признании результатов деятельности саморегулируемой организации.</w:t>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
     <w:bookmarkStart w:name="z125" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. Регулирующие государственные органы, а также государственные органы при осуществлении государственного контроля за членом (участником) саморегулируемой организации, основанной на добровольном членстве (участии), учитывают факт наличия такого членства (участия) в критериях оценки степени риска, как смягчающий индикатор, с учетом заключенного соглашения о признании результатов деятельности саморегулируемой организации в порядке, определяемом уполномоченным органом по предпринимательству в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -3947,51 +3989,89 @@
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Заголовок – в редакции совместного приказа и.о. Министра водных ресурсов и ирригации РК от 03.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 167-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и и.о. Министра национальной экономики РК от 11.07.2025 № 66 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования). </w:t>
+        <w:t xml:space="preserve"> и и.о. Министра национальной экономики РК от 11.07.2025 № 66 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 с изменениями, внесенными совместным приказом Министра водных ресурсов и ирригации РК от 30.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и и.о. Министра национальной экономики РК от 03.08.2026 № 120 (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -7311,572 +7391,390 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z146" w:id="126"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Непринятие конкурсной комиссией к оценке и сопоставлению конкурсной заявки потенциального поставщика по следующим основаниям:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="126"/>
-[...501 lines deleted...]
-              <w:t>9) цены заявок в тенге потенциальных поставщиков, допущенных к участию в конкурсе, превышают сумму, выделенную на закупки предусмотренную перечнем;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) не представлены документы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(1. Техническая спецификация с описанием функциональных, технических, качественных и эксплуатационных характеристик товаров, работ, услуг, а также документов, подтверждающих соответствие товаров, работ, услуг этим требованиям.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Лицензии, разрешения (уведомления), патента, свидетельства, сертификата, диплома, сведения о которых подтверждаются в цифровых системах государственных органов (при наличии соответствующего требования в конкурсной документации).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Справки банка или филиала банка, в котором обслуживается потенциальный поставщик, об отсутствии просроченной задолженности по обязательствам потенциального поставщика, длящимся более трех месяцев, перед банком или филиалом банка (в случае, если потенциальный поставщик является клиентом нескольких банков второго уровня или филиалов, а также иностранного банка, данная справка представляется от каждого из таких банков). Справка, выданная не ранее одного месяца, предшествующего дате вскрытия конвертов с конкурсными заявками.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Сведений об отсутствии (наличии) задолженности, учет по которым ведется в органах государственных доходов, выданной не ранее трех месяцев до дня вскрытия конкурсных заявок.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. В случае, если потенциальный поставщик не является резидентом Республики Казахстан и не зарегистрирован в качестве налогоплательщика Республики Казахстан, то представляются: справки налогового органа Республики Казахстан о том, что данный потенциальный поставщик является нерезидентом Республики Казахстан и не состоит на налоговом учете; правоустанавливающие документы с проставленным апостилем (легализованный).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Платежные поручения, подтверждающие внесение обеспечения конкурсной заявки на банковский счет субъекта естественной монополии (при наличии соответствующего требования в конкурсной документации).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. В случае, если конкурс объявлен на закупки стратегического товара, то представляются документы, подтверждающие, что потенциальный поставщик является производителем стратегического товара, полученного от соответствующего компетентного органа.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8. Справка о государственной регистрации (перерегистрации) юридического лица, выданное регистрирующим органом.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9. В случае, если потенциальный поставщик является плательщиком налога на добавленную стоимость, копии свидетельства о постановке на учет по налогу на добавленную стоимость либо бумажной копии электронного документа);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) потенциальный поставщик не внес обеспечение конкурсной заявки;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) конкурсная заявка, содержит документы, представленные или оформленные с нарушением требований;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) наличие в справке соответствующего налогового органа сведений о налоговой задолженности и задолженности по обязательным пенсионным взносам и социальным отчислениям в размере одного теңге и более;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) наличие справки банка или филиала банка просроченной задолженности хотя бы по одному виду обязательств потенциального поставщика, длящейся более трех месяцев, предшествующих дате выдачи данной справки;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) представление потенциальным поставщиком технической спецификации, не соответствующей требованиям, установленным в технической спецификации конкурсной документации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) установлен факт представления недостоверной информации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) потенциальный поставщик является аффилированным лицом другого потенциального поставщика, подавшего заявку на участие в данном конкурсе (лоте), если в конкурсе приняли участие только аффилированные между собой лица;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) цены заявок в теңге потенциальных поставщиков, допущенных к участию в конкурсе, превышают сумму, выделенную на закупки предусмотренную перечнем;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10) ценовое предложение потенциального поставщика признано конкурсной комиссией демпинговым</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
@@ -8061,70 +7959,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z165" w:id="127"/>
+          <w:bookmarkStart w:name="z165" w:id="126"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Признание конкурсной комиссией конкурса (лота) несостоявшимся в случае, если:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="127"/>
+          <w:bookmarkEnd w:id="126"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8250,70 +8148,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z168" w:id="128"/>
+          <w:bookmarkStart w:name="z168" w:id="127"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Принятие одного из решений если конкурс признан несостоявшимся в целом или по какой-либо части (лоту):</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="128"/>
+          <w:bookmarkEnd w:id="127"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8411,70 +8309,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z170" w:id="129"/>
+          <w:bookmarkStart w:name="z170" w:id="128"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оценивание, сопоставление конкурсной комиссией конкурсных заявок, за исключением конкурсных заявок потенциальных поставщиков, не принятых к оценке и сопоставлению, и определение выигравшей конкурсной заявки на основе самой низкой цены и с учетом следующих критериев:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="129"/>
+          <w:bookmarkEnd w:id="128"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -8769,70 +8667,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z175" w:id="130"/>
+          <w:bookmarkStart w:name="z175" w:id="129"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Соблюдение требований о наличии следующей информации при оформлении конкурсной комиссией протокола об итогах конкурса:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="130"/>
+          <w:bookmarkEnd w:id="129"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -9803,70 +9701,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z188" w:id="131"/>
+          <w:bookmarkStart w:name="z188" w:id="130"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Соблюдение требований по отклонению ценового предложения потенциального поставщика, в случае если:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="131"/>
+          <w:bookmarkEnd w:id="130"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10076,70 +9974,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z194" w:id="132"/>
+          <w:bookmarkStart w:name="z194" w:id="131"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Соблюдение требований по признанию закупок способом запроса ценовых предложений несостоявшимися в случае:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="132"/>
+          <w:bookmarkEnd w:id="131"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10265,70 +10163,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z197" w:id="133"/>
+          <w:bookmarkStart w:name="z197" w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Принятие одного из решений если закупки способом запроса ценовых предложений признаны автоматически порталом несостоявшимися:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="133"/>
+          <w:bookmarkEnd w:id="132"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10426,70 +10324,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z199" w:id="134"/>
+          <w:bookmarkStart w:name="z199" w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Проведение закупок способом из одного источника посредством портала только в случаях:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="134"/>
+          <w:bookmarkEnd w:id="133"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -10937,70 +10835,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z212" w:id="135"/>
+          <w:bookmarkStart w:name="z212" w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Предоставление в уполномоченный орган ежегодно не позднее 1 мая года, следующего за отчетным периодом, отчетов об исполнении утвержденной тарифной сметы с приложением материалов за предыдущий календарный год:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="135"/>
+          <w:bookmarkEnd w:id="134"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -11322,70 +11220,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z222" w:id="136"/>
+          <w:bookmarkStart w:name="z222" w:id="135"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Предоставление в уполномоченный орган ежегодно не позднее 1 мая года, следующего за отчетным периодом, отчетов об исполнении утвержденной инвестиционной программы с приложением:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="136"/>
+          <w:bookmarkEnd w:id="135"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13092,70 +12990,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z229" w:id="137"/>
+          <w:bookmarkStart w:name="z229" w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Информирование уполномоченного органа за месяц до проведения отчета перед потребителями и иными заинтересованными лицами: </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="137"/>
+          <w:bookmarkEnd w:id="136"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -13691,51 +13589,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Обеспечение передачи информации, сведений о закупках, осуществляемых в информационных системах электронных закупок, в информационную систему Национальной палаты предпринимателей Республики Казахстан в целях формирования единой точки доступа к информации по закупкам</w:t>
+Обеспечение передачи информации, сведений о закупках, товарах, работ и услугах, осуществляемых в цифровых системах электронных закупок, интегрированной с цифровой системой Национальной палаты предпринимателей Республики Казахстан и (или) цифровой системой уполномоченного органа в сфере государственных закупок (Единая платформа закупок) в целях формирования единой точки доступа к информации по закупкам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -13789,70 +13687,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z234" w:id="138"/>
+          <w:bookmarkStart w:name="z234" w:id="137"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Не учитывание в затратной части тарифа следующих расходов:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="138"/>
+          <w:bookmarkEnd w:id="137"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15114,70 +15012,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z268" w:id="139"/>
+          <w:bookmarkStart w:name="z268" w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Соблюдение требований после опубликования в периодическом печатном издании объявления о дате и месте проведения публичных слушаний представить по требованию участников публичных слушаний:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="139"/>
+          <w:bookmarkEnd w:id="138"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15388,70 +15286,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z270" w:id="140"/>
+          <w:bookmarkStart w:name="z270" w:id="139"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Размещение ежеквартально на своем интернет-ресурсе либо в случае его отсутствия представление уполномоченному органу для размещения на его интернет-ресурсе:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="140"/>
+          <w:bookmarkEnd w:id="139"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -15642,158 +15540,158 @@
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Правый верхний угол приложения 2 – в редакции совместного приказа и.о. Министра водных ресурсов и ирригации РК от 03.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 167-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и и.о. Министра национальной экономики РК от 11.07.2025 № 66 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z274" w:id="141"/>
+    <w:bookmarkStart w:name="z274" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень субъективных критериев для определения степени риска по субъективным критериям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z275" w:id="142"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z275" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> В сферах естественных монополий ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z276" w:id="143"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z276" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>статьей 138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Предпринимательского кодекса Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z277" w:id="144"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z277" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> в отношении_____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z278" w:id="145"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z278" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> наименование однородной группы субъектов (объектов) контроля</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -17809,170 +17707,170 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z279" w:id="146"/>
+    <w:bookmarkStart w:name="z279" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Инструкция по заполнению шаблона:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z280" w:id="147"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z280" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Показатели субъективных критериев определяются для однородных групп субъектов (объектов) контроля сфере государственного контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z281" w:id="148"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z281" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) В графе 2 указывается показатель субъективного критерия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z282" w:id="149"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z282" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) В графе 3 указываются приоритетные источники информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z283" w:id="150"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z283" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) В графе 4 указывается удельный вес по значимости показателя субъективного критерия в баллах. Сумма всех строк по данной графе не должно превышать 100 баллов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z284" w:id="151"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z284" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) В графе 5 указываются условия учета показателя субъективного критерия в расчете степени риска по субъективным критериям и числовые значения показателей субъективных критериев, соответствующие каждому условию. Числовые значения указываются в процентах от 0 до 100, в зависимости от повышения риска. Допустимые значения показателей субъективных критериев регламентируются нормативными правовыми актами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkEnd w:id="150"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -18025,460 +17923,480 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к совместному приказу</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z286" w:id="152"/>
+    <w:bookmarkStart w:name="z286" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Проверочный лист в сфере естественных монополии по услугам подачи воды по каналам, подачи воды для орошения и регулирования поверхностного стока при помощи подпорных гидротехнических сооружений (в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>статьей 138</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Предпринимательского кодекса Республики Казахстан) </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Сноска. Проверочный лист с изменениями, внесенными совместным приказом и.о. Министра водных ресурсов и ирригации РК от 03.07.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 167-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> и и.о. Министра национальной экономики РК от 11.07.2025 № 66 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> и и.о. Министра национальной экономики РК от 11.07.2025 № 66 (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); совместным приказом Министра водных ресурсов и ирригации РК от 30.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 236-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и и.о. Министра национальной экономики РК от 03.08.2026 № 120 (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z287" w:id="153"/>
+    <w:bookmarkStart w:name="z287" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В отношении субъектов естественных монополий предоставляющие услуги подачи воды по каналам, подачи воды для орошения и регулирования поверхностного стока при помощи подпорных гидротехнических сооружений </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkEnd w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _______________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наименование однородной группы субъектов (объектов) контроля</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z292" w:id="154"/>
+    <w:bookmarkStart w:name="z292" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственный орган, назначивший проверку/профилактического контроля с</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z293" w:id="155"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z293" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       посещением субъекта (объекта) контроля __________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z294" w:id="156"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z294" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z295" w:id="157"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z295" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акт о назначении проверки/профилактического контроля с посещением субъекта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z296" w:id="158"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z296" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (объекта) контроля ______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z297" w:id="159"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z297" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z298" w:id="160"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z298" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (№, дата) Наименование субъекта (объекта) контроля ________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z299" w:id="161"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z299" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ______________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z300" w:id="162"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z300" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       (индивидуальный идентификационный номер), бизнес-идентификационный номер</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z301" w:id="163"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z301" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       субъекта (объекта) контроля ____________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z302" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z302" w:id="164"/>
+    <w:bookmarkStart w:name="z303" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z303" w:id="165"/>
+    <w:bookmarkStart w:name="z304" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес места нахождения _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z305" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z305" w:id="167"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="167"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -19657,70 +19575,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z306" w:id="168"/>
+          <w:bookmarkStart w:name="z306" w:id="167"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Получение согласия уполномоченного органа на:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="168"/>
+          <w:bookmarkEnd w:id="167"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -21256,70 +21174,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 18</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z308" w:id="169"/>
+          <w:bookmarkStart w:name="z308" w:id="168"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Осуществление закупок товаров, работ, услуг на портале одним из следующих способов:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="169"/>
+          <w:bookmarkEnd w:id="168"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -22206,70 +22124,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z312" w:id="170"/>
+          <w:bookmarkStart w:name="z312" w:id="169"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Возвращение обеспечения конкурсной заявки в течение пяти рабочих дней со дня наступления следующих случаев:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="170"/>
+          <w:bookmarkEnd w:id="169"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -22620,572 +22538,390 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z317" w:id="171"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Непринятие конкурсной комиссией к оценке и сопоставлению конкурсной заявки потенциального поставщика по следующим основаниям:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="171"/>
-[...501 lines deleted...]
-              <w:t>9) цены заявок в тенге потенциальных поставщиков, допущенных к участию в конкурсе, превышают сумму, выделенную на закупки предусмотренную перечнем;</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) не представлены документы</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(1. Техническая спецификация с описанием функциональных, технических, качественных и эксплуатационных характеристик товаров, работ, услуг, а также документов, подтверждающих соответствие товаров, работ, услуг этим требованиям.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2. Лицензии, разрешения (уведомления), патента, свидетельства, сертификата, диплома, сведения о которых подтверждаются в цифровых системах государственных органов (при наличии соответствующего требования в конкурсной документации).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3. Справки банка или филиала банка, в котором обслуживается потенциальный поставщик, об отсутствии просроченной задолженности по обязательствам потенциального поставщика, длящимся более трех месяцев, перед банком или филиалом банка (в случае, если потенциальный поставщик является клиентом нескольких банков второго уровня или филиалов, а также иностранного банка, данная справка представляется от каждого из таких банков). Справка, выданная не ранее одного месяца, предшествующего дате вскрытия конвертов с конкурсными заявками.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4. Сведений об отсутствии (наличии) задолженности, учет по которым ведется в органах государственных доходов, выданной не ранее трех месяцев до дня вскрытия конкурсных заявок.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5. В случае, если потенциальный поставщик не является резидентом Республики Казахстан и не зарегистрирован в качестве налогоплательщика Республики Казахстан, то представляются: справки налогового органа Республики Казахстан о том, что данный потенциальный поставщик является нерезидентом Республики Казахстан и не состоит на налоговом учете; правоустанавливающие документы с проставленным апостилем (легализованный).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6. Платежные поручения, подтверждающие внесение обеспечения конкурсной заявки на банковский счет субъекта естественной монополии (при наличии соответствующего требования в конкурсной документации).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7. В случае, если конкурс объявлен на закупки стратегического товара, то представляются документы, подтверждающие, что потенциальный поставщик является производителем стратегического товара, полученного от соответствующего компетентного органа.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8. Справка о государственной регистрации (перерегистрации) юридического лица, выданное регистрирующим органом.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9. В случае, если потенциальный поставщик является плательщиком налога на добавленную стоимость, копии свидетельства о постановке на учет по налогу на добавленную стоимость либо бумажной копии электронного документа).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) потенциальный поставщик не внес обеспечение конкурсной заявки;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) конкурсная заявка, содержит документы, представленные или оформленные с нарушением требований;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) наличие в справке соответствующего налогового органа сведений о налоговой задолженности и задолженности по обязательным пенсионным взносам и социальным отчислениям в размере одного теңге и более;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) наличие справки банка или филиала банка просроченной задолженности хотя бы по одному виду обязательств потенциального поставщика, длящейся более трех месяцев, предшествующих дате выдачи данной справки;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) представление потенциальным поставщиком технической спецификации, не соответствующей требованиям, установленным в технической спецификации конкурсной документации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7) установлен факт представления недостоверной информации;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8) потенциальный поставщик является аффилированным лицом другого потенциального поставщика, подавшего заявку на участие в данном конкурсе (лоте), если в конкурсе приняли участие только аффилированные между собой лица;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9) цены заявок в теңге потенциальных поставщиков, допущенных к участию в конкурсе, превышают сумму, выделенную на закупки предусмотренную перечнем;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10) ценовое предложение потенциального поставщика признано конкурсной комиссией демпинговым</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
@@ -23426,70 +23162,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 28</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z336" w:id="172"/>
+          <w:bookmarkStart w:name="z336" w:id="170"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Признание конкурсной комиссией конкурса (лота) несостоявшимся в случае, если:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="172"/>
+          <w:bookmarkEnd w:id="170"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -23643,70 +23379,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z339" w:id="173"/>
+          <w:bookmarkStart w:name="z339" w:id="171"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Принятие одного из решений если конкурс признан несостоявшимся в целом или по какой-либо части (лоту):</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="173"/>
+          <w:bookmarkEnd w:id="171"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -23832,70 +23568,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 30</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z341" w:id="174"/>
+          <w:bookmarkStart w:name="z341" w:id="172"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Оценивание, сопоставление конкурсной комиссией конкурсных заявок, за исключением конкурсных заявок потенциальных поставщиков, не принятых к оценке и сопоставлению, и определение выигравшей конкурсной заявки на основе самой низкой цены и с учетом следующих критериев:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="174"/>
+          <w:bookmarkEnd w:id="172"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -24246,70 +23982,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 32</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z346" w:id="175"/>
+          <w:bookmarkStart w:name="z346" w:id="173"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Соблюдение требований о наличии следующей информации при оформлении конкурсной комиссией протокола об итогах конкурса:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="175"/>
+          <w:bookmarkEnd w:id="173"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -25448,70 +25184,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 38</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z359" w:id="176"/>
+          <w:bookmarkStart w:name="z359" w:id="174"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Соблюдение требований по отклонению ценового предложения потенциального поставщика, в случае если:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="176"/>
+          <w:bookmarkEnd w:id="174"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -25749,70 +25485,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 39</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z365" w:id="177"/>
+          <w:bookmarkStart w:name="z365" w:id="175"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Соблюдение требований по признанию закупок способом запроса ценовых предложений несостоявшимися в случае:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="177"/>
+          <w:bookmarkEnd w:id="175"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -25966,70 +25702,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 40</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z368" w:id="178"/>
+          <w:bookmarkStart w:name="z368" w:id="176"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Принятие одного из решений если закупки способом запроса ценовых предложений признаны автоматически порталом несостоявшимися:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="178"/>
+          <w:bookmarkEnd w:id="176"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -26155,70 +25891,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 41</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z370" w:id="179"/>
+          <w:bookmarkStart w:name="z370" w:id="177"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Проведение закупок способом из одного источника посредством портала только в случаях:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="179"/>
+          <w:bookmarkEnd w:id="177"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -26652,70 +26388,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 42</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z383" w:id="180"/>
+          <w:bookmarkStart w:name="z383" w:id="178"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Предоставление в уполномоченный орган ежегодно не позднее 1 мая года, следующего за отчетным периодом, отчетов об исполнении утвержденной тарифной сметы с приложением материалов за предыдущий календарный год:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="180"/>
+          <w:bookmarkEnd w:id="178"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -27065,70 +26801,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 43</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z393" w:id="181"/>
+          <w:bookmarkStart w:name="z393" w:id="179"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Предоставление в уполномоченный орган ежегодно не позднее 1 мая года, следующего за отчетным периодом, отчетов об исполнении утвержденной инвестиционной программы с приложением:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="181"/>
+          <w:bookmarkEnd w:id="179"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -29227,70 +28963,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 57</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z400" w:id="182"/>
+          <w:bookmarkStart w:name="z400" w:id="180"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 Информирование уполномоченного органа за месяц до проведения отчета перед потребителями и иными заинтересованными лицами: </w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="182"/>
+          <w:bookmarkEnd w:id="180"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -29938,51 +29674,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Обеспечение передачи информации, сведений о закупках, осуществляемых в информационных системах электронных закупок, в информационную систему Национальной палаты предпринимателей Республики Казахстан в целях формирования единой точки доступа к информации по закупкам</w:t>
+Обеспечение передачи информации, сведений о закупках, товарах, работ и услугах, осуществляемых в цифровых системах электронных закупок, интегрированной с цифровой системой Национальной палаты предпринимателей Республики Казахстан и (или) цифровой системой уполномоченного органа в сфере государственных закупок (Единая платформа закупок) в целях формирования единой точки доступа к информации по закупкам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -30064,70 +29800,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 62</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z405" w:id="183"/>
+          <w:bookmarkStart w:name="z405" w:id="181"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Не учитывание в затратной части тарифа следующих расходов:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="183"/>
+          <w:bookmarkEnd w:id="181"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -31459,70 +31195,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 65</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z440" w:id="184"/>
+          <w:bookmarkStart w:name="z440" w:id="182"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Соблюдение требований после опубликования в периодическом печатном издании объявления о дате и месте проведения публичных слушаний представить по требованию участников публичных слушаний:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="184"/>
+          <w:bookmarkEnd w:id="182"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -31789,70 +31525,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 67</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z442" w:id="185"/>
+          <w:bookmarkStart w:name="z442" w:id="183"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Размещение ежеквартально на своем интернет-ресурсе либо в случае его отсутствия представление уполномоченному органу для размещения на его интернет-ресурсе:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="185"/>
+          <w:bookmarkEnd w:id="183"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -31950,210 +31686,210 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z445" w:id="186"/>
+    <w:bookmarkStart w:name="z445" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Должностное (-ые) лицо (а) ____________________________ _______________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z446" w:id="187"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z446" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                                      должность                                 подпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z447" w:id="188"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z447" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z448" w:id="189"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z448" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                             фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z449" w:id="190"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z449" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Руководитель субъекта (объекта) контроля ____________________ ___________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z450" w:id="191"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z450" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
                                                                                            должность                 подпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z451" w:id="192"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z451" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z452" w:id="193"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z452" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       фамилия, имя, отчество (при его наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkEnd w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -32533,31 +32269,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>