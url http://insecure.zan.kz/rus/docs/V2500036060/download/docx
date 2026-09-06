--- v0 (2025-10-12)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2008124" w14:textId="2008124">
+    <w:p w14:paraId="f5d4fae" w14:textId="f5d4fae">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнения в некоторые приказы</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра просвещения Республики Казахстан от 30 апреля 2025 года № 98. Зарегистрирован в Министерстве юстиции Республики Казахстан 30 апреля 2025 года № 36060</w:t>
+        <w:t>Приказ Министра просвещения Республики Казахстан от 30 апреля 2025 года № 98. Зарегистрирован в Министерстве юстиции Республики Казахстан 30 апреля 2025 года № 36060.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
@@ -2001,90 +2001,88 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> специальностей и квалификаций технического и профессионального, послесреднего образования, получение которых в формах заочного и вечернего обучения, а также экстерната по специальностям культуры и искусства, физической культуры и спорта допускается, изложить в новой редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 7 декабря 2011 года № 514 "Об утверждении Перечня республиканских и международных олимпиад и конкурсов научных проектов (научных соревнований) по общеобразовательным предметам, конкурсов исполнителей, конкурсов профессионального мастерства и спортивных соревнований и критерии их отбора" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 7355) следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2097,70 +2095,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z46" w:id="28"/>
+    <w:bookmarkStart w:name="z46" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Об утверждении Перечня республиканских и международных олимпиад и конкурсов научных проектов (научных соревнований) по общеобразовательным предметам, конкурсов исполнителей, конкурсов профессионального мастерства и спортивных соревнований";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkEnd w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2173,51 +2171,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z48" w:id="29"/>
+    <w:bookmarkStart w:name="z48" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2232,51 +2230,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkEnd w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2345,90 +2343,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложение 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> утвержденный указанным приказом исключить.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z51" w:id="30"/>
+    <w:bookmarkStart w:name="z51" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 29 декабря 2011 года № 543 "Об утверждении Типовых учебных планов и образовательных программ детских музыкальных школ, детских художественных школ и детских школ искусств" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 7409) следующее изменение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2441,51 +2439,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z53" w:id="31"/>
+    <w:bookmarkStart w:name="z53" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2500,91 +2498,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z54" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      7. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 7 марта 2012 года № 97 "Об утверждении норм оснащения оборудованием и мебелью организаций технического и профессионального образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 7574) следующее изменение:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z54" w:id="32"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2597,70 +2595,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z56" w:id="33"/>
+    <w:bookmarkStart w:name="z56" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Об утверждении норм оснащения оборудованием и мебелью организаций технического и профессионального, послесреднего образования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2673,51 +2671,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z58" w:id="34"/>
+    <w:bookmarkStart w:name="z58" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2732,51 +2730,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkEnd w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2789,130 +2787,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z60" w:id="35"/>
+    <w:bookmarkStart w:name="z60" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>нормы</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> оснащения оборудованием и мебелью организаций технического и профессионального, послесреднего образования.";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z61" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Нормы</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оснащения оборудованием и мебелью организаций технического и профессионального образования, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z61" w:id="36"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2925,70 +2923,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z63" w:id="37"/>
+    <w:bookmarkStart w:name="z63" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Нормы оснащения оборудованием и мебелью организаций технического и профессионального, послесреднего образования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkEnd w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3001,70 +2999,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z65" w:id="38"/>
+    <w:bookmarkStart w:name="z65" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Минимальный перечень мебели и оборудования для административных помещений организаций технического и профессионального, послесреднего образования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3077,70 +3075,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="39"/>
+    <w:bookmarkStart w:name="z67" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2. Минимальный перечень мебели и оборудования библиотеки с читальным залом организаций технического и профессионального, послесреднего образования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3153,70 +3151,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z69" w:id="40"/>
+    <w:bookmarkStart w:name="z69" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3. Минимальный перечень оборудования и мебели актового зала организаций технического и профессионального, послесреднего образования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3229,70 +3227,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="41"/>
+    <w:bookmarkStart w:name="z71" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4. Минимальный перечень оборудования и мебели для кабинета преподавателей физической культуры организаций технического и профессионального, послесреднего образования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3305,70 +3303,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="42"/>
+    <w:bookmarkStart w:name="z73" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. Минимальный перечень оборудования и мебели помещения для хранения спортивного инвентаря и оборудования организаций технического и профессионального, послесреднего образования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3381,70 +3379,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z75" w:id="43"/>
+    <w:bookmarkStart w:name="z75" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6. Минимальный перечень оборудования для спортивного зала в организациях технического и профессионального, послесреднего образования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3457,70 +3455,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z77" w:id="44"/>
+    <w:bookmarkStart w:name="z77" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "7. Минимальный перечень оборудования спортивной площадки в организациях технического и профессионального, послесреднего образования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3533,70 +3531,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z79" w:id="45"/>
+    <w:bookmarkStart w:name="z79" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "8. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для кабинета биологии организаций технического и профессионального, послесреднего образования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkEnd w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3609,70 +3607,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z81" w:id="46"/>
+    <w:bookmarkStart w:name="z81" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "9. Минимальный перечень оборудования, мебели, технических средств, учебных пособий для кабинета географии организаций технического и профессионального, послесреднего образования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3685,70 +3683,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z83" w:id="47"/>
+    <w:bookmarkStart w:name="z83" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "10. Минимальный перечень мебели для лаборантской комнаты кабинета географии организаций технического и профессионального, послесреднего образования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3761,70 +3759,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z85" w:id="48"/>
+    <w:bookmarkStart w:name="z85" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "11. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для кабинета иностранного языка организаций технического и профессионального, послесреднего образования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkEnd w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3837,70 +3835,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="49"/>
+    <w:bookmarkStart w:name="z87" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "12. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для кабинета информатики организаций технического и профессионального, послесреднего образования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3913,70 +3911,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="50"/>
+    <w:bookmarkStart w:name="z89" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "13. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для кабинета истории организаций технического и профессионального, послесреднего образования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3989,70 +3987,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 14</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z91" w:id="51"/>
+    <w:bookmarkStart w:name="z91" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "14. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий и принадлежностей для кабинета казахского языка и литературы в организациях технического и профессионального, послесреднего образования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4065,70 +4063,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 15</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z93" w:id="52"/>
+    <w:bookmarkStart w:name="z93" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "15. Минимальный перечень оборудования и мебели для лингафонного кабинета организаций технического и профессионального, послесреднего образования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4141,70 +4139,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z95" w:id="53"/>
+    <w:bookmarkStart w:name="z95" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "16. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для кабинета математики организаций технического и профессионального, послесреднего образования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkEnd w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4217,70 +4215,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z97" w:id="54"/>
+    <w:bookmarkStart w:name="z97" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "17. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для мультимедийного лингафонного кабинета организаций технического и профессионального, послесреднего образования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkEnd w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4293,70 +4291,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 18</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="55"/>
+    <w:bookmarkStart w:name="z99" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "18. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для кабинета начальной военной подготовки организаций технического и профессионального, послесреднего образования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4369,70 +4367,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 19</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z101" w:id="56"/>
+    <w:bookmarkStart w:name="z101" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "19. Минимальный перечень оборудования комнаты для хранения оружия и военно-технического имущества организаций технического и профессионального, послесреднего образования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4445,70 +4443,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 20</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z103" w:id="57"/>
+    <w:bookmarkStart w:name="z103" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "20. Минимальный перечень оборудования для городка начальной военной подготовки организаций технического и профессионального, послесреднего образования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4521,70 +4519,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 21</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z105" w:id="58"/>
+    <w:bookmarkStart w:name="z105" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "21. Минимальный перечень оборудования для стрелкового тира организаций технического и профессионального, послесреднего образования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkEnd w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4597,70 +4595,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 22</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="59"/>
+    <w:bookmarkStart w:name="z107" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "22. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для кабинета самопознания организаций технического и профессионального, послесреднего образования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4673,70 +4671,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 23</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z109" w:id="60"/>
+    <w:bookmarkStart w:name="z109" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "23. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий и принадлежностей для кабинета русского языка и литературы организаций технического и профессионального, послесреднего образования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4749,70 +4747,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 24</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z111" w:id="61"/>
+    <w:bookmarkStart w:name="z111" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "24. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для кабинета физики организаций технического и профессионального, послесреднего образования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4825,70 +4823,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z113" w:id="62"/>
+    <w:bookmarkStart w:name="z113" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "25. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для кабинета химии организаций технического и профессионального, послесреднего образования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4901,70 +4899,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 26</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z115" w:id="63"/>
+    <w:bookmarkStart w:name="z115" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "26. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для кабинетов общегуманитарных дисциплин организаций технического и профессионального, послесреднего образования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkEnd w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -4977,70 +4975,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 27</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z117" w:id="64"/>
+    <w:bookmarkStart w:name="z117" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "27. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для кабинетов социально-экономических дисциплин организаций технического и профессионального, послесреднего образования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkEnd w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5053,70 +5051,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 28</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z119" w:id="65"/>
+    <w:bookmarkStart w:name="z119" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "28. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для кабинета курсового и дипломного проектирования организаций технического и профессионального, послесреднего образования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkEnd w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5129,70 +5127,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z121" w:id="66"/>
+    <w:bookmarkStart w:name="z121" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "29. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для кабинетов общепрофессиональных дисциплин организаций технического и профессионального, послесреднего образования по профилю "Образование";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5205,70 +5203,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 30</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z123" w:id="67"/>
+    <w:bookmarkStart w:name="z123" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "30. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для кабинетов специальных дисциплин и лабораторий организаций технического и профессионального, послесреднего образования по профилю "Образование";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5281,70 +5279,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z125" w:id="68"/>
+    <w:bookmarkStart w:name="z125" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "31. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для кабинетов общепрофессиональных и специальных дисциплин организаций технического и профессионального, послесреднего образования по профилю "Право";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5357,70 +5355,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 32</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z127" w:id="69"/>
+    <w:bookmarkStart w:name="z127" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "32. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий лабораторий и кабинетов для практических занятий организаций технического и профессионального, послесреднего образования по профилю "Право";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkEnd w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5433,70 +5431,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 33</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z129" w:id="70"/>
+    <w:bookmarkStart w:name="z129" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "33. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для кабинетов общепрофессиональных дисциплин организаций технического и профессионального, послесреднего образования по профилю "Искусство и культура";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkEnd w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5509,70 +5507,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 34</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z131" w:id="71"/>
+    <w:bookmarkStart w:name="z131" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "34. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для кабинетов специальных дисциплин организаций технического и профессионального, послесреднего образования по профилю "Искусство и культура";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkEnd w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5585,70 +5583,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z133" w:id="72"/>
+    <w:bookmarkStart w:name="z133" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "35. Минимальный перечень оборудования, мебели, принадлежностей и учебных пособий в лабораториях и мастерских организаций технического и профессионального, послесреднего образования по профилю "Искусство и культура";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkEnd w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5661,70 +5659,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 36</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z135" w:id="73"/>
+    <w:bookmarkStart w:name="z135" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "36. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для кабинетов общепрофессиональных и специальных дисциплин организаций технического и профессионального, послесреднего образования по профилю "Сервис, экономика и управление";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkEnd w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5737,70 +5735,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 37</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z137" w:id="74"/>
+    <w:bookmarkStart w:name="z137" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "37. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для лабораторий организаций технического и профессионального, послесреднего образования по профилю "Сервис, экономика и управление";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5813,70 +5811,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 38</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z139" w:id="75"/>
+    <w:bookmarkStart w:name="z139" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "38. Минимальный перечень оборудования и мебели для учебно-производственных мастерских организаций технического и профессионального, послесреднего образования по профилю "Сервис, экономика и управление";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5889,70 +5887,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 39</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z141" w:id="76"/>
+    <w:bookmarkStart w:name="z141" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "39. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для кабинетов общепрофессиональных и специальных дисциплин организаций технического и профессионального, послесреднего образования по профилю "Метрология, стандартизация и сертификация";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5965,70 +5963,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 40</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z143" w:id="77"/>
+    <w:bookmarkStart w:name="z143" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "40. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для лабораторий организаций технического и профессионального, послесреднего образования по профилю "Метрология, стандартизация и сертификация";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6041,70 +6039,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 41</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z145" w:id="78"/>
+    <w:bookmarkStart w:name="z145" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "41. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для учебно-производственных мастерских организаций технического и профессионального, послесреднего образования по профилю "Метрология, стандартизация и сертификация";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkEnd w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6117,70 +6115,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 42</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z147" w:id="79"/>
+    <w:bookmarkStart w:name="z147" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "42. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для кабинетов общепрофессиональных дисциплин организаций технического и профессионального, послесреднего образования по профилю "Геология, горнодобывающая промышленность и добыча полезных ископаемых";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkEnd w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6193,70 +6191,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 43</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z149" w:id="80"/>
+    <w:bookmarkStart w:name="z149" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "43. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для кабинетов специальных дисциплин организаций технического и профессионального, послесреднего образования по профилю "Геология, горнодобывающая промышленность и добыча полезных ископаемых";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkEnd w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6269,70 +6267,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 44</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z151" w:id="81"/>
+    <w:bookmarkStart w:name="z151" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "44. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для лабораторий организаций технического и профессионального, послесреднего образования по профилю "Геология, горнодобывающая промышленность и добыча полезных ископаемых";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkEnd w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6345,70 +6343,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z153" w:id="82"/>
+    <w:bookmarkStart w:name="z153" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "45. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для учебно-производственных мастерских организаций технического и профессионального, послесреднего образования по профилю "Геология, горнодобывающая промышленность и добыча полезных ископаемых";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkEnd w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6421,70 +6419,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 46</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z155" w:id="83"/>
+    <w:bookmarkStart w:name="z155" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "46. Минимальный перечень оборудования для учебных (производственных) полигонов организаций технического и профессионального, послесреднего образования по профилю "Геология, горнодобывающая промышленность и добыча полезных ископаемых";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkEnd w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6497,70 +6495,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 47</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z157" w:id="84"/>
+    <w:bookmarkStart w:name="z157" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "47. Минимальный перечень оборудования, мебели, учебных пособий для геологического музея организаций технического и профессионального, послесреднего образования по профилю "Геология, горнодобывающая промышленность и добыча полезных ископаемых";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkEnd w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6573,70 +6571,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 48</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z159" w:id="85"/>
+    <w:bookmarkStart w:name="z159" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "48. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для кабинетов общепрофессиональных дисциплин организаций технического и профессионального, послесреднего образования по профилю "Нефтегазовое и химическое производство";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6649,70 +6647,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 49</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z161" w:id="86"/>
+    <w:bookmarkStart w:name="z161" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "49. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для кабинетов специальных дисциплин организаций технического и профессионального, послесреднего образования по профилю "Нефтегазовое и химическое производство";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6725,70 +6723,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 50</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z163" w:id="87"/>
+    <w:bookmarkStart w:name="z163" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "50. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для лабораторий организаций технического и профессионального, послесреднего образования по профилю "Нефтегазовое и химическое производство";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6801,70 +6799,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 51</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z165" w:id="88"/>
+    <w:bookmarkStart w:name="z165" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "51. Минимальный перечень оборудования, мебели и учебных пособий для учебно-производственных мастерских организаций технического и профессионального, послесреднего образования по профилю "Нефтегазовое и химическое производство";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkEnd w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6877,70 +6875,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 52</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z167" w:id="89"/>
+    <w:bookmarkStart w:name="z167" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "52. Минимальный перечень оборудования для учебных (производственных) полигонов организаций технического и профессионального, послесреднего образования по профилю "Нефтегазовое и химическое производство";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6953,70 +6951,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 53</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z169" w:id="90"/>
+    <w:bookmarkStart w:name="z169" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "53. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для кабинетов общепрофессиональных дисциплин организаций технического и профессионального, послесреднего образования по профилю "Энергетика. Электроэнергетика";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkEnd w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7029,70 +7027,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 54</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z171" w:id="91"/>
+    <w:bookmarkStart w:name="z171" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "54. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для кабинетов специальных дисциплин организаций технического и профессионального, послесреднего образования по профилю "Энергетика. Электроэнергетика";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7105,70 +7103,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 55</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z173" w:id="92"/>
+    <w:bookmarkStart w:name="z173" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "55. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для лабораторий организаций технического и профессионального, послесреднего образования по профилю "Энергетика. Электроэнергетика";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkEnd w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7181,70 +7179,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 56</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z175" w:id="93"/>
+    <w:bookmarkStart w:name="z175" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "56. Минимальный перечень оборудования, мебели, учебных пособий для учебно-производственных мастерских организаций технического и профессионального, послесреднего образования по профилю "Энергетика. Электроэнергетика";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7257,70 +7255,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 57</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z177" w:id="94"/>
+    <w:bookmarkStart w:name="z177" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "57. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для кабинетов общепрофессиональных дисциплин организаций технического и профессионального, послесреднего образования по профилю "Металлургия и машиностроение";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkEnd w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7333,70 +7331,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 58</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z179" w:id="95"/>
+    <w:bookmarkStart w:name="z179" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "58. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для кабинетов специальных дисциплин организаций технического и профессионального, послесреднего образования по профилю "Металлургия и машиностроение";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkEnd w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7409,70 +7407,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z181" w:id="96"/>
+    <w:bookmarkStart w:name="z181" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "59. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для лабораторий организаций технического и профессионального, послесреднего образования по профилю "Металлургия и машиностроение";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7485,70 +7483,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 60</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z183" w:id="97"/>
+    <w:bookmarkStart w:name="z183" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "60. Минимальный перечень оборудования, мебели, учебных пособий для учебно-производственных мастерских организаций технического и профессионального, послесреднего образования по профилю "Металлургия и машиностроение";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7561,70 +7559,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 61</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z185" w:id="98"/>
+    <w:bookmarkStart w:name="z185" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "61. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для кабинетов общепрофессиональных дисциплин организаций технического и профессионального, послесреднего образования по профилю "Транспорт (по отраслям)";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkEnd w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7637,70 +7635,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 62</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z187" w:id="99"/>
+    <w:bookmarkStart w:name="z187" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "62. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для кабинетов специальных дисциплин организаций технического и профессионального, послесреднего образования по профилю "Транспорт (по отраслям)";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkEnd w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7713,70 +7711,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 63</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z189" w:id="100"/>
+    <w:bookmarkStart w:name="z189" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "63. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для лабораторий организаций технического и профессионального, послесреднего образования по профилю "Транспорт (по отраслям)";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7789,70 +7787,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 64</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z191" w:id="101"/>
+    <w:bookmarkStart w:name="z191" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "64. Минимальный перечень оборудования, мебели, учебных пособий для учебно-производственных мастерских организаций технического и профессионального, послесреднего образования по профилю "Транспорт (по отраслям)";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7865,70 +7863,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 65</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z193" w:id="102"/>
+    <w:bookmarkStart w:name="z193" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "65. Минимальный перечень оборудования для учебных (производственных) полигонов организаций технического и профессионального, послесреднего образования по профилю "Транспорт (по отраслям)";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -7941,70 +7939,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 66</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z195" w:id="103"/>
+    <w:bookmarkStart w:name="z195" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "66. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для кабинетов общепрофессиональных дисциплин организаций технического и профессионального, послесреднего образования по профилю "Производство, монтаж, эксплуатация и ремонт (по отраслям). Эксплуатация транспорта";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8017,70 +8015,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 67</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z197" w:id="104"/>
+    <w:bookmarkStart w:name="z197" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "67. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для кабинетов специальных дисциплин организаций технического и профессионального, послесреднего образования по профилю "Производство, монтаж, эксплуатация и ремонт (по отраслям). Эксплуатация транспорта";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8093,70 +8091,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 68</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z199" w:id="105"/>
+    <w:bookmarkStart w:name="z199" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "68. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для лабораторий организаций технического и профессионального, послесреднего образования по профилю "Производство, монтаж, эксплуатация и ремонт (по отраслям). Эксплуатация транспорта";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8169,70 +8167,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z201" w:id="106"/>
+    <w:bookmarkStart w:name="z201" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "69. Минимальный перечень оборудования, мебели, учебных пособий для учебно-производственных мастерских организаций технического и профессионального, послесреднего образования по профилю "Производство, монтаж, эксплуатация и ремонт (по отраслям). Эксплуатация транспорта";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8245,70 +8243,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 70</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z203" w:id="107"/>
+    <w:bookmarkStart w:name="z203" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "70. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для кабинетов общепрофессиональных дисциплин организаций технического и профессионального, послесреднего образования по профилю "Связь, телекоммуникации и информационные технологии";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8321,70 +8319,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z205" w:id="108"/>
+    <w:bookmarkStart w:name="z205" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "71. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для кабинетов специальных дисциплин организаций технического и профессионального, послесреднего образования по профилю "Связь, телекоммуникации и информационные технологии";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8397,70 +8395,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z207" w:id="109"/>
+    <w:bookmarkStart w:name="z207" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "72. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для лабораторий организаций технического и профессионального, послесреднего образования по профилю "Связь, телекоммуникации и информационные технологии";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8473,70 +8471,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z209" w:id="110"/>
+    <w:bookmarkStart w:name="z209" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "73. Минимальный перечень оборудования, мебели, учебных пособий для учебно-производственных мастерских организаций технического и профессионального, послесреднего образования по профилю "Связь, телекоммуникации и информационные технологии";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8549,70 +8547,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 74</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z211" w:id="111"/>
+    <w:bookmarkStart w:name="z211" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "74. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для кабинетов общепрофессиональных дисциплин организаций технического и профессионального, послесреднего образования по профилю "Строительство и коммунальное хозяйство";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkEnd w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8625,70 +8623,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 75</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z213" w:id="112"/>
+    <w:bookmarkStart w:name="z213" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "75. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для кабинетов специальных дисциплин организаций технического и профессионального, послесреднего образования по профилю "Строительство и коммунальное хозяйство";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8701,70 +8699,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 76</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z215" w:id="113"/>
+    <w:bookmarkStart w:name="z215" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "76. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для лабораторий организаций технического и профессионального, послесреднего образования по профилю "Строительство и коммунальное хозяйство";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8777,70 +8775,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z217" w:id="114"/>
+    <w:bookmarkStart w:name="z217" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "77. Минимальный перечень оборудования, мебели, учебных пособий для учебно-производственных мастерских организаций технического и профессионального, послесреднего образования по профилю "Строительство и коммунальное хозяйство";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8853,70 +8851,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 78</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z219" w:id="115"/>
+    <w:bookmarkStart w:name="z219" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "78. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для кабинетов общепрофессиональных дисциплин организаций технического и профессионального, послесреднего образования по профилю "Сельское хозяйство, ветеринария и экология";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8929,70 +8927,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 79</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z221" w:id="116"/>
+    <w:bookmarkStart w:name="z221" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "79. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для кабинетов специальных дисциплин организаций технического и профессионального, послесреднего образования по профилю "Сельское хозяйство, ветеринария и экология";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkEnd w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9005,70 +9003,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 80</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z223" w:id="117"/>
+    <w:bookmarkStart w:name="z223" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "80. Минимальный перечень оборудования, мебели, технических средств обучения, учебных пособий для лабораторий организаций технического и профессионального, послесреднего образования по профилю "Сельское хозяйство, ветеринария и экология";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkEnd w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9081,110 +9079,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 81</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z225" w:id="118"/>
+    <w:bookmarkStart w:name="z225" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "81. Минимальный перечень оборудования, мебели, учебных пособий для учебно-производственных мастерских организаций технического и профессионального, послесреднего образования по профилю "Сельское хозяйство, ветеринария и экология".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z226" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      8. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 13 марта 2012 года № 99 "Об утверждении Правил организации и проведения Президентской олимпиады по предметам естественно-математического цикла, республиканских олимпиад и конкурсов научных проектов по общеобразовательным предметам, республиканских конкурсов исполнителей и конкурсов профессионального мастерства" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 7547) следующее изменение:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z226" w:id="119"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9197,51 +9195,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z228" w:id="120"/>
+    <w:bookmarkStart w:name="z228" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9256,91 +9254,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z229" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      9. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 24 июля 2012 года № 344 "Об утверждении Правил по подготовке, экспертизе, апробации и проведению мониторинга, изданию учебников для организаций среднего образования и учебно-методических комплексов для дошкольных организаций, организаций среднего образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 7876), следующие изменения:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z229" w:id="121"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9353,51 +9351,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z231" w:id="122"/>
+    <w:bookmarkStart w:name="z231" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9412,91 +9410,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z232" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по подготовке, экспертизе, апробации и проведению мониторинга, изданию учебников для организаций среднего образования и учебно-методических комплексов для дошкольных организаций, организаций среднего образования, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z232" w:id="123"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9509,51 +9507,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z234" w:id="124"/>
+    <w:bookmarkStart w:name="z234" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Настоящие Правила по подготовке, экспертизе, апробации и проведению мониторинга, изданию учебников для организаций среднего образования и учебно-методических комплексов для дошкольных организаций, организаций среднего образования (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9568,91 +9566,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее – Закон) и определяют порядок подготовки, экспертизы, апробации и проведения мониторинга, издания учебников для организаций среднего образования и учебно-методических комплексов для дошкольных организаций, организаций среднего образования.".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z235" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 20 декабря 2012 года № 557 "Об утверждении типовых учебных планов дошкольного воспитания и обучения Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 8275) следующее изменение:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z235" w:id="125"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9665,51 +9663,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z237" w:id="126"/>
+    <w:bookmarkStart w:name="z237" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9744,91 +9742,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 3 августа 2022 года № 348 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 29031), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z238" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      11. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 12 ноября 2014 года № 459 "Об утверждении Правил осуществления образовательного мониторинга" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 9940), следующие изменения:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z238" w:id="127"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9841,51 +9839,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z240" w:id="128"/>
+    <w:bookmarkStart w:name="z240" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -9900,91 +9898,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z241" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> осуществления образовательного мониторинга, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z241" w:id="129"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -9997,130 +9995,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z243" w:id="130"/>
+    <w:bookmarkStart w:name="z243" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Настоящие Правила осуществления образовательного мониторинга (далее - Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 8)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" (далее – Закон) и определяют порядок осуществления образовательного мониторинга.".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z244" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      12. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 4 декабря 2014 года № 506 "Об утверждении Правил предоставления академических отпусков обучающимся в организациях технического и профессионального, послесреднего образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10475) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z244" w:id="131"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10133,51 +10131,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z246" w:id="132"/>
+    <w:bookmarkStart w:name="z246" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10212,91 +10210,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z247" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предоставления академических отпусков обучающимся в организациях технического и профессионального, послесреднего образования, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z247" w:id="133"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10309,51 +10307,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z249" w:id="134"/>
+    <w:bookmarkStart w:name="z249" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Настоящие Правила предоставления академических отпусков обучающимся в организациях технического и профессионального, послесреднего образования (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10368,91 +10366,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" и определяют порядок предоставления академических отпусков обучающимся в организациях технического и профессионального, послесреднего образования.".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z250" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      13. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра образования и науки Республики Казахстан от 12 декабря 2014 года № 519 "Об утверждении Правил по организации заказа, хранению, учету и выдаче бланков документов государственного образца об образовании и обеспечению ими организаций образования, реализующих общеобразовательные учебные программы основного среднего, общего среднего образования и образовательные программы технического и профессионального, послесреднего образования, подведомственных организаций образования, осуществлении контроля за их использованием" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10079) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z250" w:id="135"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10465,70 +10463,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z252" w:id="136"/>
+    <w:bookmarkStart w:name="z252" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Об утверждении Правил по организации заказа, хранению, учету и выдаче бланков документов государственного образца об образовании и обеспечению ими организаций образования, реализующих общеобразовательные учебные программы основного среднего, общего среднего образования и образовательные программы технического и профессионального, послесреднего образования, подведомственных организаций образования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkEnd w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10541,51 +10539,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z254" w:id="137"/>
+    <w:bookmarkStart w:name="z254" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -10600,51 +10598,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10657,130 +10655,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z256" w:id="138"/>
+    <w:bookmarkStart w:name="z256" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по организации заказа, хранению, учету и выдаче бланков документов государственного образца об образовании и обеспечению ими организаций образования, реализующих общеобразовательные учебные программы основного среднего, общего среднего образования и образовательные программы технического и профессионального, послесреднего образования, подведомственных организаций образования.";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z257" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> организации заказа, хранению, учету и выдаче бланков документов государственного образца об образовании и обеспечению ими организаций образования, реализующих общеобразовательные учебные программы основного среднего, общего среднего образования и образовательные программы технического и профессионального, послесреднего образования, подведомственных организаций образования, осуществлении контроля за их использованием, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z257" w:id="139"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10793,70 +10791,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z259" w:id="140"/>
+    <w:bookmarkStart w:name="z259" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Правила по организации заказа, хранению, учету и выдаче бланков документов государственного образца об образовании и обеспечению ими организаций образования, реализующих общеобразовательные учебные программы основного среднего, общего среднего образования и образовательные программы технического и профессионального, послесреднего образования, подведомственных организаций образования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -10889,110 +10887,110 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z261" w:id="141"/>
+    <w:bookmarkStart w:name="z261" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Настоящие Правила по организации заказа, хранению, учету и выдаче бланков документов государственного образца об образовании и обеспечению ими организаций образования, реализующих общеобразовательные учебные программы основного среднего, общего среднего образования и образовательные программы технического и профессионального, послесреднего образования, подведомственных организаций образования (далее - Правила) разработан в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 87)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z262" w:id="142"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z262" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Настоящие Правила устанавливают порядок организации заказа, хранения, учета и выдачи бланков документов государственного образца об образовании и обеспечения ими организаций образования, реализующих общеобразовательные учебные программы основного среднего, общего среднего образования и образовательные программы технического и профессионального, послесреднего образования, подведомственных организаций образования (далее – организации образования).";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11005,70 +11003,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z264" w:id="143"/>
+    <w:bookmarkStart w:name="z264" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Глава 2. Порядок организации заказа, хранения, учета и выдачи бланков документов государственного образца об образовании и обеспечения ими организаций образования, реализующих общеобразовательные учебные программы основного среднего, общего среднего образования и образовательные программы технического и профессионального, послесреднего образования, подведомственных организаций образования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11101,90 +11099,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z266" w:id="144"/>
+    <w:bookmarkStart w:name="z266" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "10. Получение от Банкнотной фабрики бланков, их учет, хранение осуществляется Органом управления образованием, республиканскими организациями образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z267" w:id="145"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z267" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Орган управления образованием, республиканские организации образования определяют сотрудника в качестве материально-ответственного лица (далее - материально-ответственное лицо) за получение от Банкнотной фабрики бланков, учет, хранение, выдачу организациям образования.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11197,70 +11195,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 13</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z269" w:id="146"/>
+    <w:bookmarkStart w:name="z269" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "13. В организациях образования создается постоянно действующая комиссия из пяти человек по организации приема, хранения, выдачи и списания бланков, утверждаемая приказом руководителя организации образования.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11429,90 +11427,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам исключить.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z272" w:id="147"/>
+    <w:bookmarkStart w:name="z272" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 19 декабря 2014 года № 532 "Об утверждении Положения о знаке "Алтын белгі" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10115) следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11525,51 +11523,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z274" w:id="148"/>
+    <w:bookmarkStart w:name="z274" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11584,91 +11582,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z275" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Положении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о знаке "Алтын белгі", утвержденном указанным приказом:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z275" w:id="149"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11681,130 +11679,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z277" w:id="150"/>
+    <w:bookmarkStart w:name="z277" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Настоящее Положение разработано в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 56)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" (далее - Закон).".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z278" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      15. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 26 декабря 2014 года № 544 "Об утверждении правил проведения конкурса на присуждение гранта "Лучшая организация среднего образования" с установлением размера гранта и порядка его присуждения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10178) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z278" w:id="151"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11817,51 +11815,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z280" w:id="152"/>
+    <w:bookmarkStart w:name="z280" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -11876,91 +11874,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z281" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> проведения конкурса на присуждение гранта "Лучшая организация среднего образования" с установлением размера гранта и порядка его присуждения, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z281" w:id="153"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -11973,130 +11971,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z283" w:id="154"/>
+    <w:bookmarkStart w:name="z283" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Настоящие Правила проведения конкурса на присуждение гранта "Лучшая организация среднего образования" с установлением размера гранта и порядка его присуждения" (далее - Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 59)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" и определяют порядок проведения конкурса на присуждение гранта "Лучшая организация среднего образования" с установлением размера гранта и порядка его присуждения.".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z284" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 16 января 2015 года № 12 "Об утверждении Правил присвоения звания "Лучший педагог" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10279) следующее изменение:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z284" w:id="155"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12109,51 +12107,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z286" w:id="156"/>
+    <w:bookmarkStart w:name="z286" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12168,91 +12166,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z287" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      17. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 20 января 2015 года № 19 "Об утверждении правил оказания государственных услуг в сфере технического и профессионального, послесреднего образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10297) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z287" w:id="157"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12265,51 +12263,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z289" w:id="158"/>
+    <w:bookmarkStart w:name="z289" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12344,91 +12342,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z290" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оказания государственной услуги "Перевод и восстановление обучающихся по типам организаций образования", утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z290" w:id="159"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12441,51 +12439,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z292" w:id="160"/>
+    <w:bookmarkStart w:name="z292" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Правила оказания государственной услуги "Перевод и восстановление обучающихся по типам организаций образования" (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12500,91 +12498,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее – Закон) и определяют порядок оказания государственной услуги перевода и восстановления обучающихся в организациях технического и профессионального, послесреднего образования независимо от формы собственности и ведомственной подчиненности.".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z293" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 28 января 2015 года № 39 "Об утверждении видов документов о среднем, техническом и профессиональном, послесреднем образовании, формы документов о среднем, техническом и профессиональном, послесреднем образовании государственного образца и правила их учета и выдачи, а также форму справки, выдаваемой лицам, не завершившим образование в организациях образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10348) следующее изменение:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z293" w:id="161"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12597,51 +12595,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z295" w:id="162"/>
+    <w:bookmarkStart w:name="z295" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12656,91 +12654,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z296" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 12 января 2016 года № 18 "Об утверждении Положения о классном руководстве в организациях среднего образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 13067) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z296" w:id="163"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12753,51 +12751,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z298" w:id="164"/>
+    <w:bookmarkStart w:name="z298" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -12812,91 +12810,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 Положения о Министерстве просвещения Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 19 августа 2022 года № 581, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z299" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Положении</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о классном руководстве в организациях среднего образования, утвержденном указанным приказом:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z299" w:id="165"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -12909,130 +12907,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z301" w:id="166"/>
+    <w:bookmarkStart w:name="z301" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Настоящее Положение о классном руководстве в организациях среднего образования (далее - Положение) разработано в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 57)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 Положения о Министерстве просвещения Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 19 августа 2022 года № 581.".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z302" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      20. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 14 января 2016 года № 26 "Об утверждении Требований к обязательной школьной форме для организаций среднего образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 13085) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z302" w:id="167"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13045,51 +13043,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z304" w:id="168"/>
+    <w:bookmarkStart w:name="z304" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13104,91 +13102,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z305" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Требованиях</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к обязательной школьной форме для организаций среднего образования, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z305" w:id="169"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13201,130 +13199,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z307" w:id="170"/>
+    <w:bookmarkStart w:name="z307" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Настоящие Требования к обязательной школьной форме для организаций среднего образования (далее - Требования) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 20)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" для обеспечения обучающихся качественной школьной формой.".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z308" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      21. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 21 января 2016 года № 50 "Об утверждении Правил организации дуального обучения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 13422) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z308" w:id="171"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13337,51 +13335,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z310" w:id="172"/>
+    <w:bookmarkStart w:name="z310" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13396,91 +13394,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z311" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> организации дуального обучения, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z311" w:id="173"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13493,51 +13491,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z313" w:id="174"/>
+    <w:bookmarkStart w:name="z313" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Настоящие правила организации дуального обучения (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13592,111 +13590,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Трудового кодекса Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 54)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" и определяют порядок организации дуального обучения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z314" w:id="175"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z314" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Правила распространяются на учебные заведения реализующие образовательные программы технического и профессионального, послесреднего образования независимо от формы собственности и ведомственной подчиненности, учебные центры, предприятия (организации) участвующие в дуальном обучении.".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z315" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 21 января 2016 года № 52 "Об утверждении критерий оценки знаний обучающихся среднего, технического и профессионального, послесреднего образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 13137), следующие изменения:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z315" w:id="176"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13709,51 +13707,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z317" w:id="177"/>
+    <w:bookmarkStart w:name="z317" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -13768,91 +13766,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z318" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Критериях</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оценки знаний обучающихся среднего, технического и профессионального, послесреднего образования, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z318" w:id="178"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -13865,130 +13863,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z320" w:id="179"/>
+    <w:bookmarkStart w:name="z320" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Настоящие Критерии оценки знаний обучающихся среднего, технического и профессионального, послесреднего образования (далее – Критерии) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 22)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" которые определяют оценивание учебных достижений обучающихся в организациях начального, основного среднего и общего среднего образования, технического и профессионального, послесреднего образования независимо от их форм собственности и ведомственной подчиненности.".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z321" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      23. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 22 января 2016 года № 70 "Об утверждении норм оснащения оборудованием и мебелью организаций дошкольного, среднего образования, а также специальных организаций образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 13272) следующее изменение:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z321" w:id="180"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14001,51 +13999,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z323" w:id="181"/>
+    <w:bookmarkStart w:name="z323" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14060,91 +14058,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z324" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      24. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 28 января 2016 года № 95 "Об утверждении Правил организации и проведения курсов повышения квалификации педагогов, а также посткурсового сопровождения деятельности педагога" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 13420) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z324" w:id="182"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14157,51 +14155,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z326" w:id="183"/>
+    <w:bookmarkStart w:name="z326" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14216,91 +14214,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z327" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> организации и проведения курсов повышения квалификации педагогов, а также посткурсового сопровождения деятельности педагога, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z327" w:id="184"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14313,90 +14311,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z329" w:id="185"/>
+    <w:bookmarkStart w:name="z329" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Настоящие Правила организации и проведения курсов повышения квалификации педагогов, а также посткурсового сопровождения деятельности педагога (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 81)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" и определяют порядок организации, проведения курсов повышения квалификации, а также порядок организации, проведения посткурсового сопровождения деятельности педагогов.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14409,51 +14407,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 29</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z331" w:id="186"/>
+    <w:bookmarkStart w:name="z331" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "29. Слушателям, успешно прошедшим итоговое оценивание в соответствии с образовательной программой курсов повышения квалификации, Организацией выдается сертификат по теме курсов повышения квалификации с указанием темы и объема часов, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14468,131 +14466,131 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, а также приложение к сертификату согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z332" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сертификат требует специальной степени защиты и приобретается в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 3 октября 2024 года № 815 "Об определении поставщика печатной продукции, требующей специальной степени защиты, а также утверждении перечня такой продукции, приобретаемой у него".".</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z332" w:id="187"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> Правительства Республики Казахстан от 3 октября 2024 года № 815 "Об определении поставщика печатной продукции, требующей специальной степени защиты, а также утверждении перечня такой продукции, приобретаемой у него".".</w:t>
+    <w:bookmarkStart w:name="z333" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 28 января 2016 года № 91 "Об утверждении правил обеспечения учебниками и учебно-методическими комплексами обучающихся и воспитанников государственных организаций образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 13288) следующие изменения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z333" w:id="188"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14605,51 +14603,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z335" w:id="189"/>
+    <w:bookmarkStart w:name="z335" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14664,91 +14662,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z336" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обеспечения учебниками и учебно-методическими комплексами обучающихся и воспитанников государственных организаций образования, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z336" w:id="190"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14761,130 +14759,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z338" w:id="191"/>
+    <w:bookmarkStart w:name="z338" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Настоящие Правила обеспечения учебниками и учебно-методическими комплексами обучающихся и воспитанников государственных организаций образования (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 26)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" и определяют порядок обеспечения учебниками и учебно-методическими комплексами, в том числе в электронной форме, обучающихся и воспитанников государственных организаций образования.".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z339" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 28 января 2016 года № 93 "Об утверждении форм типового договора оказания образовательных услуг для дошкольных организаций, организаций среднего, технического и профессионального, послесреднего образования, типового договора на проведение профессиональной практики и типового договора о дуальном обучении для организаций технического и профессионального, послесреднего образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 13227) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z339" w:id="192"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -14897,51 +14895,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z341" w:id="193"/>
+    <w:bookmarkStart w:name="z341" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -14956,91 +14954,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z342" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Типовом договоре</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> оказания образовательных услуг организаций среднего образования, утвержденным указанным приказом: </w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z342" w:id="194"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15053,51 +15051,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z344" w:id="195"/>
+    <w:bookmarkStart w:name="z344" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "2) обеспечить приобретение знаний, умений, навыков обучающегося в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15112,91 +15110,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об образовании", с Государственным общеобязательным стандартом среднего образования, разработанных уполномоченным органом в области образования в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 14)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании";".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z345" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      27. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 29 января 2016 года № 97 "Об утверждении методики прогнозирования потребности организаций образования, реализующих программы дошкольного воспитания и обучения, общеобразовательные учебные программы начального, основного среднего и общего среднего образования, образовательные программы технического и профессионального образования, в учебниках и учебно-методических комплексах" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 13307) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z345" w:id="196"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15209,51 +15207,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z347" w:id="197"/>
+    <w:bookmarkStart w:name="z347" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15288,91 +15286,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 Положения о Министерстве просвещения Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 19 августа 2022 года № 581, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z348" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Методике</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> прогнозирования потребности организаций образования, реализующих программы дошкольного воспитания и обучения, общеобразовательные учебные программы начального, основного среднего и общего среднего образования, образовательные программы технического и профессионального образования, в учебниках и учебно-методических комплексах, утвержденной указанным приказом:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z348" w:id="198"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15385,51 +15383,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z350" w:id="199"/>
+    <w:bookmarkStart w:name="z350" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Настоящая Методика прогнозирования потребности организаций образования, реализующих программы дошкольного воспитания и обучения, общеобразовательные учебные программы начального, основного среднего и общего среднего образования, образовательные программы технического и профессионального образования, в учебниках и учебно-методических комплексах (далее – Методика) разработана в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15444,91 +15442,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 60)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 Положения о Министерстве просвещения Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 19 августа 2022 года № 581.".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z351" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      28. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 29 января 2016 года № 107 "Об утверждении Правил организации и проведения профессиональной практики и правил определения предприятий (организаций) в качестве баз практики для организаций технического и профессионального, послесреднего образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 13395) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z351" w:id="200"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15541,51 +15539,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z353" w:id="201"/>
+    <w:bookmarkStart w:name="z353" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15600,91 +15598,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z354" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> организации и проведения профессиональной практики и правила определения предприятий (организаций) в качестве баз практики для организаций технического и профессионального, послесреднего образования, утвержденных указанных приказом:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z354" w:id="202"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15697,51 +15695,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z356" w:id="203"/>
+    <w:bookmarkStart w:name="z356" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Настоящие Правила организации и проведения профессиональной практики и правила определения предприятий (организаций) в качестве баз практики для организаций технического и профессионального, послесреднего образования (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -15756,51 +15754,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" (далее – Закон), со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 118</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Трудового кодекса Республики Казахстан и определяют порядок организации и проведения профессиональной практики и определения предприятий (организаций) в качестве баз практики для организаций технического и профессионального, послесреднего образования.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkEnd w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15813,130 +15811,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 31</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z358" w:id="204"/>
+    <w:bookmarkStart w:name="z358" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "31. Продолжительность преддипломной практики определяется в зависимости от сложности специальности в соответствии с государственным общеобязательным стандартом образования, утвержденным в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 14)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона.".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z359" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      29. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра образования и науки Республики Казахстан от 12 августа 2016 года № 499 "Об утверждении Типовых учебных программ дошкольного воспитания и обучения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 14235) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z359" w:id="205"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -15949,51 +15947,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z361" w:id="206"/>
+    <w:bookmarkStart w:name="z361" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16028,91 +16026,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 3 августа 2022 года № 348 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 29031), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z362" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Типовой учебной программе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дошкольного воспитания и обучения, утвержденной указанным приказом:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z362" w:id="207"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16125,51 +16123,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z364" w:id="208"/>
+    <w:bookmarkStart w:name="z364" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Типовая учебная программа дошкольного воспитания и обучения (далее – Программа) разработана в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16204,91 +16202,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 14 Закона Республики Казахстан "Об образовании", с требованиями Государственного общеобязательного стандарта дошкольного воспитания и обучения, начального, основного среднего и общего среднего, технического и профессионального, послесреднего образования, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 3 августа 2022 года № 348 "Об утверждении государственных общеобязательных стандартов дошкольного воспитания и обучения, начального, основного среднего и общего среднего, технического и профессионального, послесреднего образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 29031) (далее - Стандарт).";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z365" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Типовой учебной программе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дошкольного воспитания и обучения детей с общим недоразвитием речи, утвержденной указанным приказом:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z365" w:id="209"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16301,51 +16299,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z367" w:id="210"/>
+    <w:bookmarkStart w:name="z367" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Типовая учебная программа дошкольного воспитания и обучения детей с общим недоразвитием речи (далее – Программа) разработана в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16360,91 +16358,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 14 Закона Республики Казахстан "Об образовании"."; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z368" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Типовой учебной программе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дошкольного воспитания и обучения детей с нарушением зрения, утвержденной указанным приказом:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z368" w:id="211"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16457,51 +16455,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z370" w:id="212"/>
+    <w:bookmarkStart w:name="z370" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Типовая учебная программа дошкольного воспитания и обучения детей с нарушением зрения (далее – Программа) разработана в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16516,91 +16514,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 14 Закона Республики Казахстан "Об образовании".";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z371" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Типовой учебной программе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дошкольного воспитания и обучения детей с нарушением слуха, утвержденной указанным приказом:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z371" w:id="213"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16613,51 +16611,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z373" w:id="214"/>
+    <w:bookmarkStart w:name="z373" w:id="213"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Типовая учебная программа дошкольного воспитания и обучения детей с нарушением слуха (далее – Программа) разработана в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16672,91 +16670,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 14 Закона Республики Казахстан "Об образовании".";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z374" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Типовой учебной программе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дошкольного воспитания и обучения детей с нарушением интеллекта, утвержденной указанным приказом:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="214"/>
-    <w:bookmarkStart w:name="z374" w:id="215"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16769,51 +16767,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z376" w:id="216"/>
+    <w:bookmarkStart w:name="z376" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Типовая учебная программа дошкольного воспитания и обучения детей с нарушением интеллекта (далее – Программа) разработана в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16828,91 +16826,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 14 и статьи 19 Закона Республики Казахстан "Об образовании".";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z377" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Типовой учебной программе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дошкольного воспитания и обучения детей с нарушением опорно-двигательного аппарата, утвержденной указанным приказом:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z377" w:id="217"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -16925,51 +16923,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z379" w:id="218"/>
+    <w:bookmarkStart w:name="z379" w:id="217"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Типовая учебная программа дошкольного воспитания и обучения детей с нарушением опорно-двигательного аппарата (далее – Программа) разработана в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -16984,91 +16982,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 14 Закона Республики Казахстан "Об образовании".";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z380" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Типовой учебной программе</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дошкольного воспитания и обучения детей со сложными нарушениями развития, утвержденной указанным приказом:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="218"/>
-    <w:bookmarkStart w:name="z380" w:id="219"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17081,51 +17079,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z382" w:id="220"/>
+    <w:bookmarkStart w:name="z382" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Типовая учебная программа дошкольного воспитания и обучения детей со сложными нарушениями развития (далее – Программа) разработана в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17140,91 +17138,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 14 Закона Республики Казахстан Республики Казахстан "Об образовании".".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z383" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      30. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 27 ноября 2017 года № 597 "Об утверждении Методики подушевого нормативного финансирования дошкольного воспитания и обучения, среднего образования, а также технического и профессионального, послесреднего образования с учетом кредитной технологии обучения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 16137) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z383" w:id="221"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17237,51 +17235,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z385" w:id="222"/>
+    <w:bookmarkStart w:name="z385" w:id="221"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17296,91 +17294,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z386" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Методике</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> подушевого нормативного финансирования дошкольного воспитания и обучения, среднего образования, а также технического и профессионального, послесреднего образования с учетом кредитной технологии обучения, утвержденной указанным приказом:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z386" w:id="223"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17393,130 +17391,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z388" w:id="224"/>
+    <w:bookmarkStart w:name="z388" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Настоящая Методика подушевого нормативного финансирования дошкольного воспитания и обучения, среднего образования, а также технического и профессионального, послесреднего образования с учетом кредитной технологии обучения (далее – Методика) разработана в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 75)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" (далее – Закон), определяет единый подход при расчете подушевого норматива финансирования дошкольного воспитания и обучения, среднего образования, а также технического и профессионального, послесреднего образования с учетом кредитной технологии обучения и применяется для планирования объема подушевого нормативного финансирования организаций образования и объема государственного образовательного заказа.".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z389" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      31. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 21 сентября 2018 года № 484 "Об утверждении Правил проведения конкурса на присуждение гранта "Лучшая организация технического и профессионального, послесреднего образования" с установлением размера гранта и порядка его присуждения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17540) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="224"/>
-    <w:bookmarkStart w:name="z389" w:id="225"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17529,51 +17527,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z391" w:id="226"/>
+    <w:bookmarkStart w:name="z391" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17588,91 +17586,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z392" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> проведения конкурса на присуждение гранта "Лучшая организация технического и профессионального, послесреднего образования" с установлением размера гранта и порядка его присуждения, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="226"/>
-    <w:bookmarkStart w:name="z392" w:id="227"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17685,130 +17683,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z394" w:id="228"/>
+    <w:bookmarkStart w:name="z394" w:id="227"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Настоящие Правила проведения конкурса на присуждение гранта "Лучшая организация технического и профессионального, послесреднего образования" с установлением размера гранта и порядка его присуждения (далее - Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 59)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" и определяют порядок проведения конкурса на присуждение гранта "Лучшая организация технического и профессионального, послесреднего образования" с установлением размера гранта и порядка его присуждения.".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z395" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      32. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 27 сентября 2018 года № 500 "Об утверждении Классификатора специальностей и квалификаций технического и профессионального, послесреднего образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17564) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="228"/>
-    <w:bookmarkStart w:name="z395" w:id="229"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17821,51 +17819,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z397" w:id="230"/>
+    <w:bookmarkStart w:name="z397" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -17880,51 +17878,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkEnd w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -17937,150 +17935,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1-1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z399" w:id="231"/>
+    <w:bookmarkStart w:name="z399" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1-1. Комитету по обеспечению качества в сфере образования Министерства просвещения Республики Казахстан и его территориальным органам:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z400" w:id="232"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z400" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) на основании заявления от лицензиата обеспечить переоформление ранее выданных приложений к лицензиям на занятие образовательной деятельностью по специальностям технического и профессионального, послесреднего образования в соответствии с настоящим приказом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z401" w:id="233"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z401" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) при переоформлении приложений к лицензии на занятие образовательной деятельностью по специальностям технического и профессионального, послесреднего образования руководствоваться настоящим приказом и методическими рекомендациями уполномоченного органа в области образования.".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z402" w:id="233"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      33. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 27 сентября 2018 года № 502 "Об утверждении критериев для реорганизации организаций среднего образования, созданных в организационно-правовой форме государственного учреждения, в организационно-правовую форму государственного предприятия на праве хозяйственного ведения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17449) следующее изменение:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="233"/>
-    <w:bookmarkStart w:name="z402" w:id="234"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18093,51 +18091,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z404" w:id="235"/>
+    <w:bookmarkStart w:name="z404" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18152,91 +18150,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z405" w:id="235"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      34. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 18 октября 2018 года № 578 "Об утверждении Типовых правил приема на обучение в организации образования, реализующие образовательные программы технического и профессионального, послесреднего образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17705) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z405" w:id="236"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18249,51 +18247,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z407" w:id="237"/>
+    <w:bookmarkStart w:name="z407" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18328,91 +18326,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z408" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Типовых правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приема на обучение в организации образования, реализующие образовательные программы технического и профессионального, послесреднего образования, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="237"/>
-    <w:bookmarkStart w:name="z408" w:id="238"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18425,51 +18423,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z410" w:id="239"/>
+    <w:bookmarkStart w:name="z410" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Настоящие Типовые правила приема на обучение в организации образования, реализующие образовательные программы технического и профессионального, послесреднего образования (далее – Правила), разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18484,91 +18482,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее – Закон) и определяют порядок приема на обучение в организации образования, реализующие образовательные программы технического и профессионального, послесреднего образования (далее – организации ТиППО).".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z411" w:id="239"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      35. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 31 октября 2018 года № 599 "Об утверждении Правил формирования перечня недобросовестных поставщиков (потенциальных поставщиков) услуг, товаров по организации питания обучающихся в государственных организациях среднего образования, внешкольных организациях дополнительного образования, а также товаров, связанных с обеспечением питания детей, воспитывающихся и обучающихся в государственных дошкольных организациях, организациях образования для детей-сирот и детей, оставшихся без попечения родителей, организациях технического и профессионального, послесреднего образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 17766) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z411" w:id="240"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18581,70 +18579,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z413" w:id="241"/>
+    <w:bookmarkStart w:name="z413" w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Об утверждении Правил формирования перечня недобросовестных поставщиков (потенциальных поставщиков) услуг и (или) товаров по организации питания обучающихся в государственных организациях среднего, технического и профессионального, послесреднего образования, внешкольных организациях дополнительного образования, а также товаров, связанных с обеспечением питания детей, воспитывающихся и обучающихся в государственных дошкольных организациях, организациях образования для детей-сирот и детей, оставшихся без попечения родителей";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkEnd w:id="240"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18657,51 +18655,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z415" w:id="242"/>
+    <w:bookmarkStart w:name="z415" w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -18716,51 +18714,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkEnd w:id="241"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18773,130 +18771,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z417" w:id="243"/>
+    <w:bookmarkStart w:name="z417" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> формирования перечня недобросовестных поставщиков (потенциальных поставщиков) услуг и (или) товаров по организации питания обучающихся в государственных организациях среднего, технического и профессионального, послесреднего образования, внешкольных организациях дополнительного образования, а также товаров, связанных с обеспечением питания детей, воспитывающихся и обучающихся в государственных дошкольных организациях, организациях образования для детей-сирот и детей, оставшихся без попечения родителей.";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="242"/>
+    <w:bookmarkStart w:name="z418" w:id="243"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> формирования перечня недобросовестных поставщиков (потенциальных поставщиков) услуг, товаров по организации питания обучающихся в государственных организациях среднего образования, внешкольных организациях дополнительного образования, а также товаров, связанных с обеспечением питания детей, воспитывающихся и обучающихся в государственных дошкольных организациях, организациях образования для детей-сирот и детей, оставшихся без попечения родителей, организациях технического и профессионального, послесреднего образования, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z418" w:id="244"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18909,70 +18907,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z420" w:id="245"/>
+    <w:bookmarkStart w:name="z420" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Правила формирования перечня недобросовестных поставщиков (потенциальных поставщиков) услуг и (или) товаров по организации питания обучающихся в государственных организациях среднего, технического и профессионального, послесреднего образования, внешкольных организациях дополнительного образования, а также товаров, связанных с обеспечением питания детей, воспитывающихся и обучающихся в государственных дошкольных организациях, организациях образования для детей-сирот и детей, оставшихся без попечения родителей";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkEnd w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -18985,90 +18983,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z422" w:id="246"/>
+    <w:bookmarkStart w:name="z422" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Настоящие Правила формирования перечня недобросовестных поставщиков (потенциальных поставщиков) услуг и (или) товаров по организации питания обучающихся в государственных организациях среднего, технического и профессионального, послесреднего образования, внешкольных организациях дополнительного образования, а также товаров, связанных с обеспечением питания детей, воспитывающихся и обучающихся в государственных дошкольных организациях, организациях образования для детей-сирот и детей, оставшихся без попечения родителей (далее - Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 91)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании", и определяют порядок формирования перечня недобросовестных поставщиков (потенциальных поставщиков) услуг и (или) товаров по организации питания обучающихся в государственных организациях среднего, технического и профессионального, послесреднего образования, внешкольных организациях дополнительного образования, а также товаров, связанных с обеспечением питания детей, воспитывающихся и обучающихся в государственных дошкольных организациях, организациях образования для детей-сирот и детей, оставшихся без попечения родителей (далее - Перечень).";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkEnd w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19081,70 +19079,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z424" w:id="247"/>
+    <w:bookmarkStart w:name="z424" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "3. Перечень недобросовестных поставщиков (потенциальных поставщиков) услуг, товаров по организации питания обучающихся в государственных организациях среднего, технического и профессионального, послесреднего образования, внешкольных организациях дополнительного образования, а также товаров, связанных с обеспечением питания детей, воспитывающихся и обучающихся в государственных дошкольных организациях, организациях образования для детей-сирот и детей, оставшихся без попечения родителей формируется организатором конкурса (заказчик) на основании решений судов, вступивших в законную силу.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkEnd w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19157,70 +19155,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z426" w:id="248"/>
+    <w:bookmarkStart w:name="z426" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "5. Организатор конкурса (заказчик) в случаях, предусмотренных подпунктами 1), 2), 3) пункта 4 настоящих Правил не позднее тридцати календарных дней со дня его извещения о факте нарушения поставщиком (потенциальным поставщиком) услуг, товаров по организации питания обучающихся в государственных организациях среднего, технического и профессионального, послесреднего образования, внешкольных организациях дополнительного образования, а также товаров, связанных с обеспечением питания детей, воспитывающихся и обучающихся в государственных дошкольных организациях, организациях образования для детей-сирот и детей, оставшихся без попечения родителей обращается с иском в суд о признании такого поставщика недобросовестным поставщиком.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkEnd w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19253,90 +19251,90 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам формирования перечня недобросовестных поставщиков (потенциальных поставщиков) услуг, товаров по организации питания обучающихся в организациях среднего образования, внешкольных организациях дополнительного образования, а также товаров, связанных с обеспечением питания детей, воспитывающихся и обучающихся в дошкольных организациях, организациях образования для детей-сирот и детей, оставшихся без попечения родителей, организациях технического и профессионального, послесреднего образования изложить в новой редакции согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему Перечню.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z428" w:id="249"/>
+    <w:bookmarkStart w:name="z428" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 18 февраля 2020 года № 65 "Об утверждении Правил предоставления в имущественный наем (аренду) физкультурно-оздоровительных и спортивных сооружений, закрепленных за государственными организациями среднего образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 20050) следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkEnd w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19349,51 +19347,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z430" w:id="250"/>
+    <w:bookmarkStart w:name="z430" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19428,91 +19426,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z431" w:id="250"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> предоставления в имущественный наем (аренду) физкультурно-оздоровительных и спортивных сооружений, закрепленных за государственными организациями среднего образования, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="250"/>
-    <w:bookmarkStart w:name="z431" w:id="251"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19525,51 +19523,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z433" w:id="252"/>
+    <w:bookmarkStart w:name="z433" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Настоящие Правила предоставления в имущественный наем (аренду) физкультурно-оздоровительных и спортивных сооружений, закрепленных за государственными организациями среднего образования (далее – Правила) разработаны в соответствии с пунктом 3 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19584,91 +19582,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О государственном имуществе" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 35)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" и определяют порядок предоставления государственными организациями среднего образования закрепленных за ними физкультурно-оздоровительных и спортивных сооружений (далее – объекты) в имущественный наем (аренду).".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z434" w:id="252"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      37. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 6 апреля 2020 года № 130 "Об утверждении Перечня документов, обязательных для ведения педагогами организаций дошкольного воспитания и обучения, среднего, специального, дополнительного, технического и профессионального, послесреднего образования, и их формы" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 20317) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="252"/>
-    <w:bookmarkStart w:name="z434" w:id="253"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19681,70 +19679,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z436" w:id="254"/>
+    <w:bookmarkStart w:name="z436" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Об утверждении Переченя документов, обязательных для ведения педагогами дошкольных организаций и предшкольных классов общеобразовательных школ, лицеев и гимназий, организаций среднего, специального, дополнительного, технического и профессионального, послесреднего образования, и их формы";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkEnd w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19757,51 +19755,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z438" w:id="255"/>
+    <w:bookmarkStart w:name="z438" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -19816,91 +19814,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z439" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      38. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 4 мая 2020 года № 175 "Об утверждении Правил разработки, согласования и утверждения образовательных программ курсов повышения квалификации педагогов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 20567) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z439" w:id="256"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -19913,130 +19911,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z441" w:id="257"/>
+    <w:bookmarkStart w:name="z441" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с подпунктом 81) статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z442" w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> разработки, согласования и утверждения образовательных программ курсов повышения квалификации педагогов, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z442" w:id="258"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20049,130 +20047,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z444" w:id="259"/>
+    <w:bookmarkStart w:name="z444" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Настоящие Правила разработки, согласования и утверждения образовательных программ курсов повышения квалификации педагогов (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 81)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" и определяют порядок разработки, согласования и утверждения образовательных программ курсов повышения квалификации педагогов (далее - Программа).".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z445" w:id="259"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      39. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 22 мая 2020 года № 216 "Об утверждении перечня учебников для организаций среднего образования, учебно-методических комплексов для дошкольных организаций, организаций среднего образования, в том числе в электронной форме" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 20708) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="259"/>
-    <w:bookmarkStart w:name="z445" w:id="260"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20185,70 +20183,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z447" w:id="261"/>
+    <w:bookmarkStart w:name="z447" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Об утверждении перечня учебников и базовых учебников по отдельным предметам для организаций среднего образования, учебно-методических комплексов для дошкольных организаций, организаций среднего образования, в том числе в электронной форме";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkEnd w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20261,110 +20259,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z449" w:id="262"/>
+    <w:bookmarkStart w:name="z449" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Утвердить перечень учебников и базовых учебников по отдельным предметам для организаций среднего образования, учебно-методических комплексов для дошкольных организаций, организаций среднего образования, в том числе в электронной форме согласно приложению к настоящему приказу.";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z450" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Перечне</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> учебников для организаций среднего образования, учебно-методических комплексов для дошкольных организаций, организаций среднего образования, в том числе в электронной форме, утвержденный указанным приказом:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z450" w:id="263"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20377,402 +20375,182 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z452" w:id="264"/>
+    <w:bookmarkStart w:name="z452" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Перечень учебников и базовых учебников по отдельным предметам для организаций среднего образования, учебно-методических комплексов для дошкольных организаций, организаций среднего образования, в том числе в электронной форме".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-[...39 lines deleted...]
-    <w:bookmarkEnd w:id="265"/>
+    <w:bookmarkEnd w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...143 lines deleted...]
-      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">40. Утратил силу приказом Министра просвещения РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 153-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...77 lines deleted...]
-    <w:bookmarkStart w:name="z459" w:id="269"/>
+    <w:bookmarkStart w:name="z459" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 18 мая 2021 года № 221 "Об утверждении Правил организации работы экспертизы и апробации типовых учебных планов, типовых учебных программ дошкольного воспитания и обучения, начального, основного среднего, общего среднего образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 22776), следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkEnd w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20785,70 +20563,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z461" w:id="270"/>
+    <w:bookmarkStart w:name="z461" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Об утверждении Правил организации работы по экспертизе и апробации типовых учебных планов, типовых учебных программ дошкольного воспитания и обучения, начального, основного среднего, общего среднего образования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkEnd w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -20861,51 +20639,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z463" w:id="271"/>
+    <w:bookmarkStart w:name="z463" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -20920,171 +20698,171 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z464" w:id="272"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z464" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа вносится изменение на казахском языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z465" w:id="273"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z465" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> организации работы по экспертизе и апробации типовых учебных планов, типовых учебных программ дошкольного воспитания и обучения, начального, основного среднего, общего среднего образования, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z466" w:id="274"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z466" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> вносится изменение на казахском языке, текст на русском языке не меняется;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkEnd w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21097,170 +20875,170 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z468" w:id="275"/>
+    <w:bookmarkStart w:name="z468" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Настоящие Правила организации работы по экспертизе и апробации типовых учебных планов, типовых учебных программ дошкольного воспитания и обучения, начального, основного среднего, общего среднего образования (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 41)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" и определяют порядок организации работы по экспертизе и апробации типовых учебных планов, типовых учебных программ дошкольного воспитания и обучения, начального, основного среднего, общего среднего образования.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z469" w:id="276"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z469" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> вносится изменение на казахском языке, текст на русском языке не меняется.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z470" w:id="277"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z470" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       42. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 25 мая 2021 года № 235 "Об утверждении перечня предметов и веществ, запрещенных к вносу, ограниченных для использования в организациях образования и на их территориях" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 22857) следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkEnd w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21273,70 +21051,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z472" w:id="278"/>
+    <w:bookmarkStart w:name="z472" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Об утверждении перечня предметов и веществ, запрещенных к вносу, ограниченных для использования в организациях дошкольного, среднего, технического и профессионального, послесреднего образования, дополнительного образования и на их территориях";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkEnd w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21349,51 +21127,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z474" w:id="279"/>
+    <w:bookmarkStart w:name="z474" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -21408,51 +21186,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkEnd w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21465,90 +21243,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z476" w:id="280"/>
+    <w:bookmarkStart w:name="z476" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Утвердить прилагаемый </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Перечень</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> предметов и веществ, запрещенных к вносу, ограниченных для использования в организациях дошкольного, среднего, технического и профессионального, послесреднего образования, дополнительного образования и на их территориях.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkEnd w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21561,110 +21339,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> дополнить заголовком следующего содержания:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z478" w:id="281"/>
+    <w:bookmarkStart w:name="z478" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Перечень предметов и веществ, запрещенных к вносу, ограниченных для использования в организациях дошкольного, среднего, технического и профессионального, послесреднего образования, дополнительного образования и на их территориях"; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z479" w:id="282"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z479" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Перечне</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> предметов и веществ, запрещенных к вносу в организации образования и на их территорию, утвержденном указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkEnd w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21677,70 +21455,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>часть первую</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z481" w:id="283"/>
+    <w:bookmarkStart w:name="z481" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Перечень предметов и веществ, запрещенных к вносу в организациях дошкольного, среднего, технического и профессионального, послесреднего образования, дополнительного образования и на их территориях *:";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkEnd w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -21753,250 +21531,250 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z483" w:id="284"/>
+    <w:bookmarkStart w:name="z483" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2. Перечень предметов и веществ, ограниченных для использования в организациях дошкольного, среднего, технического и профессионального, послесреднего образования, дополнительного образования и на их территориях*:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z484" w:id="285"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z484" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) мобильные устройства связи с функциями переноса информации (пейджер, планшеты, смартфоны***, iPad (Айпад), iPod (Айпод), плейеры, модемы (мобильные роутеры)), во время учебных занятий (за исключением военных, специальных учебных заведений и Академии правосудия при Верховном суде Республики Казахстан);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z485" w:id="286"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z485" w:id="281"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) лекарственные препараты, за исключением препаратов, назначенных по медицинским показаниям на основании заключения врачебно-консультационной комиссии формы № 026/у, утвержденной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом № ҚР ДСМ-175/2020</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, за исключением случаев использования на территории военных, специальных учебных заведений и Академии правосудия при Верховном суде Республики Казахстан).";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-    <w:bookmarkStart w:name="z486" w:id="287"/>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z486" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>примечании</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="287"/>
-    <w:bookmarkStart w:name="z487" w:id="288"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z487" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       строку первую изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="288"/>
-    <w:bookmarkStart w:name="z488" w:id="289"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z488" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "* для обучающихся и воспитанников организаций дошкольного, среднего, технического и профессионального, послесреднего образования, дополнительного образования;".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z489" w:id="290"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z489" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 11 ноября 2021 года № 559 "Об утверждении Правил проведения ротации первых руководителей государственных организаций дошкольного, среднего, технического и профессионального, послесреднего образования, дополнительного образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 25128) следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkEnd w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22009,70 +21787,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z491" w:id="291"/>
+    <w:bookmarkStart w:name="z491" w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "Об утверждении Правил проведения ротации первых руководителей государственных организаций образования"; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkEnd w:id="286"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22085,51 +21863,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z493" w:id="292"/>
+    <w:bookmarkStart w:name="z493" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22144,51 +21922,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
+    <w:bookmarkEnd w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22201,110 +21979,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z495" w:id="293"/>
+    <w:bookmarkStart w:name="z495" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Утвердить прилагаемые правила проведения ротации первых руководителей государственных организаций образования.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z496" w:id="294"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:bookmarkStart w:name="z496" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> проведения ротации первых руководителей государственных организаций дошкольного, среднего, технического и профессионального, послесреднего образования, дополнительного образования, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="294"/>
+    <w:bookmarkEnd w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22317,70 +22095,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z498" w:id="295"/>
+    <w:bookmarkStart w:name="z498" w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Правила проведения ротации первых руководителей государственных организаций образования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkEnd w:id="290"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22393,130 +22171,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z500" w:id="296"/>
+    <w:bookmarkStart w:name="z500" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Настоящие Правила проведения ротации первых руководителей государственных организаций образования (далее - Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 78)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" (далее - Закон) и определяют порядок проведения ротации первых руководителей государственных организаций образования (далее - первые руководители).".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z501" w:id="297"/>
+    <w:bookmarkEnd w:id="291"/>
+    <w:bookmarkStart w:name="z501" w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       44. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 5 апреля 2022 года № 132 "Об утверждении требований к структуре и содержанию учебников для организаций среднего образования и учебно-методических комплексов для дошкольных организаций, организаций среднего образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 27415) следующее изменение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkEnd w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22529,51 +22307,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z503" w:id="298"/>
+    <w:bookmarkStart w:name="z503" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22588,91 +22366,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z504" w:id="299"/>
+    <w:bookmarkEnd w:id="293"/>
+    <w:bookmarkStart w:name="z504" w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       45. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 6 мая 2022 года № 185 "Об утверждении гарантированного государственного норматива сети организаций образования в зависимости от плотности населения и отдаленности населенных пунктов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 27968) следующее изменение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkEnd w:id="294"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22685,51 +22463,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z506" w:id="300"/>
+    <w:bookmarkStart w:name="z506" w:id="295"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22744,91 +22522,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z507" w:id="301"/>
+    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkStart w:name="z507" w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       46. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра просвещения Республики Казахстан Министра образования и науки Республики от 15 июля 2022 года № 326 "Об утверждении Перечня международных олимпиад по общеобразовательным предметам и международных конкурсов исполнителей, спортивных соревнований, по которым победители и призеры (награжденные дипломами первой, второй и третьей степени) последних трех лет зачисляются с присуждением образовательного гранта в организации образования, реализующие образовательные программы высшего образования, и критерии их отбора" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 28848) следующее изменение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkEnd w:id="296"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22841,51 +22619,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z509" w:id="302"/>
+    <w:bookmarkStart w:name="z509" w:id="297"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -22900,91 +22678,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="302"/>
-    <w:bookmarkStart w:name="z510" w:id="303"/>
+    <w:bookmarkEnd w:id="297"/>
+    <w:bookmarkStart w:name="z510" w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       47. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра просвещения Республики от 20 июля 2022 года № 333 "Об утверждении Перечня международных олимпиад по общеобразовательным предметам, по которым победители, призеры и педагоги, подготовившие их, поощряются единовременным вознаграждением за счет бюджетных средств" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 28915) следующее изменение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkEnd w:id="298"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -22997,51 +22775,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z512" w:id="304"/>
+    <w:bookmarkStart w:name="z512" w:id="299"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23056,91 +22834,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="304"/>
-    <w:bookmarkStart w:name="z513" w:id="305"/>
+    <w:bookmarkEnd w:id="299"/>
+    <w:bookmarkStart w:name="z513" w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра просвещения Республики Казахстан от 29 июля 2022 года № 347 "Об утверждении Правил выплаты единовременного вознаграждения победителям и призерам международных олимпиад по общеобразовательным предметам, педагогам, подготовившим их, а также их размеров" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 29030) следующее изменение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkEnd w:id="300"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23153,51 +22931,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z515" w:id="306"/>
+    <w:bookmarkStart w:name="z515" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23212,91 +22990,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="306"/>
-    <w:bookmarkStart w:name="z516" w:id="307"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z516" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       49. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 27 августа 2022 года № 381 "Об утверждении Правил размещения государственного образовательного заказа на подготовку кадров с техническим и профессиональным, послесредним образованием с учетом потребностей рынка труда, а также на дошкольное воспитание и обучение, среднее образование и дополнительное образование детей" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 29323) следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkEnd w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23309,51 +23087,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z518" w:id="308"/>
+    <w:bookmarkStart w:name="z518" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23388,91 +23166,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="308"/>
-    <w:bookmarkStart w:name="z519" w:id="309"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z519" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> размещения государственного образовательного заказа на подготовку кадров с техническим и профессиональным, послесредним образованием с учетом потребностей рынка труда, а также на дошкольное воспитание и обучение, среднее образование и дополнительное образование детей, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkEnd w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23485,130 +23263,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z521" w:id="310"/>
+    <w:bookmarkStart w:name="z521" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Правила размещения государственного образовательного заказа на подготовку кадров с техническим и профессиональным, послесредним образованием с учетом потребностей рынка труда, а также на дошкольное воспитание и обучение, среднее образование и дополнительное образование детей (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 49)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" и определяют порядок размещения государственного образовательного заказа на дошкольное воспитание и обучение, среднее образование, дополнительное образование детей и на подготовку кадров с техническим и профессиональным, послесредним образованием с учетом потребностей рынка труда.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="310"/>
-    <w:bookmarkStart w:name="z522" w:id="311"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z522" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       50. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 24 ноября 2022 года № 473 "Об утверждении квалификационных требований, предъявляемых к образовательной деятельности организаций, предоставляющих начальное, основное среднее, общее среднее, техническое и профессиональное, послесреднее, духовное образование, образовательно-оздоровительные услуги несовершеннолетним, и перечня документов, подтверждающих соответствие им" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 30721), следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkEnd w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23621,70 +23399,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z524" w:id="312"/>
+    <w:bookmarkStart w:name="z524" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Об утверждении квалификационных требований, предъявляемых к образовательной деятельности организаций образования, за исключением организаций высшего и послевузовского образования, и перечень документов, подтверждающих соответствие им";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="312"/>
+    <w:bookmarkEnd w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23697,51 +23475,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z526" w:id="313"/>
+    <w:bookmarkStart w:name="z526" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -23776,51 +23554,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 12 Закона Республики Казахстан "О разрешениях и уведомлениях" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="313"/>
+    <w:bookmarkEnd w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23833,110 +23611,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z528" w:id="314"/>
+    <w:bookmarkStart w:name="z528" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Утвердить прилагаемые квалификационные требования, предъявляемые к образовательной деятельности организаций образования, за исключением организаций высшего и послевузовского образования, и перечень документов, подтверждающих соответствие им.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="314"/>
-    <w:bookmarkStart w:name="z529" w:id="315"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z529" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Квалификационных требований</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, предъявляемых к образовательной деятельности организаций, предоставляющих начальное, основное среднее, общее среднее, техническое и профессиональное, послесреднее, духовное образование, образовательно-оздоровительные услуги несовершеннолетним, и перечня документов, подтверждающих соответствие им, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkEnd w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -23949,110 +23727,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z531" w:id="316"/>
+    <w:bookmarkStart w:name="z531" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Квалификационные требования, предъявляемые к образовательной деятельности организаций образования, за исключением организаций высшего и послевузовского образования, и перечень документов, подтверждающих соответствие им".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="316"/>
-    <w:bookmarkStart w:name="z532" w:id="317"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z532" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       51. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 5 декабря 2022 года № 486 "Об утверждении критериев оценки организаций образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 31053), следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="317"/>
+    <w:bookmarkEnd w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24065,70 +23843,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z534" w:id="318"/>
+    <w:bookmarkStart w:name="z534" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Об утверждении критериев оценки организаций дошкольного, среднего, технического и профессионального, послесреднего образования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkEnd w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24141,51 +23919,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z536" w:id="319"/>
+    <w:bookmarkStart w:name="z536" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24200,51 +23978,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="319"/>
+    <w:bookmarkEnd w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24257,110 +24035,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z538" w:id="320"/>
+    <w:bookmarkStart w:name="z538" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Утвердить Критерии оценки организаций дошкольного, среднего, технического и профессионального, послесреднего образования согласно приложению к настоящему приказу.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z539" w:id="321"/>
+    <w:bookmarkEnd w:id="315"/>
+    <w:bookmarkStart w:name="z539" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Критериях</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> оценки организаций образования, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
+    <w:bookmarkEnd w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24373,70 +24151,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z541" w:id="322"/>
+    <w:bookmarkStart w:name="z541" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Критерии оценки организаций дошкольного, среднего, технического и профессионального, послесреднего образования";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkEnd w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24449,130 +24227,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z543" w:id="323"/>
+    <w:bookmarkStart w:name="z543" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Настоящие критерии оценки организаций дошкольного, среднего, технического и профессионального, послесреднего образования (далее – Критерии) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 62)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" с целью использования их при осуществлении самооценки образовательной деятельности организаций образования.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z544" w:id="324"/>
+    <w:bookmarkEnd w:id="318"/>
+    <w:bookmarkStart w:name="z544" w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       52. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 9 декабря 2022 года № 491 "Об утверждении правил выбора учебников и учебно-методических комплексов педагогами государственных организаций образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 31060), следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkEnd w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24585,51 +24363,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z546" w:id="325"/>
+    <w:bookmarkStart w:name="z546" w:id="320"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -24644,91 +24422,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z547" w:id="326"/>
+    <w:bookmarkEnd w:id="320"/>
+    <w:bookmarkStart w:name="z547" w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> выбора учебников и учебно-методических комплексов педагогами государственных организаций образования, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkEnd w:id="321"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24741,130 +24519,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z549" w:id="327"/>
+    <w:bookmarkStart w:name="z549" w:id="322"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Настоящие Правила выбора учебников и учебно-методических комплексов педагогами государственных организаций образования (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 67)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" и определяют порядок выбора учебников и учебно-методических комплексов педагогами государственных организаций образования.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z550" w:id="328"/>
+    <w:bookmarkEnd w:id="322"/>
+    <w:bookmarkStart w:name="z550" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       53. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 15 декабря 2022 года № 497 "Об утверждении правил обеспечения льготного проезда путем выплаты компенсаций для обучающихся на основе государственного образовательного заказа в организациях образования, реализующих образовательные программы технического и профессионального, послесреднего образования, в период зимних и летних каникул на междугородном железнодорожном и автомобильном транспорте (кроме такси)" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 31134) следующие изменение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkEnd w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24877,70 +24655,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z552" w:id="329"/>
+    <w:bookmarkStart w:name="z552" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Об утверждении правил обеспечения льготного проезда путем выплаты компенсаций для обучающихся на основе государственного образовательного заказа в организациях образования, реализующих образовательные программы технического и профессионального, послесреднего образования, в период зимних и летних каникул на междугородном железнодорожном и автомобильном транспорте";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkEnd w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -24953,51 +24731,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z554" w:id="330"/>
+    <w:bookmarkStart w:name="z554" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25012,51 +24790,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkEnd w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -25069,110 +24847,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z556" w:id="331"/>
+    <w:bookmarkStart w:name="z556" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Утвердить прилагаемые Правила обеспечения льготного проезда путем выплаты компенсаций для обучающихся на основе государственного образовательного заказа в организациях образования, реализующих образовательные программы технического и профессионального, послесреднего образования, в период зимних и летних каникул на междугородном железнодорожном и автомобильном транспорте.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
-    <w:bookmarkStart w:name="z557" w:id="332"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z557" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> обеспечения льготного проезда путем выплаты компенсаций для обучающихся на основе государственного образовательного заказа в организациях образования, реализующих образовательные программы технического и профессионального, послесреднего образования, в период зимних и летних каникул на междугородном железнодорожном и автомобильном транспорте (кроме такси), утвержденных указанным приказом: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkEnd w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -25185,70 +24963,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z559" w:id="333"/>
+    <w:bookmarkStart w:name="z559" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Правила обеспечения льготного проезда путем выплаты компенсаций для обучающихся на основе государственного образовательного заказа в организациях образования, реализующих образовательные программы технического и профессионального, послесреднего образования, в период зимних и летних каникул на междугородном железнодорожном и автомобильном транспорте";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkEnd w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -25261,90 +25039,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z561" w:id="334"/>
+    <w:bookmarkStart w:name="z561" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Настоящие Правила обеспечения льготного проезда путем выплаты компенсаций для обучающихся на основе государственного образовательного заказа в организациях образования, реализующих образовательные программы технического и профессионального, послесреднего образования, в период зимних и летних каникул на междугородном железнодорожном и автомобильном транспорте (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 51)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" и определяют порядок обеспечения льготного проезда путем выплаты компенсаций для обучающихся на основе государственного образовательного заказа в организациях образования, реализующих образовательные программы технического и профессионального, послесреднего образования, в период зимних и летних каникул на междугородном железнодорожном и автомобильном транспорте.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkEnd w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -25357,70 +25135,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 2)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z563" w:id="335"/>
+    <w:bookmarkStart w:name="z563" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "2) компенсация на проезд - денежная выплата обучающимся на основе государственного образовательного заказа для возмещения части стоимости проезда в период зимних и летних каникул на междугородном железнодорожном и автомобильном транспорте;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkEnd w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -25433,150 +25211,150 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z565" w:id="336"/>
+    <w:bookmarkStart w:name="z565" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "6. Компенсация на проезд обучающимся производится организацией по выплате компенсации ежегодно, по завершению каникулярного периода в течении месяца, путем перечисления средств на карт-счета обучающихся.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="336"/>
-    <w:bookmarkStart w:name="z566" w:id="337"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z566" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Компенсация за проезд выплачивается при наличии документов (проездной билет и посадочный талон, по проезду автобусом только проездной билет), подтверждающих проезд на междугородном железнодорожном и автомобильном транспорте в период зимних и летних каникул в соответствии с графиком учебного процесса организаций технического и профессионального, послесреднего образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="337"/>
-    <w:bookmarkStart w:name="z567" w:id="338"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z567" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Компенсация на проезд иногородним студентам и выпускникам выплачивается на основании сформированных данных в информационной системе "Национальная образовательная база данных", подтверждающих их регистрацию по месту жительства в соответствии с графиком учебного процесса организаций технического и профессионального, послесреднего образования, без предоставления документов, указанных в части второй настоящего пункта.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="338"/>
-    <w:bookmarkStart w:name="z568" w:id="339"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z568" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       54. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 29 декабря 2022 года № 532 "Об утверждении Правил размещения государственного образовательного заказа на специальную психолого-педагогическую поддержку детей с ограниченными возможностями" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 31505) следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkEnd w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -25589,51 +25367,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z570" w:id="340"/>
+    <w:bookmarkStart w:name="z570" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25648,91 +25426,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="340"/>
-    <w:bookmarkStart w:name="z571" w:id="341"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z571" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> размещения государственного образовательного заказа на специальную психолого-педагогическую поддержку детей с ограниченными возможностями, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkEnd w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -25745,130 +25523,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z573" w:id="342"/>
+    <w:bookmarkStart w:name="z573" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Настоящие Правила размещения государственного образовательного заказа на специальную психолого-педагогическую поддержку детей с ограниченными возможностями (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 73)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" и определяют порядок размещения государственного образовательного заказа на специальную психолого-педагогическую поддержку детей с ограниченными возможностями (далее – государственный заказ).".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="342"/>
-    <w:bookmarkStart w:name="z574" w:id="343"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z574" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       55. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 6 января 2023 года № 1 "Об утверждении типовых учебных программ цикла или модуля общеобразовательных дисциплин для организаций технического и профессионального образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 31666) следующее изменение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkEnd w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -25881,51 +25659,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z576" w:id="344"/>
+    <w:bookmarkStart w:name="z576" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -25940,91 +25718,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="344"/>
-    <w:bookmarkStart w:name="z577" w:id="345"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z577" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       56. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 13 февраля 2023 года № 34 "Об утверждении требований, предъявляемые к аккредитационному органу в сфере среднего, технического и профессионального, послесреднего образования и правил признания аккредитационных органов, в том числе зарубежных в сфере среднего, технического и профессионального, послесреднего образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 31902), следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkEnd w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26037,70 +25815,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z579" w:id="346"/>
+    <w:bookmarkStart w:name="z579" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Об утверждении требований и правил признания аккредитационных органов, в том числе зарубежных";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkEnd w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26113,51 +25891,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z581" w:id="347"/>
+    <w:bookmarkStart w:name="z581" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -26172,51 +25950,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkEnd w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26229,190 +26007,190 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z583" w:id="348"/>
+    <w:bookmarkStart w:name="z583" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "1. Утвердить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="348"/>
-    <w:bookmarkStart w:name="z584" w:id="349"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z584" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) Требования к аккредитационным органам, в том числе зарубежным согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="349"/>
-    <w:bookmarkStart w:name="z585" w:id="350"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z585" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) Правила признания аккредитационных органов, в том числе зарубежных согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="350"/>
-    <w:bookmarkStart w:name="z586" w:id="351"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z586" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Требованиях</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, предъявляемых к аккредитационному органу в сфере среднего, технического и профессионального, послесреднего образования, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkEnd w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26425,110 +26203,110 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z588" w:id="352"/>
+    <w:bookmarkStart w:name="z588" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Требования к аккредитационным органам, в том числе зарубежным";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="352"/>
-    <w:bookmarkStart w:name="z589" w:id="353"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z589" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> признания аккредитационных органов, в том числе зарубежных в сфере среднего, технического и профессионального, послесреднего образования, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkEnd w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26541,70 +26319,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z591" w:id="354"/>
+    <w:bookmarkStart w:name="z591" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Правила признания аккредитационных органов, в том числе зарубежных";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkEnd w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26617,90 +26395,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z593" w:id="355"/>
+    <w:bookmarkStart w:name="z593" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Настоящие Правила признания аккредитационных органов, в том числе зарубежных (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 83)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" (далее – Закон) и определяет порядок признания аккредитационных органов, в том числе зарубежных в сфере среднего, технического и профессионального, послесреднего образования.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkEnd w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26713,70 +26491,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок главы 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z595" w:id="356"/>
+    <w:bookmarkStart w:name="z595" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Глава 2. Порядок признания аккредитационных органов, в том числе зарубежных";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkEnd w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -26789,171 +26567,171 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z597" w:id="357"/>
+    <w:bookmarkStart w:name="z597" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "3. Аккредитационный орган, в том числе зарубежный в подтверждение его соответствия требованиям, предъявляемым к аккредитационному органу, утвержденным в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 83)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона, представляет для признания в уполномоченный орган следующие документы в бумажной и/или электронной формах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="357"/>
-    <w:bookmarkStart w:name="z598" w:id="358"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z598" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) заявление, по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="358"/>
-    <w:bookmarkStart w:name="z599" w:id="359"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z599" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) нотариально заверенные копии учредительных документов. При представлении документов на иностранных языках, требуется их нотариально заверенный перевод на казахский или русский языки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="359"/>
-    <w:bookmarkStart w:name="z600" w:id="360"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z600" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) документ, подтверждающий включение аккредитационного органа в реестры и (или) ассоциации аккредитационных органов государств-членов ОЭСР;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="360"/>
-    <w:bookmarkStart w:name="z601" w:id="361"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z601" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) документы, подтверждающие наличие имеющихся ресурсов, указанных в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -26968,111 +26746,111 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Требований, предъявляемых к аккредитационному органу, утвержденных в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 83)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="361"/>
-    <w:bookmarkStart w:name="z602" w:id="362"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z602" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) список экспертов, привлекаемых к процедуре аккредитации с содержанием информации о степени магистра (не более одного), доктора PhD или кандидата наук, доктора наук или доктора по профилю, опыта работы в сфере институциональной и специализированной (программной) аккредитации либо по профилю подготовки специалистов аккредитуемой организации образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="362"/>
-    <w:bookmarkStart w:name="z603" w:id="363"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z603" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) стандарты (регламенты) аккредитации аккредитационного органа, устанавливающие требования к процедуре аккредитации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="363"/>
-    <w:bookmarkStart w:name="z604" w:id="364"/>
+    <w:bookmarkEnd w:id="358"/>
+    <w:bookmarkStart w:name="z604" w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) программа развития и (или) стратегия аккредитационного органа.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkEnd w:id="359"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27085,51 +26863,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z606" w:id="365"/>
+    <w:bookmarkStart w:name="z606" w:id="360"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "8. По результатам рассмотрения документов на соответствие </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27164,171 +26942,171 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Требований к аккредитационным органам, в том числе зарубежным, утвержденных в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 83)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона, Совет принимает решение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="365"/>
-    <w:bookmarkStart w:name="z607" w:id="366"/>
+    <w:bookmarkEnd w:id="360"/>
+    <w:bookmarkStart w:name="z607" w:id="361"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) о признании аккредитационного органа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="366"/>
-    <w:bookmarkStart w:name="z608" w:id="367"/>
+    <w:bookmarkEnd w:id="361"/>
+    <w:bookmarkStart w:name="z608" w:id="362"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) об отказе в признании аккредитационного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="367"/>
-    <w:bookmarkStart w:name="z609" w:id="368"/>
+    <w:bookmarkEnd w:id="362"/>
+    <w:bookmarkStart w:name="z609" w:id="363"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При наличии оснований, предусмотренных в пунктах 1-7 уполномоченный орган уведомляет аккредитационный орган о предварительном решении об отказе о признании аккредитационного органа, а также времени, месте и способе проведения заслушивания для возможности аккредитационному органу выразить позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="368"/>
-    <w:bookmarkStart w:name="z610" w:id="369"/>
+    <w:bookmarkEnd w:id="363"/>
+    <w:bookmarkStart w:name="z610" w:id="364"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется не позднее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="369"/>
-    <w:bookmarkStart w:name="z611" w:id="370"/>
+    <w:bookmarkEnd w:id="364"/>
+    <w:bookmarkStart w:name="z611" w:id="365"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление (извещение) направляется заказным письмом с уведомлением о его вручении, телефонограммой или телеграммой, либо текстовым сообщением по абонентскому номеру сотовой связи или по электронному адресу либо с использованием иных средств связи, обеспечивающих фиксацию извещения или вызова.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="370"/>
-    <w:bookmarkStart w:name="z612" w:id="371"/>
+    <w:bookmarkEnd w:id="365"/>
+    <w:bookmarkStart w:name="z612" w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       По результатам заслушивания уполномоченный орган принимает решение о признании аккредитационного органа либо об отказе в признании аккредитационного органа.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkEnd w:id="366"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27341,130 +27119,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z614" w:id="372"/>
+    <w:bookmarkStart w:name="z614" w:id="367"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "11. При выявлении несоответствия пунктам 1-7 Требований к аккредитационным органам, в том числе зарубежным, утвержденных в соответствии с подпунктом 83) статьи 5 Закона, выдаются рекомендаций по их устранению в произвольной форме.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="372"/>
-    <w:bookmarkStart w:name="z615" w:id="373"/>
+    <w:bookmarkEnd w:id="367"/>
+    <w:bookmarkStart w:name="z615" w:id="368"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок исполнения рекомендаций аккредационным органом составляет не более двух месяцев со дня его получения. На этот период приостанавливается срок рассмотрения заявления для продления сроков признания аккредитационного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="373"/>
-    <w:bookmarkStart w:name="z616" w:id="374"/>
+    <w:bookmarkEnd w:id="368"/>
+    <w:bookmarkStart w:name="z616" w:id="369"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При полном устранении несоответствия требованиям, указанных в рекомендациях, Совет принимает решение о продлении срока признания аккредитационного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="374"/>
-    <w:bookmarkStart w:name="z617" w:id="375"/>
+    <w:bookmarkEnd w:id="369"/>
+    <w:bookmarkStart w:name="z617" w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случаях неполного устранения несоответствия требованиям, указанным в рекомендациях, предоставления информации позже срока, настоящих Правил, Совет принимает решение об отказе в продлении срока признания.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="375"/>
+    <w:bookmarkEnd w:id="370"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27477,51 +27255,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 3)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 13 изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z619" w:id="376"/>
+    <w:bookmarkStart w:name="z619" w:id="371"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "3) невыполнения </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27556,91 +27334,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Требований, предъявляемых к аккредитационным органам, утвержденных в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 83)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона, и решений Совета;";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="376"/>
-    <w:bookmarkStart w:name="z620" w:id="377"/>
+    <w:bookmarkEnd w:id="371"/>
+    <w:bookmarkStart w:name="z620" w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkEnd w:id="372"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27653,130 +27431,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункт 4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z622" w:id="378"/>
+    <w:bookmarkStart w:name="z622" w:id="373"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "4) Сведения для анализа выполнения аккредитационным органом Требований к аккредитационным органам, в том числе зарубежным, утвержденных в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 83)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z623" w:id="379"/>
+    <w:bookmarkEnd w:id="373"/>
+    <w:bookmarkStart w:name="z623" w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       57. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 28 марта 2023 года № 75 "Об утверждении Правил организации учебного процесса по кредитной технологии обучения в организациях технического и профессионального, послесреднего образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32140) следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
+    <w:bookmarkEnd w:id="374"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27789,70 +27567,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z625" w:id="380"/>
+    <w:bookmarkStart w:name="z625" w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Об утверждении Правил организации учебного процесса по кредитной технологии обучения";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkEnd w:id="375"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27865,51 +27643,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z627" w:id="381"/>
+    <w:bookmarkStart w:name="z627" w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -27924,51 +27702,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
+    <w:bookmarkEnd w:id="376"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -27981,130 +27759,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z629" w:id="382"/>
+    <w:bookmarkStart w:name="z629" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> организации учебного процесса по кредитной технологии обучения.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z630" w:id="383"/>
+    <w:bookmarkEnd w:id="377"/>
+    <w:bookmarkStart w:name="z630" w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> организации учебного процесса по кредитной технологии обучения в организациях технического и профессионального, послесреднего образования, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
+    <w:bookmarkEnd w:id="378"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28117,70 +27895,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z632" w:id="384"/>
+    <w:bookmarkStart w:name="z632" w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Правила организации учебного процесса по кредитной технологии обучения";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkEnd w:id="379"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28193,130 +27971,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z634" w:id="385"/>
+    <w:bookmarkStart w:name="z634" w:id="380"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Настоящие Правила организации учебного процесса по кредитной технологии обучения (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 71)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" (далее – Закон) и определяют порядок организации учебного процесса по кредитной технологии обучения (далее – КТО) в организациях технического и профессионального, послесреднего образования (далее – организации ТиППО).".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z635" w:id="386"/>
+    <w:bookmarkEnd w:id="380"/>
+    <w:bookmarkStart w:name="z635" w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       58. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 3 июля 2023 года № 195 "Об утверждении Методики определения стоимости курсов повышения квалификации педагогов государственных организаций образования, а также организаций образования, получающих государственный образовательный заказ" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 33029) следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
+    <w:bookmarkEnd w:id="381"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28329,51 +28107,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z637" w:id="387"/>
+    <w:bookmarkStart w:name="z637" w:id="382"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -28388,91 +28166,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z638" w:id="388"/>
+    <w:bookmarkEnd w:id="382"/>
+    <w:bookmarkStart w:name="z638" w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Методике</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> определения стоимости курсов повышения квалификации педагогов государственных организации образования, а также организаций образования, получающих государственный образовательный заказ, утвержденной указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkEnd w:id="383"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28485,130 +28263,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z640" w:id="389"/>
+    <w:bookmarkStart w:name="z640" w:id="384"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Настоящая Методика определения стоимости курсов повышения квалификации педагогов государственных организации образования, а также организаций образования, получающих государственный образовательный заказ (далее – Методика) разработана в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 81)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" (далее – Закон) и устанавливает единый подход определения стоимости услуги курсов повышения квалификации педагогов государственных организации образования, а также организаций образования, получающих государственный образовательный заказ.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z641" w:id="390"/>
+    <w:bookmarkEnd w:id="384"/>
+    <w:bookmarkStart w:name="z641" w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       59. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 28 июля 2023 года № 230 "Об утверждении Правил признания документов о среднем, техническом и профессиональном, послесреднем образовании" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 33219), следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
+    <w:bookmarkEnd w:id="385"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28621,70 +28399,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z643" w:id="391"/>
+    <w:bookmarkStart w:name="z643" w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Об утверждении Правил признания документов о среднем, техническом и профессиональном, послесреднем образовании, которые признаются на территории Республики Казахстан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkEnd w:id="386"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28697,51 +28475,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z645" w:id="392"/>
+    <w:bookmarkStart w:name="z645" w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -28756,51 +28534,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
+    <w:bookmarkEnd w:id="387"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28813,130 +28591,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z647" w:id="393"/>
+    <w:bookmarkStart w:name="z647" w:id="388"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> признания документов о среднем, техническом и профессиональном, послесреднем образовании, которые признаются на территории Республики Казахстан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z648" w:id="394"/>
+    <w:bookmarkEnd w:id="388"/>
+    <w:bookmarkStart w:name="z648" w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> признания документов о среднем, техническом и профессиональном, послесреднем образовании, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
+    <w:bookmarkEnd w:id="389"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -28949,70 +28727,70 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>заголовок</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z650" w:id="395"/>
+    <w:bookmarkStart w:name="z650" w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "Правила признания документов о среднем, техническом и профессиональном, послесреднем образовании, которые признаются на территории Республики Казахстан";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkEnd w:id="390"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -29025,51 +28803,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z652" w:id="396"/>
+    <w:bookmarkStart w:name="z652" w:id="391"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Настоящие Правила признания документов о среднем, техническом и профессиональном, послесреднем образовании, которые признаются на территории Республики Казахстан (далее – Правила) разработаны в соответствии </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -29084,91 +28862,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" (далее – Закон о государственных услугах) и определяют порядок правил признания документов о среднем, техническом и профессиональном, послесреднем образовании физических лиц, получивших образование в зарубежных организациях образования, в том числе их филиалах, а также в научных центрах и лабораториях.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z653" w:id="397"/>
+    <w:bookmarkEnd w:id="391"/>
+    <w:bookmarkStart w:name="z653" w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       60. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра просвещения Республики Казахстан от 17 августа 2023 года № 263 "Об утверждении формы документов строгой отчетности, используемых организациями среднего, технического и профессионального, послесреднего образования в образовательной деятельности" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 33330) следующее изменение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkEnd w:id="392"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -29181,51 +28959,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции: </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z655" w:id="398"/>
+    <w:bookmarkStart w:name="z655" w:id="393"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -29240,91 +29018,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z656" w:id="399"/>
+    <w:bookmarkEnd w:id="393"/>
+    <w:bookmarkStart w:name="z656" w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       61. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 25 августа 2023 года № 271 "Об утверждении Правил проведения мониторинга по итогам приема в организации среднего, технического и профессионального, послесреднего образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 33355) следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkEnd w:id="394"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -29337,51 +29115,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z658" w:id="400"/>
+    <w:bookmarkStart w:name="z658" w:id="395"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -29396,91 +29174,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 Положения о Министерстве просвещения Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 19 августа 2022 года № 581 "Некоторые вопросы Министерства просвещения Республики Казахстан", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z659" w:id="401"/>
+    <w:bookmarkEnd w:id="395"/>
+    <w:bookmarkStart w:name="z659" w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> проведения мониторинга по итогам приема в организации среднего, технического и профессионального, послесреднего образования, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkEnd w:id="396"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -29493,130 +29271,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z661" w:id="402"/>
+    <w:bookmarkStart w:name="z661" w:id="397"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Настоящие Правила проведения мониторинга по итогам приема обучающихся в организации среднего, технического и профессионального, послесреднего образования разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 204-1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 Положения о Министерстве просвещения Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 19 августа 2022 года № 581 "Некоторые вопросы Министерства просвещения Республики Казахстан" и определяют порядок проведения мониторинга по итогам приема обучающихся в организации среднего, технического и профессионального, послесреднего образования.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z662" w:id="403"/>
+    <w:bookmarkEnd w:id="397"/>
+    <w:bookmarkStart w:name="z662" w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       62. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 25 апреля 2024 года № 86 "Об утверждении Отраслевой системы поощрения Министерства просвещения Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 34309), следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkEnd w:id="398"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -29629,51 +29407,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z664" w:id="404"/>
+    <w:bookmarkStart w:name="z664" w:id="399"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -29688,91 +29466,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z665" w:id="405"/>
+    <w:bookmarkEnd w:id="399"/>
+    <w:bookmarkStart w:name="z665" w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Отраслевой системе</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> поощрения Министерства просвещения Республики Казахстан, утвержденной указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
+    <w:bookmarkEnd w:id="400"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -29785,130 +29563,130 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z667" w:id="406"/>
+    <w:bookmarkStart w:name="z667" w:id="401"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Настоящая Отраслевая система поощрения Министерства просвещения Республики Казахстан (далее – Система поощрения) разработана в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 95)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании", в целях поощрения и стимулирования труда педагогов, работников сферы образования (независимо от форм собственности) за образцовое исполнение служебных обязанностей, творческую активность, значительные достижения в трудовой деятельности, а также лиц, внесших вклад в развитие сферы образования, воспитания подрастающего поколения.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z668" w:id="407"/>
+    <w:bookmarkEnd w:id="401"/>
+    <w:bookmarkStart w:name="z668" w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       63. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 28 августа 2024 года № 227 "Об утверждении Типовых правил внутреннего распорядка организаций образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 34996) следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
+    <w:bookmarkEnd w:id="402"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -29921,51 +29699,51 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>преамбулу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z670" w:id="408"/>
+    <w:bookmarkStart w:name="z670" w:id="403"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -29980,91 +29758,91 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z671" w:id="409"/>
+    <w:bookmarkEnd w:id="403"/>
+    <w:bookmarkStart w:name="z671" w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Типовых правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> внутреннего распорядка организаций образования, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
+    <w:bookmarkEnd w:id="404"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -30077,90 +29855,90 @@
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в новой редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z673" w:id="410"/>
+    <w:bookmarkStart w:name="z673" w:id="405"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Настоящие Типовые правила внутреннего распорядка организации образования (далее – Типовые правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 70)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" и определяют типовой порядок организации и осуществления внутреннего распорядка организации образования.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
+    <w:bookmarkEnd w:id="405"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -30343,51 +30121,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 8 февраля 2010 года № 40</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z676" w:id="411"/>
+    <w:bookmarkStart w:name="z676" w:id="406"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень специальностей и квалификаций технического и профессионального,</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -30396,51 +30174,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>вечернего обучения, онлайн-обучения, а также экстерната по специальностям</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>культуры и искусства, физической культуры и спорта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
+    <w:bookmarkEnd w:id="406"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -46312,70 +46090,70 @@
               <w:t>
 2659-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2334-0-052</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z687" w:id="412"/>
+    <w:bookmarkStart w:name="z687" w:id="407"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: * специальность, по которой предусмотрена подготовка кадров из числа граждан с особыми образовательными потребностями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
+    <w:bookmarkEnd w:id="407"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -46766,51 +46544,51 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>оставшихся без попечения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>родителей</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z690" w:id="413"/>
+    <w:bookmarkStart w:name="z690" w:id="408"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень недобросовестных поставщиков (потенциальных поставщиков) услуг</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
@@ -46855,51 +46633,51 @@
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>в государственных дошкольных организациях, организациях образования</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>для детей-сирот и детей, оставшихся без попечения родителей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkEnd w:id="408"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -47315,55 +47093,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -47689,31 +47467,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>