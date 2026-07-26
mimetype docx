--- v0 (2025-10-14)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="df440bb" w14:textId="df440bb">
+    <w:p w14:paraId="41e9222" w14:textId="41e9222">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил деятельности службы психолого-педагогического сопровождения в организациях образования</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра просвещения Республики Казахстан от 29 апреля 2025 года № 92. Зарегистрирован в Министерстве юстиции Республики Казахстан 30 апреля 2025 года № 36047</w:t>
+        <w:t>Приказ Министра просвещения Республики Казахстан от 29 апреля 2025 года № 92. Зарегистрирован в Министерстве юстиции Республики Казахстан 30 апреля 2025 года № 36047.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -582,2101 +582,2687 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1</w:t>
+              <w:t>Утвержден приказом</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к приказу Министр просвещения</w:t>
+              <w:t>Министра просвещения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 апреля 2025 года № 92</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z15" w:id="9"/>
+    <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила</w:t>
-[...3 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve"> Правила деятельности службы психолого-педагогического сопровождения в организациях образования</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила - в редакции приказа Министра просвещения РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 144-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>деятельности службы психолого-педагогического сопровождения в организациях образования</w:t>
-[...16 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkStart w:name="z18" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие Правила деятельности службы психолого-педагогического сопровождения в организациях образования (далее – Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 36)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона Республики Казахстан "Об образовании" (далее – Закон) и определяют порядок деятельности службы психолого-педагогического сопровождения в организациях образования (далее – СППС).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkStart w:name="z19" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z19" w:id="13"/>
+    <w:bookmarkStart w:name="z20" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) специальные условия для получения образования – условия, включающие учебные, а также специальные, индивидуально развивающие и коррекционно-развивающие программы и методы обучения, технические, учебные и иные средства, среду жизнедеятельности, психолого-педагогическое сопровождение, медицинские, социальные и иные услуги, без которых невозможно освоение образовательных программ лицами (детьми) с особыми образовательными потребностями, а также детьми с ограниченными возможностями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z20" w:id="14"/>
+    <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) лица (дети) с особыми образовательными потребностями – лица (дети), которые испытывают постоянные или временные потребности в специальных условиях для получения образования соответствующего уровня и дополнительного образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z21" w:id="15"/>
+    <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оценка особых образовательных потребностей – определение необходимых специальных условий для получения образования;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z22" w:id="16"/>
-[...15 lines deleted...]
-      4) психолого-педагогическое сопровождение – системно-организованная деятельность, реализуемая в организациях образования, в процессе которой создаются социальные и психолого-педагогические условия для успешного обучения и развития обучающихся, в том числе лиц (детей) с особыми образовательными потребностями, на основе оценки особых образовательных потребностей.</w:t>
+    <w:bookmarkStart w:name="z23" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) психолого-педагогическое сопровождение – системно-организованная деятельность, реализуемая в организациях образования, в процессе которой создаются социальные и психолого-педагогические условия для успешного обучения и развития обучающихся (воспитанников), в том числе детей (лиц) с особыми образовательными потребностями, на основе оценки особых образовательных потребностей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z23" w:id="17"/>
+    <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Деятельность СППС организуется:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z24" w:id="18"/>
-[...15 lines deleted...]
-      1) на уровне начального образования – поддержка обучающихся, в том числе лиц (детей) с особыми образовательными потребностями в развитии и укреплении познавательной и учебной мотивации, самостоятельности и саморегуляции при адаптации к учебной деятельности, социализации и формировании творческих способностей каждого обучающегося;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) на уровне дошкольного воспитания и обучения – обеспечение психолого-педагогического сопровождения воспитанников, в том числе детей с особыми образовательными потребностями, в процессах ранней социализации; активизация игровой деятельности как ведущего вида деятельности ребенка, способствующего общению, познанию, освоению норм поведения и формированию ключевых навыков подготовки к обучению в школе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z25" w:id="19"/>
-[...15 lines deleted...]
-      2) на уровне основного среднего образования - адаптация к новым условиям обучения, развитие активной познавательной и учебной деятельности обучающихся, в том числе лиц (детей) с особыми образовательными потребностями, поддержка в решении задач личностного и ценностно-смыслового саморазвития, самосознания и самоопределения, формирование устойчивости к познавательным процессам и социализации;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) на уровне начального образования – поддержка обучающихся (воспитанников), в том числе детей (лиц) с особыми образовательными потребностями в развитии познавательной и учебной мотивации, самостоятельности и саморегуляции при адаптации к учебной деятельности, социализации и формировании творческих способностей каждого обучающегося (воспитанника);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z26" w:id="20"/>
-[...15 lines deleted...]
-      3) на уровне общего среднего образования – оказание помощи обучающимся, в том числе лицам (детям) с особыми образовательными потребностями в личностной идентичности, профессиональном самоопределении, содействие развитию способности целеполагания и принятия самостоятельных решений, формированию устойчивого мировоззрения и социализации;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) на уровне основного среднего образования - адаптация к новым условиям обучения, развитие активной познавательной и учебной деятельности обучающихся (воспитанников), в том числе детей (лиц) с особыми образовательными потребностями, поддержка в решении задач личностного и ценностно-смыслового саморазвития, самосознания и самоопределения, формирование устойчивости к познавательным процессам и социализации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z27" w:id="21"/>
-[...15 lines deleted...]
-      4) на уровне технического и профессионального образования, послесреднего образования – психолого-педагогическое сопровождение обучающихся, в том числе лиц (детей) с особыми образовательными потребностями в процессе обучения, получения профессии и социализации.</w:t>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) на уровне общего среднего образования – оказание помощи обучающимся (воспитанникам), в том числе детям (лицам) с особыми образовательными потребностями в личностной идентичности, профессиональном самоопределении, содействие развитию способности целеполагания и принятия самостоятельных решений, формированию устойчивого мировоззрения и социализации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z28" w:id="22"/>
-[...15 lines deleted...]
-      4. СППС является коллегиальным органом организации образования, ответственным за обеспечение психологического благополучия обучающихся, в том числе лиц (детей) с особыми образовательными потребностями, формирование их учебной мотивации, успеваемости, творческой самореализации, профессиональную ориентацию, оказание психолого-педагогического сопровождения участникам образовательного процесса.</w:t>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5) на уровне технического и профессионального образования, послесреднего образования – психолого-педагогическое сопровождение обучающихся, в том числе детей (лиц) с особыми образовательными потребностями в процессе обучения, получения профессии и социализации. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z29" w:id="23"/>
-[...15 lines deleted...]
-      В состав СППС, утверждаемой руководителем организации образования, входят заместители руководителей, педагоги-психологи, социальные педагоги, специальные педагоги, педагоги-ассистенты, педагоги- профориентаторы.</w:t>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. СППС является коллегиальным органом организации образования, ответственным за обеспечение психологического благополучия обучающихся (воспитанников), в том числе детей (лиц) с особыми образовательными потребностями (далее – дети (лица) с ООП), развитие, формирование их учебной мотивации, успеваемости, творческой самореализации, профессиональную ориентацию, оказание психолого-педагогического сопровождения участникам образовательного процесса в пределах компетенции организации образования без оказания комплексной психологической помощи, требующей организации межведомственного взаимодействия и привлечения Центров психологической поддержки (далее – ЦПП) для определения дальнейшего маршрута сопровождения. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z30" w:id="24"/>
-[...15 lines deleted...]
-      Координируют деятельность СППС заместители руководителей организации образования.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Порядок деятельности ЦПП регламентирован </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра просвещения Республики Казахстан от 24 ноября 2025 года № 264 "Об утверждении Правил деятельности центров психологической поддержки" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 37482).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z31" w:id="25"/>
-[...15 lines deleted...]
-      Администрация организации образования, специалисты СППС, а также учителя всех специальностей участвуют в процессе психолого-педагогического сопровождения обучающихся в соответствии с должностными обязанностями, утвержденными приказом Министра образования и науки Республики Казахстан от 13 июля 2009 года № 338 "Об утверждении Типовых квалификационных характеристик должностей педагогов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 5750).</w:t>
+    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      В состав СППС, утверждаемый руководителем организации образования, входят методист дошкольной организации (далее – методист), заместители руководителей, педагоги-психологи, социальные педагоги, специальные педагоги, педагоги-ассистенты, педагоги- профориентаторы. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z32" w:id="26"/>
+    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Координируют деятельность СППС методист, заместители руководителей организации образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Администрация организации образования, специалисты СППС, а также учителя всех специальностей участвуют в процессе психолого-педагогического сопровождения обучающихся (воспитанников), в соответствии с должностными обязанностями, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 13 июля 2009 года № 338 "Об утверждении Типовых квалификационных характеристик должностей педагогов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 5750).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z35" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Структура, состав специалистов, годовой план работы определяется типом, видом и задачами организации образования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z33" w:id="27"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Деятельность СППС осуществляется с учетом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z34" w:id="28"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z37" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) соблюдения профессиональной этики;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z37" w:id="31"/>
+    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) эмпатии и уважения к личности обучающихся (воспитанников);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) индивидуальных, возрастных особенностей и особых образовательных потребностей обучающихся (воспитанников);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z40" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) интеграции психологических и педагогических знаний, применения основ педагогической психологии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-[...38 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z40" w:id="34"/>
-[...15 lines deleted...]
-      7) научности, комплексности, последовательности, поэтапности и непрерывности психолого-педагогического сопровождения обучающихся в образовательном процессе.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) конфиденциальности информации с соблюдением прав и интересов обучающихся (воспитанников);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z41" w:id="35"/>
+    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) исключение возможности нанесения вреда здоровью, чести и достоинству обучающихся (воспитанников);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) научной обоснованности, комплексности, последовательности, поэтапности и непрерывности психолого-педагогического сопровождения обучающихся (воспитанников) в образовательном процессе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6. Деятельность СППС осуществляется на основе методических подходов, технологий и диагностических инструментов, предусмотренных нормативными правовыми актами и методическими документами в сфере образования, обеспечивающих единый подход к психолого-педагогическому сопровождению при сохранении гибкости в выборе методов и технологий с учетом индивидуальных и возрастных особенностей обучающихся (воспитанников), в том числе, детей (лиц) с ООП. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z45" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок деятельности Службы психолого-педагогического сопровождения в организациях образования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z45" w:id="39"/>
-[...15 lines deleted...]
-      3) развивающее (коррекционное) направление предусматривает индивидуальную, подгрупповую, групповую работу с обучающимися, в том числе лицами (детьми) с особыми образовательными потребностями по формированию образовательного пространства, мотивации к обучению, а также развитию знаний, умений и навыков, возможностей и способов их приобретения и проявления в воспитательно-образовательной, учебной и познавательной деятельности. Включает организацию работы педагогов по выявлению и преодолению трудностей в воспитании, обучении и поведении обучающихся, выявляемых в ходе оценки особых образовательных потребностей на основе комплексного взаимодействия специалистов СППС (педагоги-психологи, социальные педагоги, специальные педагоги, педагоги-ассистенты);</w:t>
+    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Психолого-педагогическое сопровождение включает в себя:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z46" w:id="40"/>
-[...15 lines deleted...]
-      4) психолого-педагогическое просвещение предусматривает содействие личностному профессиональному росту, самоопределению обучающихся, в том числе лиц (детей) с особыми образовательными потребностями, педагогов; содействие формированию потребности у педагогов, родителей или иных законных представителей в психолого-педагогических знаниях и желании использовать их для исключения затруднений в обучении, воспитании и развитии обучающихся (классные часы, семинары, родительские собрания, педагогические советы, интерактивные методы и лектории для педагогов и родителей или иных законных представителей);</w:t>
+    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) выявление трудностей в воспитании, обучении и развитии и оценку особых образовательных потребностей, обучающихся (воспитанников), в том числе детей (лиц) с ООП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z47" w:id="41"/>
-[...15 lines deleted...]
-      5) организационно-методическое направление предусматривает проведение организационно-методической и научно-методической работы: мониторинг условий образовательной и развивающей среды, анализ результатов социального, психолого-педагогического сопровождения и разработка рекомендаций по его сопровождению, выработка междисциплинарного подхода в сопровождении обучающихся, в том числе лиц (детей) с особыми образовательными потребностями; изучение передовых инновационных технологий психолого-педагогического, социального сопровождения в организациях образования, организация и проведение семинаров, тренингов и консультаций по овладению технологиями психолого-педагогического и социального сопровождения обучающихся, в том числе лиц (детей) с особыми образовательными потребностями.</w:t>
+    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) консультативно-методическую помощь педагогам и семьям обучающихся (воспитанников), в том числе детям (лицам) с ООП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z48" w:id="42"/>
-[...15 lines deleted...]
-      7. Психолого-педагогическое сопровождение включает в себя:</w:t>
+    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) создание социальных и психолого-педагогических условий для успешного воспитания, обучения, развития и социализации обучающихся (воспитанников), в том числе детей (лиц) с ООП.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z49" w:id="43"/>
-[...15 lines deleted...]
-      1) выявление трудностей в обучении, воспитании и развитии и оценку особых образовательных потребностей обучающихся, в том числе лиц (детей) с особыми образовательными потребностями;</w:t>
+    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Деятельность специалистов СППС включает диагностическое, консультативное, развивающее (коррекционное), психолого-педагогическое просвещение и организационно-методическое направления:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z50" w:id="44"/>
-[...15 lines deleted...]
-      2) консультативно-методическую помощь педагогам и семьям обучающихся, в том числе лицам (детям) с особыми образовательными потребностями;</w:t>
+    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) диагностическое направление предусматривает индивидуальную и групповую деятельность, психолого-педагогическое изучение обучающихся (воспитанников), в том числе детей (лиц) с ООП на протяжении всего периода воспитания и обучения, определение их индивидуальных особенностей и склонностей, потенциальных возможностей в процессе воспитания и обучения, в профессиональном самоопределении, а также выявление причин трудностей в воспитании, обучении, развитии, социализации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z51" w:id="45"/>
-[...15 lines deleted...]
-      3) создание социальных и психолого-педагогических условий для успешного обучения, развития и социализации обучающихся, в том числе лиц (детей) с особыми образовательными потребностями.</w:t>
+    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) консультативное направление предусматривает индивидуальную и групповую деятельность, в форме оказания помощи участникам образовательного процесса: в анализе и решении психологических проблем, в актуализации личностных особенностей; содействие сознательному и активному присвоению нового социального опыта; помощь в формировании новых установок и принятии собственных решений; решение различного рода психологических проблем, связанных с трудностями в межличностных отношениях, самосознании и саморазвитии; помощь родителям или иным законным представителям в вопросах воспитания и развития обучающихся (воспитанников), в том числе детям (лицам) с ООП;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z52" w:id="46"/>
-[...15 lines deleted...]
-      8. Психолого-педагогическое сопровождение осуществляется для обучающихся, в том числе лицам (детям) с особыми образовательными потребностями:</w:t>
+    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) развивающее (коррекционное) направление предусматривает индивидуальную, подгрупповую, групповую работу с обучающимися (воспитанниками), в том числе детьми (лицами) с ООП по формированию образовательного пространства, мотивации к обучению, а также развитию знаний, умений и навыков, возможностей и способов их приобретения и проявления в воспитательно-образовательной, учебной и познавательной деятельности. Включает организацию работы педагогов по выявлению и преодолению трудностей в воспитании, обучении и поведении обучающихся (воспитанников), выявляемых в ходе оценки особых образовательных потребностей на основе комплексного взаимодействия специалистов СППС (педагоги-психологи, социальные педагоги, специальные педагоги, педагоги-ассистенты); </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) психолого-педагогическое просвещение предусматривает содействие самоопределению обучающихся (воспитанников), в том числе детей (лиц) ООП; личностному профессиональному росту педагогов, содействие формированию у педагогов, родителей или иных законных представителей потребности в психолого-педагогических знаниях и желании использовать их для исключения затруднений в воспитании, обучении и развитии обучающихся (воспитанников), (классные часы, семинары, родительские собрания, педагогические советы, интерактивные методы и лектории для педагогов и родителей или иных законных представителей);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) организационно-методическое направление предусматривает проведение организационно-методической и научно-методической работы: мониторинг условий образовательной и развивающей среды, анализ результатов социального, психолого-педагогического сопровождения и разработка рекомендаций по его сопровождению, выработка междисциплинарного подхода в сопровождении обучающихся (воспитанников), в том числе детей (лиц) с ООП; изучение передовых инновационных технологий психолого-педагогического, социального сопровождения в организациях образования, организация и проведение семинаров, тренингов и консультаций по овладению технологиями психолого-педагогического и социального сопровождения обучающихся (воспитанников), в том числе детей (лиц) с ООП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z56" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Психолого-педагогическое сопровождение осуществляется для обучающихся (воспитанников), в том числе детей (лиц) с ООП:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z57" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) с поведенческими и эмоциональными проблемами, неблагоприятными психологическими факторами;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z58" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) с барьерами социально-психологического, экономического, языкового и культурного характера;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      3) с ограниченными возможностями. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      10. Психолого-педагогическое сопровождение осуществляется по результатам оценки особых образовательных потребностей в соответствии с Правилами и программами оценки особых образовательных потребностей, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 12 января 2022 года № 4 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 26618):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) на уровне класса, в том числе предшкольного, группы педагогами в отношении обучающихся (воспитанников), с применением индивидуального и дифференцированного подходов в воспитании и обучении;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z62" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) на уровне специалистов СППС организации образования с применением индивидуально-развивающих и коррекционно-развивающих программ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z63" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) на уровне организации образования с привлечением узких специалистов (сурдопедагог, тифлопедагог), а также во взаимодействии с заинтересованными органами и организациями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z63" w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Психолого-педагогическое сопровождение осуществляется:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z65" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) для обучающихся (воспитанников), в том числе детей (лиц) с ООП, указанных в подпунктах 1) и 2) пункта 8 настоящих Правил, в процессе организованной деятельности/уроков, факультативов, предметных кружков и дополнительных занятий по предметам педагогами, а также педагогами-психологами, социальными педагогами на основе оценки особых образовательных потребностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) для детей с ограниченными возможностями в процессе организованной деятельности/уроков, факультативов, предметных кружков и дополнительных занятий по предметам педагогами, а также специальными педагогами, педагогами-психологами, социальными педагогами, педагогами-ассистентами на основе оценки особых образовательных потребностей и рекомендаций психолого-медико-педагогических консультаций (далее – ПМПК).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11. Психологическая диагностика, консультирование и тренинги (групповые, индивидуальные) с обучающимися, в том числе лицами (детьми) с особыми образовательными потребностями проводятся с письменного согласия родителей или иных законных представителей согласно </w:t>
+      12. Психологическая диагностика, консультирование и тренинги (групповые, индивидуальные) с обучающимися (воспитанниками), в том числе детьми (лицами) с ООП проводятся с письменного согласия родителей или иных законных представителей согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказу</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 28 января 2016 года № 93 "Об утверждении форм типового договора оказания образовательных услуг для дошкольных организаций, организаций среднего, технического и профессионального, послесреднего образования, типового договора на проведение профессиональной практики и типового договора о дуальном обучении для организаций технического и профессионального, послесреднего образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 13227).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkStart w:name="z68" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Согласие родителей или иных законных представителей на проведение психологической диагностики, консультирования и тренингов (групповых, индивидуальных) оформляется по форме согласно приложению к настоящим Правилам. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z69" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Содержание психолого-педагогического сопровождения для детей (лиц) с ООП, указанных в подпунктах 1) и 2) пункта 8 настоящих Правил, включает комплекс мероприятий, направленных на минимизацию воздействия неблагоприятных факторов, освоение умений и навыков, улучшение учебных достижений, развитие личностных и социальных навыков, а также содействие социализации:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z70" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      1) реализация индивидуального подхода в воспитании и обучении без изменения учебного плана и учебных программ; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z71" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) организация дополнительных занятий (включая занятия по преодолению языковых и культурных барьеров) за счет вариативного компонента типового учебного плана;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z72" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) индивидуальная работа с педагогом-психологом, социальным педагогом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z73" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) профориентационная работа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z74" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) оказание социальной помощи;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z75" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) организация досуговой деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z76" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) работа с родителями или иными законными представителями.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z77" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Содержание психолого-педагогического сопровождения для детей с ограниченными возможностями включает следующие социальные и психолого-педагогические условия:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z78" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) адаптацию общеобразовательных учебных программ, составление индивидуальных программ развития, индивидуальных учебных планов и программ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
-[...15 lines deleted...]
-      5) создание безбарьерной среды и адаптация места обучения для обеспечения физического доступа в организацию образования для детей с ограниченными возможностями: с ограниченной мобильностью (подвоз к школе, пандусы, перила, подъемники, лифт, специально оборудованное учебное место (стол, стул), места общего пользования (туалет, столовая), с нарушением зрения (незрячих, слабовидящих) (тактильные дорожки, тактильные указатели, перила), с нарушением слуха (визуальные таблицы, звукоусиливающая аппаратура). Адаптация учебного места предполагает приспособление среды обучения под индивидуальные особенности детей с ограниченными возможностями (физические особенности (слух, зрение), поведенческие особенности);</w:t>
+    <w:bookmarkStart w:name="z79" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      2) изменения способов оценивания результатов воспитания и обучения (достижений обучающегося (воспитанника)). При изменении способов оценивания подбираются контрольные задания и критерии оценивания с учетом индивидуальных возможностей обучающегося (воспитанника) и с учетом содержания реализуемой учебной программы; </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
+    <w:bookmarkStart w:name="z80" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) использование вариативных, специальных и альтернативных методов воспитания и обучения. Форма или способ применения методов воспитания и обучения адаптируются под индивидуальные особенности обучающегося (воспитанника) (уменьшение объема учебной нагрузки, количества заданий, сокращение или увеличение времени на выполнение заданий, упрощение учебных заданий, использование коротких и поэтапных инструкций, проговаривание заданий вслух, предоставление образцов выполнения заданий, таблицы, справочные материалы). Альтернативные методы и технологии воспитания и обучения применяются педагогами-психологами и специальными педагогами в индивидуально-развивающей работе с обучающимися (воспитанниками) со специфическими трудностями обучения, обусловленными нарушениями отдельных психических функций (восприятия, памяти, внимания);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z81" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) подбор методических материалов, учебников, учебных пособий, подготовка индивидуальных учебных материалов. Специальные учебники, рабочие тетради и учебные материалы предназначенные для детей с нарушениями зрения (книги с укрупненным шрифтом, учебные пособия для незрячих, напечатанные шрифтом Брайля; рельефные рисунки, схемы, специальные муляжи), опорно-двигательного аппарата (прописи с крупным шрифтом), слуха (учебные пособия с использованием символов (жестовой речи), видеоматериалы с титрами, учебные компьютерные программы), нарушениями интеллекта (учебники и учебно-методические комплексы, изданные для специальных школ соответствующего вида);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z82" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) создание безбарьерной среды и адаптация места воспитания и обучения для обеспечения физического доступа в организацию образования для детей с ограниченными возможностями: с ограниченной мобильностью (подвоз к школе, пандусы, перила, подъемники, лифт, специально оборудованное учебное место (стол, стул), места общего пользования (туалет, столовая), с нарушением зрения (незрячих, слабовидящих) (тактильные дорожки, тактильные указатели, перила), с нарушением слуха (визуальные таблицы, звукоусиливающая аппаратура). Адаптация места воспитания и обучения предполагает приспособление образовательной среды обучения под индивидуальные особенности детей с ограниченными возможностями (физические особенности (слух, зрение), поведенческие особенности);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z83" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) использование оборудования и мебели в соответствии с Нормами оснащения оборудованием и мебелью организаций дошкольного, среднего образования, а также специальных организаций образования, утвержденными </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 22 января 2016 года № 70 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 13272) (далее – Приказ № 70).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z80" w:id="74"/>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 22 января 2016 года № 70 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 13272) (далее – Приказ № 70);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z84" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) оказание специальной психолого-педагогической поддержки детям с ограниченными возможностями (педагогом-психологом, специальным педагогом, педагогом-ассистентом) на основе заключений и рекомендаций ПМПК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
-[...15 lines deleted...]
-      Заместители руководителя организации образования организуют процесс оценки образовательных потребностей обучающихся, в том числе лиц (детей) с особыми образовательными потребностями, регулируют взаимодействие педагогов, специалистов и родителей или иных законных представителей на этапе проведения оценки образовательных потребностей и в процессе психолого-педагогического сопровождения, контролируют сбор и формирование документации специалистов, осуществляющих психолого-педагогическое сопровождение.</w:t>
+    <w:bookmarkStart w:name="z85" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) оказание педагогами-профориентаторами помощи детям с ограниченными возможностями в выборе профессии с учетом индивидуальных возможностей и особых образовательных потребностей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
-[...15 lines deleted...]
-      Классные руководители организуют взаимодействие педагогов и родителей или иных законных представителей, изучают социальную ситуацию развития ребенка совместно с социальным педагогом организации образования, создают условия для благоприятного эмоционально-психологического климата в урочное и внеурочное время.</w:t>
+    <w:bookmarkStart w:name="z86" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Психолого-педагогическое сопровождение в организациях образования включает следующий алгоритм действий педагогов и специалистов СППС:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
-[...15 lines deleted...]
-      Педагоги организации образования изучают индивидуальные способности, интересы, склонности и потребности обучающихся, в том числе лиц(детей) с особыми образовательными потребностями, проводят мониторинг учебных достижений с целью установления трудностей в освоении учебных программ, консультируют родителей или иных законных представителей, соблюдают профессиональную этику и конфиденциальность в отношении индивидуальных особенностей обучающихся, в том числе лиц (детей) с особыми образовательными потребностями, при необходимости обращаются за консультацией к психологам, социальным педагогам или специальным педагогам организации образования.</w:t>
+    <w:bookmarkStart w:name="z87" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) педагоги на основе наблюдения за деятельностью обучающегося (воспитанника) в социальной, познавательной и эмоциональной сферах, а также критериальной оценки их достижений:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
-[...15 lines deleted...]
-      Педагоги-психологи участвуют в оценке особых образовательных потребностей обучающихся, в том числе лиц (детей) с особыми образовательными потребностями и разрабатывают индивидуально-развивающие программы, оказывают психолого-педагогическое сопровождение в форме консультаций, индивидуальных, подгрупповых и групповых развивающих занятий, оказывают консультативную помощь и психологическую поддержку обучающимся, педагогам, родителям или иным законным представителям в решении психологических проблем, связанных с трудностями в образовательной деятельности.</w:t>
+    <w:bookmarkStart w:name="z88" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выявляют трудности в воспитании и обучении и (или) поведенческие и эмоциональные особенности обучающегося (воспитанника) и оказывают индивидуальную помощь;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
-[...15 lines deleted...]
-      Социальные педагоги выявляют интересы и потребности обучающихся, в том числе лиц (детей) с особыми образовательными потребностями, определяют задачи, формы, методы социально-педагогической работы, способы решения личных и социальных проблем ребенка, принимают меры по социальной защите и социальной помощи в реализации прав и свобод личности обучающихся, осуществляют комплекс мер по воспитанию, образованию, развитию и социальной защите обучающихся в организациях образования и по месту жительства, обеспечивающих адаптацию личности к жизни в обществе.</w:t>
+    <w:bookmarkStart w:name="z89" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      письменно информируют методиста (заместителя руководителя организации образования, курирующего деятельность СППС) в случае, если трудности в воспитании и обучении и (или) поведенческие и эмоциональные особенности сохраняются или усугубляются в течение четверти;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
-[...15 lines deleted...]
-      Второй этап:</w:t>
+    <w:bookmarkStart w:name="z90" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) специалисты СППС:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
-[...15 lines deleted...]
-      На основе оценки особых образовательных потребностей или рекомендации ПМПК руководитель организации образования утверждает индивидуальную программу психолого-педагогического сопровождения лица (детей) с особыми образовательными потребностями, включающую индивидуальные учебные планы и программы для детей с нарушением интеллекта, индивидуально-развивающие и коррекционно-развивающие программы для лиц (детей) с особыми образовательными потребностями, список лиц (детей) с особыми образовательными потребностями для психолого-педагогического сопровождения.</w:t>
+    <w:bookmarkStart w:name="z91" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проводят углубленное психолого-педагогическое изучение трудностей в воспитании и обучении и (или) поведенческих и эмоциональных особенностей обучающегося (воспитанника) на основании результатов систематического наблюдения в ходе образовательного процесса, анализа его учебной деятельности и поведения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
-[...15 lines deleted...]
-      Заместители руководителя организации образования организуют и контролируют процесс психолого-педагогического сопровождения, участвуют в составлении индивидуальных учебных планов и программ, индивидуально-развивающих и коррекционно-развивающих программ, обсуждении результатов сопровождения, учебных достижений обучающегося, включают детей с ограниченными возможностями во внеклассные и досуговые мероприятия.</w:t>
+    <w:bookmarkStart w:name="z92" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коллегиально рассматривают результаты углубленного психолого-педагогического изучения трудностей в воспитании и обучении и (или) поведенческих и эмоциональных особенностей обучающегося (воспитанника), с участием воспитателей, учителей-предметников, классных руководителей/кураторов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
-[...15 lines deleted...]
-      Педагоги организации образования выполняют адаптацию учебных программ, индивидуализируют процесс обучения и оценки достижений лиц (детей) с особыми образовательными потребностями, восполняя пробелы в знаниях, умениях, навыках, подбирают учебники, учебные материалы, организуют учебно-воспитательный процесс с учетом индивидуальных особенностей развития лиц (детей) с особыми образовательными потребностями, создают атмосферу эмоционального комфорта на занятиях/уроках и во внеклассной деятельности с целью сохранения физического, психического и нравственного здоровья лиц (детей) с особыми образовательными потребностями.</w:t>
+    <w:bookmarkStart w:name="z93" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      информируют родителей или иных законных представителей обучающегося (воспитанника) о причинах трудностей в воспитании и обучении и (или) поведенческих и эмоциональных особенностей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
-[...15 lines deleted...]
-      Специальные педагоги осуществляют оценку особых образовательных потребностей обучающихся, в том числе лиц (детей) с особыми образовательными потребностями, разрабатывают и реализуют индивидуальные учебные, коррекционно-развивающие программы и проводят индивидуальные, подгрупповые, групповые занятия с детьми с ограниченными возможностями, консультируют педагогов, родителей или иных законных представителей по обучению и воспитанию детей с ограниченными возможностями.</w:t>
+    <w:bookmarkStart w:name="z94" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      коллегиально определяют потребности обучающегося (воспитанника) в помощи и поддержке специалистов СППС, педагогов, семьи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
-[...15 lines deleted...]
-      Педагоги-ассистенты оказывают индивидуальное сопровождение детям с ограниченными возможностями в образовательном процессе до формирования навыков самостоятельной учебной деятельности, участвуют в оценке образовательных потребностей, в составлении индивидуальных учебных планов и программ, а также индивидуально-развивающих и коррекционно-развивающих программ.</w:t>
+    <w:bookmarkStart w:name="z95" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      составляют индивидуальную программу психолого-педагогического сопровождения обучающегося (воспитанника) (далее – ИППС) и согласовывают ее с родителями или иными законными представителями;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
-[...15 lines deleted...]
-      Индивидуальное сопровождение педагогом-ассистентом осуществляется на основании рекомендаций ПМПК. Решением заседания СППС педагог-ассистент назначается на одну четверть. Дальнейшая потребность в помощи педагоге-ассистента определяется ПМПК.</w:t>
+    <w:bookmarkStart w:name="z96" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      реализуют ИППС в течение одной – трех четвертей учебного года;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
-[...15 lines deleted...]
-      15. По решению СППС администрация организации образования направляет обучающихся, в том числе лиц(детей) с особыми образовательными потребностями, а также их родителей или иных законных представителей в Центры психологической поддержки при местных исполнительных органах в области образования для углубленного психолого-педагогического сопровождения.</w:t>
+    <w:bookmarkStart w:name="z97" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      консультируют педагогов, воспитателей, учителей-предметников, классных руководителей/кураторов, родителей или иных законных представителей обучающегося (воспитанника);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
-[...15 lines deleted...]
-      16. Для проведения подгрупповых (2-4 ребенка), групповых (6-8 детей) занятий специальные педагоги объединяют детей с ограниченными возможностями по принципу идентичности нарушений в развитии. Количество индивидуальных, подгрупповых, групповых занятий в неделю для детей с ограниченными возможностями устанавливается с учетом их индивидуальных образовательных потребностей и возможностей.</w:t>
+    <w:bookmarkStart w:name="z98" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в зависимости от индивидуальных возможностей и особых образовательных потребностей обучающегося (воспитанника) ИППС включает:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z98" w:id="92"/>
+    <w:bookmarkStart w:name="z99" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в дошкольных организациях – типовую учебную программу дошкольного воспитания и обучения с учетом адаптации по отдельным видам организованной деятельности, индивидуальную программу, индивидуально-развивающие и коррекционно-развивающие программы, рекомендации педагогам, родителям или иным законным представителям воспитанника;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z100" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в организациях среднего образования – типовую учебную программу с учетом адаптации по отдельным общеобразовательным предметам, индивидуальный учебный план и индивидуальные учебные программы для обучающихся с нарушением интеллекта, индивидуально-развивающие и коррекционно-развивающие программы, рекомендации педагогам, родителям или иным законным представителям обучающегося (воспитанника);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z101" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в организациях технического и профессионального, послесреднего образования – индивидуальный учебный план и индивидуальные учебные программы.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z102" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) психолого-педагогическое сопровождение обучающегося (воспитанника) завершается при достижении положительной динамики развития, подтвержденной успешным освоением образовательной программы;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z103" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) родителям или иным законным представителям обучающегося (воспитанника), трудности в воспитании и обучении и/или поведенческие и эмоциональные особенности которого не преодолены, рекомендуется получить консультацию в ПМПК;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z104" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) по результатам оценки особых образовательных потребностей в ПМПК</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z105" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      педагоги и специалисты СППС коллегиально определяют объем психолого-педагогического сопровождения обучающегося (воспитанника) в соответствии с пунктами 12 и 13 настоящего приказа, вносят изменения в ИППС или разрабатывают ее;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z106" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) с целью формирования навыков самостоятельной учебной деятельности обучающимся (воспитанникам) с нарушениями поведения и трудностями адаптации в классе (группе) по решению СППС организуется индивидуальное сопровождение педагогом-ассистентом сроком на одну четверть. Дальнейшая потребность в помощи педагога-ассистента определяется ПМПК.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z107" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае самостоятельного обращения родителей (законных представителей) обучающегося (воспитанника) в ПМПК при выявлении нарушений поведения рекомендуется индивидуальное сопровождение педагогом-ассистентом на определенный срок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z108" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) реализация ИППС осуществляется педагогами во взаимодействии со специалистами СППС, родителями или иными законными представителями обучающегося (воспитанника);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z109" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) по завершению четверти специалисты СППС проводят мониторинг качества психолого-педагогического сопровождения, предусматривающий определение степени успешности усвоения учебной программы, формирования навыков социальной адаптации, эмоциональное благополучие обучающегося (воспитанника);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z110" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) объем психолого-педагогического сопровождения обучающегося (воспитанника) в следующей четверти планируется с учетом достигнутых/недостигнутых учебных целей, динамики изменения особых образовательных потребностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z111" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) в случае полного удовлетворения выявленных ранее особых образовательных потребностей обучающегося (воспитанника) оказание психолого-педагогического сопровождения завершается на основании решения СППС;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z112" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) методисты, заместители руководителя организации образования осуществляют контроль за реализацией процесса психолого-педагогического сопровождения, за сбором и формированием документации специалистов СППС.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z113" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Оценка результативности деятельности СППС осуществляется на основе показателей, отражающих:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z114" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      динамику учебных достижений и учебной мотивации обучающихся (воспитанников), в том числе детей (лиц) с ООП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z115" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уровень социальной адаптации обучающихся (воспитанников), в том числе детей (лиц) с ООП;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z116" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участие обучающихся (воспитанников), в том числе детей (лиц) с ООП, в мероприятиях организаций образования;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z117" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      17. Индивидуальные, подгрупповые и групповые занятия для детей с ограниченными возможностями проводятся в соответствии с коррекционно-развивающими программами, разработанными специальными педагогами в рамках коррекционного компонента в соответствии с </w:t>
+      результаты профессиональной ориентации обучающихся (воспитанников), в том числе детей (лиц) с ООП; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z118" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      результаты освоения учебной программы с учетом динамики и индивидуальных возможностей обучающихся (воспитанников);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z119" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      уровень удовлетворенности педагогов, родителей или иных законных представителей консультативно-информационной деятельностью специалистов СППС (по результатам обратной связи).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z120" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Показатели результативности фиксируются в ИППС и учитываются при принятии решений о результатах психолого-педагогического сопровождения. Ответственность за организацию и результаты сопровождения несут руководитель организации образования, его заместители и специалисты СППС в пределах своих должностных обязанностей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z121" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Для проведения подгрупповых (2-4 ребенка), групповых (6-8 детей) занятий специальные педагоги объединяют детей с ограниченными возможностями по принципу идентичности нарушений в развитии. Количество индивидуальных, подгрупповых, групповых занятий в неделю для детей с ограниченными возможностями устанавливается с учетом их индивидуальных образовательных потребностей и возможностей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z122" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Индивидуальные, подгрупповые и групповые занятия для детей с ограниченными возможностями проводятся в соответствии с коррекционно-развивающими программами, разработанными специальными педагогами по результатам оценки особых образовательных потребностей обучающихся (воспитанников).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z123" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индивидуальные, подгрупповые и групповые занятия для обучающихся (воспитанников), в том числе детей (лиц) с ООП, указанных в подпунктах 1) и 2) пункта 8 настоящих Правил проводятся в соответствии с индивидуально-развивающими программами, разработанными специалистами СППС.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z124" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Продолжительность подгруппового и группового занятия для детей дошкольного возраста составляет от 35 до 45 минут, школьного возраста – 45 минут.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z125" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Продолжительность индивидуальных занятий для детей дошкольного возраста составляет 20 минут, школьного возраста - 30 минут. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z126" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. Для проведения специалистами СППС индивидуальных, подгрупповых, групповых занятий с детьми (лицами) с ООП в организациях образования предусматриваются кабинеты, оснащенные оборудованием и мебелью в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приказом № 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z127" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Содержание и объем психолого-педагогического сопровождения определяются на основе оценки особых образовательных потребностей обучающихся (воспитанников), в том числе детей (лиц) с ООП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z128" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Психолого-педагогическое сопровождение обучающихся (воспитанников), в том числе детей (лиц) с ООП на основе оценки особых образовательных потребностей осуществляется в течение учебного года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z129" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      22. На 1 (одного) специального педагога в ходе психолого-педагогического сопровождения в организации образования количество детей с ограниченными возможностями составляет не более 12-14 детей. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z130" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Педагог-ассистент осуществляет индивидуальное сопровождение 1 (одного) обучающегося (воспитанника) с учетом его учебной нагрузки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z131" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. В случае выявления психоэмоциональных, поведенческих и психосоциальных проблем, кризисных ситуаций, включая проблемы, связанные с аутодеструктивным поведением, насилием и травлей (буллингом), требующих оказания комплексной психологической помощи, межведомственного взаимодействия, экстренного консультирования и мобильного реагирования, СППС направляет обучающихся (воспитанников), в том числе детей (лиц) с ООП, а также их родителей или иных законных представителей в ЦПП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z132" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом СППС обеспечивает дальнейшее психолого-педагогическое сопровождение обучающихся (воспитанников), в том числе детей (лиц) с ООП, с учетом рекомендаций ЦПП.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z133" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. Специальные организации образования оказывают педагогам общеобразовательных организаций образования консультативную и методическую помощь по вопросам воспитания, обучения и развития детей с ограниченными возможностями.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z134" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Перечень документов, обязательных для ведения специалистами СППС, определен </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра просвещения Республики Казахстан от 3 августа 2022 года № 348 "Об утверждении государственных общеобязательных стандартов дошкольного воспитания и обучения, начального, основного среднего и общего среднего, технического и профессионального, послесреднего образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 29031).</w:t>
-[...242 lines deleted...]
-    <w:bookmarkEnd w:id="103"/>
+        <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 6 апреля 2020 года № 130 "Об утверждении Перечня документов, обязательных для ведения педагогами дошкольных организаций и предшкольных классов общеобразовательных школ, лицеев и гимназий, организаций среднего, специального, дополнительного, технического и профессионального, послесреднего образования, и их формы" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 20317).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z135" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Деятельность СППС отражается в плане воспитательно-образовательной, учебно-воспитательной работы организации образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2736,77 +3322,77 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам деятельности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>службы психолого-</w:t>
+              <w:t>службы психолого-педагогического</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>педагогического сопровождения</w:t>
+              <w:t>сопровождения в организациях</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в организациях образования</w:t>
+              <w:t>образования</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -2833,211 +3419,241 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z112" w:id="104"/>
+    <w:bookmarkStart w:name="z138" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Согласие родителя или иного законного представителя на проведение</w:t>
-[...145 lines deleted...]
-    <w:bookmarkEnd w:id="108"/>
+        <w:t xml:space="preserve"> Согласие родителя или иного законного представителя на проведение психологической диагностики, консультирования и тренингов (групповые, индивидуальные)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z139" w:id="130"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Фамилия, имя, отчество (при его наличии) родителя или иного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>законного представителя</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Согласен (-на) на проведение психологической диагностики, консультирования</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и тренингов (групповые, индивидуальные) с моим ребенком</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Фамилия, имя, отчество (при его наличии) ребенка, класс)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"____" _______________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подпись ___________</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3116,322 +3732,322 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 апреля 2025 года № 92</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z118" w:id="109"/>
+    <w:bookmarkStart w:name="z140" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z119" w:id="110"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z141" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра образования и науки Республики Казахстан от 12 января 2022 года № 6 "Об утверждении Правил психолого-педагогического сопровождения в организациях дошкольного, среднего, технического и профессионального, послесреднего образования, дополнительного образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 26513).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z120" w:id="111"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z142" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов, в которые вносятся изменения, утвержденного приказом Министра просвещения Республики Казахстан от 29 сентября 2023 года № 300 "О внесении изменений в некоторые приказы" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 33498).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z121" w:id="112"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z143" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов, в которые вносятся изменения и дополнения, утвержденного приказом исполняющего обязанности Министра просвещения Республики Казахстан от 28 июня 2024 года № 165 "О внесении изменений и дополнений в некоторые приказы" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 34642).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z122" w:id="113"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z144" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра просвещения Республики Казахстан от 25 августа 2022 года № 377 "Об утверждении Правил деятельности психологической службы в организациях среднего образования" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 29288).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z123" w:id="114"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z145" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечня некоторых приказов Министерства просвещения Республики Казахстан, в которые вносятся изменения, утвержденного приказом Министра просвещения Республики Казахстан от 29 июня 2023 года № 186 "О внесении изменений в некоторые приказы Министерства просвещения Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32978).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkEnd w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>