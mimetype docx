--- v0 (2025-11-08)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2a0d45f" w14:textId="2a0d45f">
+    <w:p w14:paraId="244075a" w14:textId="244075a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -121,50 +121,98 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Заголовок - в редакции приказа Министра финансов РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 411</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -245,54 +293,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> сертификации должностных лиц администраторов бюджетных программ и уполномоченных органов по исполнению республиканского бюджета, бюджета области, города республиканского значения, столицы, районного (города областного значения) бюджета, уполномоченных на ведение бухгалтерского учета и составление финансовой отчетности (далее – Правила).</w:t>
+        <w:t xml:space="preserve"> сертификации должностных лиц администраторов бюджетных программ и уполномоченных органов по исполнению республиканского бюджета, бюджета столицы, области, города республиканского значения, районного (города областного значения) бюджета, уполномоченных на ведение бухгалтерского учета и составление финансовой отчетности (далее – Правила).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 - в редакции приказа Министра финансов РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 411</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившим силу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -714,162 +824,198 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 апреля 2025 года № 210</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z14" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила сертификации должностных лиц администраторов бюджетных программ и уполномоченных органов по исполнению республиканского бюджета, бюджета области, города республиканского значения, столицы, районного (города областного значения) бюджета, уполномоченных на ведение бухгалтерского учета и составление финансовой отчетности</w:t>
+        <w:t xml:space="preserve"> Правила сертификации должностных лиц администраторов бюджетных программ и уполномоченных органов по исполнению республиканского бюджета, бюджета столицы, области, города республиканского значения, районного (города областного значения) бюджета, уполномоченных на ведение бухгалтерского учета и составление финансовой отчетности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок - в редакции приказа Министра финансов РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 411</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z15" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z16" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила сертификации должностных лиц администраторов бюджетных программ и уполномоченных органов по исполнению республиканского бюджета, бюджета области, города республиканского значения, столицы, районного (города областного значения) бюджета, уполномоченных на ведение бухгалтерского учета и составление финансовой отчетности (далее – Правила), разработаны в соответствии с </w:t>
+      1. Настоящие Правила сертификации должностных лиц администраторов бюджетных программ и уполномоченных органов по исполнению республиканского бюджета, бюджета столицы, области, города республиканского значения, районного (города областного значения) бюджета, уполномоченных на ведение бухгалтерского учета и составление финансовой отчетности (далее – Правила), разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 130 Бюджетного кодекса Республики Казахстан и определяют порядок сертификации должностных лиц, уполномоченных на ведение бухгалтерского учета и составление финансовой отчетности: </w:t>
+        <w:t xml:space="preserve"> статьи 130 Бюджетного кодекса Республики Казахстан и определяют порядок сертификации должностных лиц, уполномоченных на ведение бухгалтерского учета и составление финансовой отчетности:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z17" w:id="10"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z18" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) администраторов республиканских бюджетных программ и уполномоченных органов по исполнению республиканского бюджета, бюджета столицы, области, города республиканского значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Примечание ИЗПИ!</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkEnd w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -906,1098 +1052,1342 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) администраторов местных бюджетных программ и уполномоченного органа по исполнению районного (города областного значения) бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z19" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменениями, внесенными приказами Министра финансов РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 411</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2. Для целей настоящих Правил используются понятия:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) центральный уполномоченный орган по исполнению бюджета – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в области исполнения бюджета, ведения бухгалтерского учета, бюджетного учета и бюджетной отчетности по исполнению республиканского бюджета и, в пределах своей компетенции, местных бюджетов, внебюджетных фондов;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z21" w:id="13"/>
-[...15 lines deleted...]
-      1) центральный уполномоченный орган по исполнению бюджета – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в области исполнения бюджета, ведения бухгалтерского учета, бюджетного учета и бюджетной отчетности по исполнению республиканского бюджета и, в пределах своей компетенции, местных бюджетов, внебюджетных фондов;</w:t>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) экзаменационная работа – результат сдачи экзамена кандидата;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z22" w:id="14"/>
-[...15 lines deleted...]
-      2) экзаменационная работа – результат сдачи экзамена кандидата;</w:t>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) экзаменационный модуль (далее – модуль) – объем заданий, состоящий из тестовых вопросов с вариантами ответов и ситуационных задач по каждой дисциплине, указанной в пункте 5 настоящих Правил;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z23" w:id="15"/>
-[...15 lines deleted...]
-      3) экзаменационный модуль (далее – модуль) – объем заданий, состоящий из тестовых вопросов с вариантами ответов и ситуационных задач по каждой дисциплине, указанной в пункте 5 настоящих Правил;</w:t>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) кандидат – должностное лицо администратора республиканских бюджетных программ и уполномоченных органов по исполнению республиканского бюджета, бюджета столицы, области, города республиканского значения, администратора местных бюджетных программ и уполномоченного органа по исполнению районного (города областного значения) бюджета, районного (города областного значения) бюджета, уполномоченное на ведение бухгалтерского учета и составление финансовой отчетности, претендующее на получение сертификата;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z24" w:id="16"/>
-[...15 lines deleted...]
-      4) кандидат – должностное лицо администратора республиканских бюджетных программ и уполномоченных органов по исполнению республиканского бюджета, бюджета области, города республиканского значения, столицы, администратора местных бюджетных программ и уполномоченного органа по исполнению районного (города областного значения) бюджета, районного (города областного значения) бюджета, уполномоченное на ведение бухгалтерского учета и составление финансовой отчетности, претендующее на получение сертификата;</w:t>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) наблюдатели – независимые сторонние представители работников заинтересованных государственных органов, преподавателей высших учебных заведений, наблюдающие за соблюдением порядка проведения экзамена;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
-[...15 lines deleted...]
-      5) наблюдатели – независимые сторонние представители работников заинтересованных государственных органов, преподавателей высших учебных заведений, наблюдающие за соблюдением порядка проведения экзамена;</w:t>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) идентификационный номер (далее – ИН) – индивидуальный номер, присваиваемый организацией по подтверждению знаний каждому кандидату;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z26" w:id="18"/>
-[...15 lines deleted...]
-      6) идентификационный номер (далее – ИН) – индивидуальный номер, присваиваемый организацией по подтверждению знаний каждому кандидату;</w:t>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) сертификация – процедура сдачи экзаменов с целью получения кандидатом сертификата посредством подтверждения знаний и объективной характеристики профессиональных, деловых качеств и потенциальных возможностей кандидатов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z27" w:id="19"/>
-[...15 lines deleted...]
-      7) сертификация – процедура сдачи экзаменов с целью получения кандидатом сертификата посредством подтверждения знаний и объективной характеристики профессиональных, деловых качеств и потенциальных возможностей кандидатов;</w:t>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) организация – организация, в уставной деятельности которой предусмотрено обучение и повышение квалификации по бухгалтерскому учету.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
-[...15 lines deleted...]
-      8) организация – организация, в уставной деятельности которой предусмотрено обучение и повышение квалификации по бухгалтерскому учету.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра финансов РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 411</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок проведения сертификации должностных лиц администраторов бюджетных программ и уполномоченных органов по исполнению республиканского бюджета, бюджета столицы, области, города республиканского значения, районного (города областного значения) бюджета, уполномоченных на ведение бухгалтерского учета и составление финансовой отчетности</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок проведения сертификации должностных лиц администраторов бюджетных программ и уполномоченных органов по исполнению республиканского бюджета, бюджета области, города республиканского значения, столицы, районного (города областного значения) бюджета, уполномоченных на ведение бухгалтерского учета и составление финансовой отчетности</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Глава 2 - в редакции приказа Министра финансов РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 411</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Организация проводит обучение по программам обучения, разработанным центральным уполномоченным органом по исполнению бюджета и размещенным на Единой платформе интернет-ресурсов государственных органов "www.gov.kz/memleket/entities/minfin".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Модули составляются на казахском и русском языках с учетом бюджетного законодательства и законодательства в области бухгалтерского учета и финансовой отчетности и подлежат согласовыванию с центральным уполномоченным органом по исполнению бюджета. </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Кандидаты сдают экзамены по следующим дисциплинам:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z32" w:id="24"/>
-[...15 lines deleted...]
-      5. Кандидаты сдают экзамены по следующим дисциплинам:</w:t>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ведение бухгалтерского учета и составление финансовой отчетности в государственных учреждениях в соответствии с международными стандартами финансовой отчетности для общественного сектора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z33" w:id="25"/>
-[...15 lines deleted...]
-      1) ведение бухгалтерского учета и составление финансовой отчетности в государственных учреждениях в соответствии с международными стандартами финансовой отчетности для общественного сектора;</w:t>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ведение бухгалтерского учета и составление финансовой отчетности в квазигосударственном секторе в соответствии с международными стандартами финансовой отчетности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z34" w:id="26"/>
-[...15 lines deleted...]
-      2) ведение бухгалтерского учета и составление финансовой отчетности в квазигосударственном секторе в соответствии с международными стандартами финансовой отчетности.</w:t>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Для регистрации на сертификацию кандидаты представляют следующие документы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z35" w:id="27"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) заявление о допуске к экзаменам с указанием названия дисциплин; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) копия документа на бумажном носителе или цифровой документ, удостоверяющий личность;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:bookmarkStart w:name="z38" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) один из документов, подтверждающих трудовую деятельность, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Трудового кодекса Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z39" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) документы, указанные в пункте 8 настоящих Правил (при наличии).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
-[...15 lines deleted...]
-      4) документы, указанные в пункте 8 настоящих Правил (при наличии).</w:t>
+    <w:bookmarkStart w:name="z40" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. При несоответствии представленного пакета документов требованиям, установленным в пункте 6 настоящих Правил или при установлении факта неполноты представленных документов, регистрация на сертификацию кандидата не производится.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
-[...15 lines deleted...]
-      7. При несоответствии представленного пакета документов требованиям, установленным в пункте 6 настоящих Правил или при установлении факта неполноты представленных документов, регистрация на сертификацию кандидата не производится.</w:t>
+    <w:bookmarkStart w:name="z41" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Кандидаты национальные и (или) международные профессиональные квалификации в области бухгалтерского учета и аудита, освобождаются от сдачи отдельных экзаменов по следующим дисциплинам сертификации:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
-[...15 lines deleted...]
-      8. Кандидаты национальные и (или) международные профессиональные квалификации в области бухгалтерского учета и аудита, освобождаются от сдачи отдельных экзаменов по следующим дисциплинам сертификации:</w:t>
+    <w:bookmarkStart w:name="z42" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) кандидаты освобождаются от сдачи экзамена по дисциплине "Ведение бухгалтерского учета и составление финансовой отчетности в государственных учреждениях в соответствии с международными стандартами финансовой отчетности для общественного сектора" при наличии:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
-[...15 lines deleted...]
-      1) кандидаты освобождаются от сдачи экзамена по дисциплине "Ведение бухгалтерского учета и составление финансовой отчетности в государственных учреждениях в соответствии с международными стандартами финансовой отчетности для общественного сектора" при наличии:</w:t>
+    <w:bookmarkStart w:name="z43" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      сертификата "Государственный аудитор", выданный Национальной комиссией по сертификации государственного аудитора в соответствии с Законом Республики Казахстан "О государственном аудите и финансовом контроле" (далее – Закон о государственном аудите и финансовом контроле);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
-[...15 lines deleted...]
-      сертификата "Государственный аудитор", выданный Национальной комиссией по сертификации государственного аудитора в соответствии с Законом Республики Казахстан "О государственном аудите и финансовом контроле" (далее – Закон о государственном аудите и финансовом контроле);</w:t>
+    <w:bookmarkStart w:name="z44" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      и (или) международного сертификата IPSAS АССА (Certificate in International Public Sector Accounting Standards) (Сертификат по международным стандартам бухгалтерского учета в государственном секторе);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
-[...15 lines deleted...]
-      и (или) международного сертификата IPSAS АССА (Certificate in International Public Sector Accounting Standards) (Сертификат по международным стандартам бухгалтерского учета в государственном секторе);</w:t>
+    <w:bookmarkStart w:name="z45" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      и (или) международного сертификата CIPFA (The Chartered Institute of Public Finance and Accountancy) (Диплом по международным стандартам финансовой отчетности для государственного сектора);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
-[...15 lines deleted...]
-      и (или) международного сертификата CIPFA (The Chartered Institute of Public Finance and Accountancy) (Диплом по международным стандартам финансовой отчетности для государственного сектора);</w:t>
+    <w:bookmarkStart w:name="z46" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      и (или) международного сертификата CIPFA DipIPSAS (Diploma in international public sector accounting standards) (Диплом по международным стандартам бухгалтерского учета в государственном секторе).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
-[...15 lines deleted...]
-      и (или) международного сертификата CIPFA DipIPSAS (Diploma in international public sector accounting standards) (Диплом по международным стандартам бухгалтерского учета в государственном секторе).</w:t>
+    <w:bookmarkStart w:name="z47" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) кандидаты освобождаются от сдачи экзаменов по дисциплине "Ведение бухгалтерского учета и составление финансовой отчетности в квазигосударственном секторе в соответствии с международными стандартами финансовой отчетности" при наличии:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:bookmarkStart w:name="z48" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       квалификационного свидетельства "Аудитор", выданного аттестованной Квалификационной комиссией в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "Об аудиторской деятельности";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z49" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      и (или) сертификата "Государственный аудитор", выданный Национальной комиссией по сертификации государственного аудитора в соответствии с Законом о государственном аудите и финансовом контроле;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z50" w:id="42"/>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       и (или) сертификата "Профессиональный бухгалтер", выданный аккредитованной организацией в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О бухгалтерском учете и финансовой отчетности";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      и (или) квалификация АССА (Association of Chartered Certified Accountants) (Ассоциация сертифицированных присяжных бухгалтеров);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
-[...15 lines deleted...]
-      и (или) квалификация АССА (Association of Chartered Certified Accountants) (Ассоциация сертифицированных присяжных бухгалтеров);</w:t>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      и (или) квалификация АСА (Associated Chartered Accountant) (Ассоциированный дипломированный бухгалтер);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       и (или) международный сертификат DipIFR (Diploma in International Financial Reporting) (Диплом по международной финансовой отчетности). </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Помещение для проведения экзамена оснащается средствами видео фиксации.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
-[...15 lines deleted...]
-      9. Помещение для проведения экзамена оснащается средствами видео фиксации.</w:t>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Экзаменационная комиссия формируется организацией по каждой дисциплине из нечетного числа (не менее трех человек) специалистов, из числа которых избирается председатель комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
-[...15 lines deleted...]
-      10. Экзаменационная комиссия формируется организацией по каждой дисциплине из нечетного числа (не менее трех человек) специалистов, из числа которых избирается председатель комиссии.</w:t>
+    <w:bookmarkStart w:name="z56" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. При проведении экзамена организацией присутствуют наблюдатели.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
-[...15 lines deleted...]
-      11. При проведении экзамена организацией присутствуют наблюдатели.</w:t>
+    <w:bookmarkStart w:name="z57" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Продолжительность экзамена составляет три часа (180 минут).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
-[...15 lines deleted...]
-      12. Продолжительность экзамена составляет три часа (180 минут).</w:t>
+    <w:bookmarkStart w:name="z58" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Общий суммарный балл для сдачи экзамена ("проходной" балл) составляет не менее пятидесяти (50) баллов из ста (100) возможных баллов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z58" w:id="50"/>
-[...15 lines deleted...]
-      13. Общий суммарный балл для сдачи экзамена ("проходной" балл) составляет не менее пятидесяти (50) баллов из ста (100) возможных баллов.</w:t>
+    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Количество баллов и продолжительность экзамена устанавливается в разрезе каждого модуля по тестовым вопросам и (или) ситуационным задачам в зависимости от их сложности.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z59" w:id="51"/>
-[...15 lines deleted...]
-      14. Количество баллов и продолжительность экзамена устанавливается в разрезе каждого модуля по тестовым вопросам и (или) ситуационным задачам в зависимости от их сложности.</w:t>
+    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Экзаменационным работам по окончании экзамена присваивается индивидуальный номер с последующей их передачей в экзаменационную комиссию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z60" w:id="52"/>
-[...15 lines deleted...]
-      15. Экзаменационным работам по окончании экзамена присваивается индивидуальный номер с последующей их передачей в экзаменационную комиссию.</w:t>
+    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Экзаменационная комиссия проводит проверку и оценку экзаменационных работ кандидатов в срок не более пятнадцати календарных дней с вынесением одного из следующих решений:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z61" w:id="53"/>
-[...15 lines deleted...]
-      16. Экзаменационная комиссия проводит проверку и оценку экзаменационных работ кандидатов в срок не более пятнадцати календарных дней с вынесением одного из следующих решений:</w:t>
+    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      экзамен пройден, когда кандидатом достигнут "проходной балл" суммарно по сдаваемой дисциплине (положительный результат);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z62" w:id="54"/>
-[...15 lines deleted...]
-      экзамен пройден, когда кандидатом достигнут "проходной балл" суммарно по сдаваемой дисциплине (положительный результат);</w:t>
+    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      экзамен не сдан, когда кандидатом не достигнут "проходной балл" суммарно по сдаваемой дисциплине (отрицательный результат).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z63" w:id="55"/>
-[...15 lines deleted...]
-      экзамен не сдан, когда кандидатом не достигнут "проходной балл" суммарно по сдаваемой дисциплине (отрицательный результат).</w:t>
+    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Результаты экзаменов оформляются протоколом экзаменационной комиссии за подписью председателя и всех ее членов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z64" w:id="56"/>
-[...15 lines deleted...]
-      Результаты экзаменов оформляются протоколом экзаменационной комиссии за подписью председателя и всех ее членов.</w:t>
+    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Кандидатам, получившим положительный результат, выдается сертификат об обучении и прохождении экзамена должностных лиц администраторов республиканских бюджетных программ и местных уполномоченных органов по исполнению бюджета столицы, области, города республиканского значения, уполномоченных на ведение бухгалтерского учета и составление финансовой отчетности по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z65" w:id="57"/>
-[...15 lines deleted...]
-      Кандидатам, получившим положительный результат, выдается сертификат об обучении и прохождении экзамена должностных лиц администраторов республиканских бюджетных программ и местных уполномоченных органов по исполнению бюджета области, города республиканского значения, столицы, уполномоченных на ведение бухгалтерского учета и составление финансовой отчетности по форме согласно приложению к настоящим Правилам.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 16 с изменением, внесенным приказом Министра финансов РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 411</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Кандидаты, не прошедшие экзамен, повторно проходят его не ранее одного месяца со дня получения отрицательного результата.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z66" w:id="58"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="59"/>
+    <w:bookmarkStart w:name="z67" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. При несогласии с результатами экзамена кандидат обжалует решение экзаменационной комиссии в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 91</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан, в суд. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkEnd w:id="58"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2070,129 +2460,181 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>должностных лиц</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>администраторов</w:t>
+              <w:t>администраторов бюджетных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>республиканских бюджетных</w:t>
+              <w:t>программ и уполномоченных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>программ и местных</w:t>
+              <w:t>органов по исполнению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>уполномоченных органов по</w:t>
+              <w:t>республиканского бюджета,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>исполнению бюджета области,</w:t>
+              <w:t>бюджета столицы, области,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>города республиканского</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>значения, столицы</w:t>
+              <w:t>значения, районного (города</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>областного значения) бюджета,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>уполномоченных на ведение</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>бухгалтерского учета</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и составление финансовой отчетности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -2225,334 +2667,385 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z70" w:id="60"/>
-[...9 lines deleted...]
-      __________________________________</w:t>
+      <w:bookmarkStart w:name="z70" w:id="59"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наименование организации</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z71" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> СЕРТИФИКАТ</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>об обучении и прохождении экзамена должностных лиц администраторов бюджетных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>программ и уполномоченных органов по исполнению республиканского бюджета,</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>бюджета столицы, области, города республиканского значения, районного</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(города областного значения) бюджета, уполномоченных на ведение</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>бухгалтерского учета и составление финансовой отчетности № _____</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...31 lines deleted...]
-        <w:t>об обучении и прохождении экзамена должностных лиц администраторов республиканских бюджетных программ и местных уполномоченных органов по исполнению бюджета области, города республиканского значения, столицы, уполномоченных на ведение бухгалтерского учета и составление финансовой отчетности № _____</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение - в редакции приказа Министра финансов РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 411</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z72" w:id="61"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      выдан(а) ____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z72" w:id="62"/>
-[...215 lines deleted...]
-        <w:t xml:space="preserve">           (указать город)</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Председатель экзаменационной комиссии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________ ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись) (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Руководитель организации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________ ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись) (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_______________ № ___________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(дата) (идентификационный номер)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________ (указать город)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -2560,55 +3053,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>