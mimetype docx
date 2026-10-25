--- v2 (2026-06-10)
+++ v3 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="210c0ad" w14:textId="210c0ad">
+    <w:p w14:paraId="342292a" w14:textId="342292a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -996,54 +996,116 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>6) бюджет народного участия – участие граждан в распределении средств местного бюджета;</w:t>
+        <w:t>6) бюджет народного участия – участие граждан Республики Казахстан в распределении средств местного бюджета.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменением, внесенным приказом Министра финансов РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 412</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Планированием бюджета является выполнение комплекса мероприятий по разработке, рассмотрению, утверждению, уточнению, корректировке, секвестру бюджета, основанных на соблюдении принципов бюджетной системы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1056,54 +1118,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Планирование расходов республиканского бюджета осуществляется на основе параметров социально-экономического развития Республики Казахстан на соответствующий период, планов развития государственных органов, прогнозной консолидированной отчетности администраторов бюджетных программ, натуральных норм, минимальных социальных стандартов, с учетом обзора расходов, итогов государственного аудита и финансового контроля, мониторинга и оценки результатов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Планирование расходов местных бюджетов осуществляется на основе параметров социально-экономического развития области, города республиканского значения, столицы на соответствующий период, планов развития областей, городов республиканского значения, столицы, прогнозной консолидированной отчетности администраторов бюджетных программ, натуральных норм, минимальных социальных стандартов, стандартов инженерно-коммуникационной, транспортной и иной инфраструктуры, системы региональных стандартов для населенных пунктов, с учетом обзора расходов, итогов государственного аудита и финансового контроля, мониторинга и оценки результатов.</w:t>
+      Планирование расходов местных бюджетов осуществляется на основе параметров социально-экономического развития столицы, области, города республиканского значения на соответствующий период, планов развития столицы, областей, городов республиканского значения, прогнозной консолидированной отчетности администраторов бюджетных программ, натуральных норм, минимальных социальных стандартов, стандартов инженерно-коммуникационной, транспортной и иной инфраструктуры, системы региональных стандартов для населенных пунктов, с учетом обзора расходов, итогов государственного аудита и финансового контроля, мониторинга и оценки результатов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменением, внесенным приказом Министра финансов РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 412</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Основными этапами планирования бюджета являются:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1311,51 +1435,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) варианты прогнозов показателей социально-экономического развития, включая варианты прогнозов бюджетных параметров прогноза социально-экономического развития на соответствующий период;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) планы развития или проекты планов развития государственных органов, областей, городов республиканского значения, столицы;</w:t>
+      2) планы развития или проекты планов развития государственных органов, столицы, областей, городов республиканского значения;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) утвержденный (уточненный) объем расходов администраторов бюджетных программ на текущий финансовый год;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -1383,51 +1507,51 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) итоги оценки реализации бюджетных инвестиций;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) заключения и рекомендации Высшей аудиторской палаты к отчету об исполнении республиканского бюджета (ревизионной комиссии области, города республиканского значения, столицы к отчету об исполнении местного бюджета);</w:t>
+      6) заключения и рекомендации Высшей аудиторской палаты к отчету об исполнении республиканского бюджета (ревизионной комиссии столицы, области, города республиканского значения к отчету об исполнении местного бюджета);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) принятые государственные обязательства, в том числе принятые обязательства по договорам лизинга и по направлениям, предусмотренным подпунктом 13) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
@@ -1583,87 +1707,169 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">      Сноска. Пункт 8 в редакции приказа Министра финансов РК от 02.09.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 470</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменениями, внесенным приказом Министра финансов РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 412</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z48" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Лимиты расходов администраторов бюджетных программ определяются для формирования бюджетных программ на основе планов развития или проектов планов развития государственных органов или областей, городов республиканского значения, столицы, функций, полномочий и компетенций, определенных положением о государственном органе, итогов мониторинга и оценки результатов.</w:t>
+      9. Лимиты расходов администраторов бюджетных программ определяются для формирования бюджетных программ на основе планов развития или проектов планов развития государственных органов или столицы, областей, городов республиканского значения, функций, полномочий и компетенций, определенных положением о государственном органе, итогов мониторинга и оценки результатов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 - в редакции приказа Министра финансов РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 412</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z49" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Лимиты расходов администраторов республиканских бюджетных программ определяются центральным уполномоченным органом по бюджетному планированию с учетом предложений администраторов республиканских бюджетных программ, и объемов трансфертов общего характера на предстоящий трехлетний период, резерва на инициативы Президента Республики Казахстан и резерва Правительства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
@@ -2824,107 +3030,91 @@
         <w:t>
       19. Центральным уполномоченным органом по бюджетному планированию и местным уполномоченным органом по государственному планированию определяется перечень безусловно базовых расходов государственных органов, одобренных соответствующей бюджетной комиссией.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
     <w:bookmarkStart w:name="z88" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20. Лимит текущих административных расходов государственных органов определяется путем расчета следующих текущих административных расходов:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) на оплату труда государственных служащих расчет осуществляется на основе лимитов штатной численности в соответствии с постановлением Правительства Республики Казахстан от 16 октября 2017 года № 646 дсп "Об утверждении единой системы оплаты труда работников для всех органов, содержащихся за счет государственного бюджета" (специфики подкласса 110 Экономической классификации расходов, утвержденной приказом Министра финансов Республики Казахстан от 4 апреля 2025 года № 151 "Некоторые вопросы Единой бюджетной классификации Республики Казахстан" (далее – ЭКР);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z90" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z90" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) на взносы работодателей расчет осуществляется в соответствии с законодательством Республики Казахстан (специфики подкласса 120 ЭКР);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z91" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z91" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) на транспортное обслуживание государственных органов расчет осуществляется с учетом натуральных норм обеспечения государственных органов служебными и дежурными автомобилями, утвержденных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2939,311 +3129,311 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 28 апреля 2025 года № 201 "Об утверждении натуральных норм обеспечения государственных органов служебными и дежурными автомобилями, телефонной связью, офисной мебелью и техникой, площадями для размещения аппарата государственных органов, канцелярскими принадлежностями и другими расходными материалами" (далее – приказ № 201), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 11 августа 2009 года № 1210 "Об утверждении норм расходов горюче-смазочных материалов для государственных органов Республики Казахстан и расходов на содержание автотранспорта" (далее – постановление № 1210) и натуральных норм центральных государственных органов по обеспечению автотранспортом, включая расходы на обязательный технический осмотр автотранспортных средств с учетом копий договоров за текущий финансовый год, и документов, обосновывающих стоимость за единицу товара (специфика 153 и 169 ЭКР);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z92" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z92" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) на служебные командировки расчет осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 11 мая 2018 года № 256 "Об утверждении Правил возмещения расходов на служебные командировки за счет бюджетных средств, в том числе в иностранные государства" (специфика 161 ЭКР);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z93" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z93" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) на услуги телефонной связи расчет осуществляется с учетом натуральных норм в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом № 201</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и натуральных норм центральных государственных органов по обеспечению телефонной связью (специфика 152 ЭКР);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z94" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z94" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) на коммунальные услуги расчет осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 2 ноября 1998 года № 1118 "О нормативах потребления электроэнергии, тепла на отопление, горячей и холодной воды и других коммунальных услуг по организациям, финансируемым из средств бюджета" (далее – постановление № 1118) с учетом натуральных норм, копий договоров (специфика 151 ЭКР);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z95" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z95" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) на обслуживание зданий расчет осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 1118 с учетом натуральных норм, копий договоров (специфика 159 ЭКР);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z96" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z96" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) на канцелярские товары расчет осуществляется с учетом натуральных норм и (или) документов, обосновывающих стоимость за единицу товара (специфика 149 ЭКР);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z97" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z97" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9) на приобретение топлива, горюче-смазочных материалов, расчет осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановлением</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> № 1210 (специфика 144 ЭКР);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z98" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z98" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) на оплату аренды помещения расчет осуществляется с учетом трех ценовых предложений и согласно заключенных договоров (специфика 159 ЭКР);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z99" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z99" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) на оплату прочих текущих расходов (расходы на услуги банков по перечислению/переводу денежных средств, специфика 159 ЭКР).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkEnd w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3282,151 +3472,213 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z100" w:id="75"/>
+    <w:bookmarkStart w:name="z100" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21. При определении лимитов расходов администраторов бюджетных программ на бюджетные программы развития не учитываются бюджетные инвестиции, не имеющие положительного предложения соответствующей бюджетной комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z102" w:id="77"/>
+    <w:bookmarkStart w:name="z101" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Центральный уполномоченный орган по бюджетному планированию вносит на рассмотрение Республиканской бюджетной комиссии не позднее 7 июня текущего финансового года, предшествующего планируемому периоду, местные уполномоченные органы по государственному планированию столицы, области, города республиканского значения вносят на рассмотрение соответствующей бюджетной комиссии не позднее 25 мая текущего финансового года, предшествующего планируемому периоду лимиты расходов администраторов бюджетных программ в разрезе администраторов бюджетных программ по годам планового периода.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z102" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Местный уполномоченный орган по государственному планированию района (города областного значения) не позднее 25 мая текущего финансового года, предшествующего планируемому периоду, вносит на рассмотрение бюджетной комиссии района (города областного значения) лимиты расходов администраторов бюджетных программ, финансируемых из районного (города областного значения) бюджета, бюджета города районного значения, села, поселка, сельского округа, в разрезе администраторов бюджетных программ по годам планового периода.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z103" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 22 с изменением, внесенным приказом Министра финансов РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 412</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z103" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23. Лимиты расходов администраторов бюджетных программ определяются с учетом предложения соответствующей бюджетной комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z104" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z104" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае наличия замечаний и предложений членов соответствующей бюджетной комиссии лимиты расходов администраторов бюджетных программ дорабатываются центральным уполномоченным органом по бюджетному планированию или местными уполномоченными органами по государственному планированию в пятидневный срок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z105" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z105" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. Центральный уполномоченный орган по бюджетному планированию и местные уполномоченные органы по государственному планированию до 7 июня текущего финансового года, предшествующего планируемому периоду, направляют администраторам бюджетных программ, определенные с учетом предложений соответствующей бюджетной комиссии, лимиты расходов администраторов республиканских и местных бюджетных программ по формам согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3441,1087 +3693,1087 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z106" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z106" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Центральный уполномоченный орган по бюджетному планированию и местные уполномоченные органы по государственному планированию к лимитам расходов администраторов республиканских и местных бюджетных программ прилагает перечень базовых расходов, по которым расчеты в составе бюджетного запроса не представляются по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z107" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z107" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок разработки натуральных норм</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z108" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z108" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. Натуральные нормы разрабатываются и утверждаются центральными государственными органами по согласованию с центральным уполномоченным органом по бюджетному планированию, в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 70 Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z109" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z109" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Положения натуральных норм, утвержденные центральными государственными органами, распространяются на местные исполнительные органы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z110" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z110" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Допускается разработка натуральных норм местными исполнительными органами, по расходам, которые не нормированы натуральными нормами центральных государственных органов, по согласованию с центральными отраслевыми государственными органами, курирующими соответствующую область/сферу и местным уполномоченным органом по государственному планированию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z111" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z111" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Натуральные нормы для подведомственных организаций, финансируемых из местного бюджета, разрабатываются и утверждаются местными исполнительными органами по согласованию с местным уполномоченным органом по государственному планированию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z112" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z112" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Государственные органы осуществляют расчет потребности в материальных и нематериальных благах в количественном выражении с учетом необходимости обеспечения деятельности государственных органов и иных государственных учреждений, выполнения возложенных на них функций и полномочий на основе:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z113" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z113" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) результатов анализа необходимости, обоснованности и целесообразности потребления или использования материальных и нематериальных благ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z114" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z114" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отраслевых особенностей с учетом научно-обоснованных методов и подходов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z115" w:id="90"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z115" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Допускается в натуральных нормах для канцелярских принадлежностей и других расходных материалов для государственных органов устанавливать нормы в денежном эквиваленте.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z116" w:id="91"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z116" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. На основании определенной потребности государственные органы разрабатывают натуральные нормы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z117" w:id="92"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z117" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Натуральные нормы разрабатываются в соответствие со следующими требованиями:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z118" w:id="93"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z118" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) основываться на нормах действующего законодательства Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z119" w:id="94"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z119" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) быть четкими и ясными, исключать разночтения и обеспечивать возможность свободного применения их на практике;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z120" w:id="95"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z120" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) определять область их применения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z121" w:id="96"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z121" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) определять круг пользователей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z122" w:id="97"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z122" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Натуральные нормы разрабатываются в табличном виде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z123" w:id="98"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z123" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В зависимости от специфики натуральных норм центральные государственные органы указывают в них:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z124" w:id="99"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z124" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наименование натуральной нормы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z125" w:id="100"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z125" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) единицу измерения натуральной нормы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z126" w:id="101"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z126" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) норму в количественном выражении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z127" w:id="102"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z127" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) срок службы (носки);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z128" w:id="103"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z128" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) срок эксплуатации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z129" w:id="104"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z129" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) срок хранения в запасе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z130" w:id="105"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z130" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) область применения натуральных норм – в какой сфере деятельности применяются натуральные нормы, для чего они предназначены;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z131" w:id="106"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z131" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) область распространения натуральных норм – наименование государственных органов и/или их структурных подразделений, государственных учреждений, должностных лиц, для которых устанавливаются натуральные нормы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z132" w:id="107"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z132" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) характеристики, конкретизирующие определение и применение натуральных норм;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z133" w:id="108"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z133" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) при необходимости уточнение терминов и определений, использованных в натуральных нормах, а также делаются ссылки на примечания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z134" w:id="109"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z134" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29. Разработанные натуральные нормы направляются на согласование центральному уполномоченному органу по бюджетному планированию и местному уполномоченному органу по государственному планированию с приложением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z135" w:id="110"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z135" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) справки с указанием источников финансирования (код и наименование бюджетной программы, по которой предлагается осуществлять финансирование расходов, связанных с введением предлагаемых натуральных норм) и необходимости финансовых затрат;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z136" w:id="111"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z136" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) информации по финансовой обеспеченности предлагаемых натуральных норм согласно приложению 4 к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z137" w:id="112"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z137" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) обоснования необходимости принятия предлагаемых натуральных норм, подтверждения их целесообразности и расчеты к ним.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z138" w:id="113"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z138" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30. Центральный уполномоченный орган по бюджетному планированию и местный уполномоченный орган по государственному планированию рассматривают натуральные нормы на предмет финансовой обеспеченности в течение 30 (тридцати) календарных дней со дня их получения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z139" w:id="114"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z139" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При наличии у центрального уполномоченного органа по бюджетному планированию и местного уполномоченного органа по государственному планированию замечаний по натуральным нормам государственные органы дорабатывают их и повторно вносят ему на согласование.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z140" w:id="115"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z140" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок повторного согласования натуральных норм центральным уполномоченным органом по бюджетному планированию и местным уполномоченным органом по государственному планированию составляет не более 7 (семи) рабочих дней и исчисляется со дня поступления их в данный государственный орган.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z141" w:id="116"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z141" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31. По итогам рассмотрения натуральных норм центральный уполномоченный орган по бюджетному планированию представляет разработчику один из следующих вариантов ответа:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z142" w:id="117"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z142" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) натуральные нормы согласованы без замечаний;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z143" w:id="118"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z143" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) в согласовании натуральных норм отказано (с приложением мотивированного отказа за подписью заместителя первого руководителя).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z144" w:id="119"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z144" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. При внесении изменений и дополнений в утвержденные натуральные нормы порядок осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главой 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z145" w:id="120"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z145" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33. Государственные органы вносят на рассмотрение бюджетной комиссии предложения об утверждении натуральных норм, а также изменения и (или) дополнения, предусматривающие увеличение расходов бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z146" w:id="121"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z146" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34. Администраторы бюджетных программ вносят предложения об утверждении натуральных норм, а также изменения и (или) дополнения в действующие натуральные нормы не более одного раза в течение текущего финансового года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z147" w:id="122"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z147" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 4. Порядок разработки проекта республиканского бюджета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z148" w:id="123"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z148" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       35. Процесс разработки проекта республиканского бюджета включает в себя следующие этапы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z149" w:id="124"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z149" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) разработка проекта прогноза социально-экономического развития Республики Казахстан и его одобрение Правительством Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z150" w:id="125"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z150" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) определение лимитов расходов администраторов республиканских бюджетных программ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z151" w:id="126"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z151" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) разработка проектов планов развития государственных органов или проектов изменений и дополнений в планы развития государственных органов, проектов паспортов бюджетных программ центральных государственных органов, проектов паспортов бюджетных программ администраторов республиканских бюджетных программ, не разрабатывающих планы развития государственных органов, расчетов администраторов республиканских бюджетных программ и их рассмотрение Республиканской бюджетной комиссией;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z152" w:id="127"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z152" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) разработка проекта закона о республиканском бюджете.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z153" w:id="128"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z153" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       36. Прогноз социально-экономического развития Республики Казахстан разрабатывается центральным уполномоченным органом по бюджетной политике в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заместителя Премьер-Министра – Министра национальной экономики Республики Казахстан от 27 мая 2025 года № 35 "Об утверждении Правил, сроков разработки и структуры разделов прогноза социально-экономического развития, в том числе прогноза социально-экономического развития области, города республиканского значения, столицы (далее – приказ № 35).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkEnd w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4540,108 +4792,91 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z154" w:id="129"/>
+    <w:bookmarkStart w:name="z154" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       37. Лимиты расходов администраторов республиканских бюджетных программ определяются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главой 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z155" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       38. Проекты планов развития государственных органов или проекты изменений и дополнений в планы развития государственных органов, проекты паспортов бюджетных программ центральных государственных органов, проекты паспортов бюджетных программ администраторов республиканских бюджетных программ, не разрабатывающих планы развития государственных органов, расчеты администраторов республиканских бюджетных программ определяются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4656,50 +4891,51 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра национальной экономики Республики Казахстан от 1 декабря 2025 года № 128 "Об утверждении Методики разработки, реализации, проведения мониторинга и корректировки Национального плана развития Республики Казахстан, планов развития государственных органов, областей, городов республиканского значения, столицы, районов (городов областного значения)" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 22 апреля 2025 года № 185 "Об утверждении Правил составления, представления, рассмотрения бюджетного запроса" (далее – Приказ № 185).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4718,290 +4954,352 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z156" w:id="130"/>
+    <w:bookmarkStart w:name="z156" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       39. Республиканский бюджет ежегодно разрабатывается на плановый период центральным уполномоченным органом по бюджетному планированию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z157" w:id="131"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z157" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       40. Центральный уполномоченный орган по бюджетному планированию составляет проект республиканского бюджета и вносит его на рассмотрение Республиканской бюджетной комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z158" w:id="132"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z158" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. Центральный уполномоченный орган по бюджетному планированию не позднее 1 августа текущего финансового года представляет проект республиканского бюджета на рассмотрение в Высшую аудиторскую палату Республики Казахстан для проведения предварительной оценки по основным направлениям расходов проекта республиканского бюджета в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 86 Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z159" w:id="133"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z159" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       42. Центральный уполномоченный орган по бюджетному планированию не позднее 15 августа текущего финансового года представляет проект закона о республиканском бюджете на рассмотрение в Правительство Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z160" w:id="134"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z160" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       43. Проект закона о республиканском бюджете рассматривается Администрацией Президента Республики Казахстан в соответствии частью второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 86 Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z161" w:id="135"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z161" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       44. Проект республиканского бюджета на плановый период формируется отдельными приложениями по каждому году планового периода в соответствии со структурой бюджета, определенной статьей 9 Кодекса, и единой бюджетной классификацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z163" w:id="137"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z162" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Проект закона о республиканском бюджете вносится Правительством Республики Казахстан в Курултай Республики Казахстан не позднее 1 сентября текущего финансового года.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 45 - в редакции приказа Министра финансов РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 412</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z163" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       46. Правительство Республики Казахстан одновременно с проектом закона о республиканском бюджете представляет следующие документы и материалы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z164" w:id="138"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z164" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) прогноз социально-экономического развития Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z165" w:id="139"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z165" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) аналитический отчет о бюджетных рисках; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5092,521 +5390,521 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) аналитический отчет о налоговых расходах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z167" w:id="140"/>
+    <w:bookmarkStart w:name="z167" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>4) данные о состоянии долговых обязательств государственного сектора, суммах денег, выплаченных в счет погашения государственного долга, и суммах денег, выплаченных по гарантиям государства и обязательствам государства по проектам государственно-частного партнерства, по видам долга за два отчетных финансовых года и на 1 июля текущего финансового года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z169" w:id="141"/>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z169" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) данные по объемам погашения и обслуживания основного долга, сумм вознаграждений, комиссионных и прочих платежей в соответствии с условиями займа в разрезе каждого проекта, реализуемого за счет правительственных внешних займов на планируемый финансовый год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z170" w:id="142"/>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z170" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) данные о привлеченных государственных и гарантированных государством займах по видам и формам за два отчетных финансовых года и на 1 июля текущего финансового года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z171" w:id="143"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z171" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) информацию по обслуживанию и погашению правительственного долга в разрезе видов, источников, условий займов за два отчетных финансовых года и на 1 июля текущего финансового года;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
-    <w:bookmarkStart w:name="z172" w:id="144"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z172" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) анализ конъюнктуры международных рынков долгового капитала, определяющий потенциальные возможности для привлечения правительственного внешнего заимствования; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z173" w:id="145"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z173" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) сводную информацию о государственных заданиях, на выполнение которых предусматриваются бюджетные средства в проекте республиканского бюджета;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z174" w:id="146"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z174" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) агрегированную сводную информацию об утвержденных планах развития государственных органов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z175" w:id="147"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z175" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) агрегированную сводную информацию о паспортах бюджетных программ администраторов бюджетных программ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z176" w:id="148"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z176" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) прогноз поступлений и расходов Государственного фонда социального страхования, Фонда социального медицинского страхования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z177" w:id="149"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z177" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) прогнозную консолидированную финансовую отчетность по республиканскому бюджету;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z178" w:id="150"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z178" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) обзор расходов, выводы и рекомендации по итогам его проведения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z179" w:id="151"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z179" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) итоги оценки результатов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z180" w:id="152"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z180" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) Национальный доклад по управлению государственными активами и квазигосударственным сектором;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z181" w:id="153"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z181" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) агрегированную сводную информацию по расходам республиканского бюджета по функциональной и экономической классификации расходов за последние три отчетных финансовых года, на текущий финансовый год и на плановый период по формам согласно приложениям 5 и 6 к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z182" w:id="154"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z182" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) пояснительную записку, раскрывающую решения, заложенные в проекте республиканского бюджета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z183" w:id="155"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z183" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В пояснительную записку также включаются:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z184" w:id="156"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z184" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       агрегированная сводная информация о несоответствии целевых индикаторов планов развития государственных органов и конечных результатов, предусмотренных паспортами бюджетных программ администраторов бюджетных программ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z185" w:id="157"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z185" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       информация об объеме заявленных администраторами бюджетных программ расходов, на которые не предусмотрены бюджетные средства в проекте республиканского бюджета, на разницу суммы, необходимой для достижения целевого индикатора, и суммы, предусмотренной паспортом бюджетной программы для достижения конечного результата (конечных результатов), в разрезе администраторов бюджетных программ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z186" w:id="158"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z186" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) документы администраторов бюджетных программ, включающие:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z187" w:id="159"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z187" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       планы развития или проекты планов развития государственных органов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z188" w:id="160"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z188" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       бюджетный запрос без расчетов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z189" w:id="161"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z189" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       планы мероприятий (проекты планов мероприятий) или планы развития субъектов квазигосударственного сектора (проекты планов развития субъектов квазигосударственного сектора), которым в проекте республиканского бюджета предусмотрены бюджетные средства;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z190" w:id="162"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z190" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       долгосрочные стратегии развития автономных организаций образования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z191" w:id="163"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z191" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       пояснительную записку администратора бюджетных программ и информацию администратора бюджетных программ по проекту республиканского бюджета по формам согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -5621,553 +5919,609 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z192" w:id="164"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z192" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       пояснительную записку, содержащую:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z193" w:id="165"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z193" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       описание достижения целей и целевых индикаторов планов развития государственных органов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z194" w:id="166"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z194" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       описание целевых индикаторов и планируемых конечных результатов паспортов бюджетных программ во взаимоувязке с целевыми индикаторами планов развития государственных органов, в том числе причин несоответствия целевых индикаторов и конечных результатов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z195" w:id="167"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z195" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       направления расходования бюджетных средств в разрезе бюджетных программ и бюджетных подпрограмм, краткое описание мероприятий, предусмотренных паспортами бюджетных программ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z196" w:id="168"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z196" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       описание исполнения бюджетных программ и достигнутых показателей результатов за два отчетных финансовых года, а также сведения (причины, последствия) об отклонении объема планируемых бюджетных средств на плановый период от объема бюджетных средств, утвержденных в законе о республиканском бюджете в предыдущий плановый период;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z197" w:id="169"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z197" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       информацию о начатых (продолжающихся) бюджетных инвестиционных проектах, включенных в проект бюджета на плановый период в соответствии с инвестиционным планом государственного органа, разрабатываемым в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 148 Кодекса в рамках плана развития государственного органа, с указанием сумм расходов, выделенных и использованных за счет средств республиканского бюджета в предыдущие финансовые годы;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z198" w:id="170"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z198" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      информацию об использовании целевых трансфертов на развитие, выделенных из республиканского бюджета за два отчетных финансовых года, в разрезе нижестоящих бюджетов с указанием наименования местных бюджетных инвестиций (далее – МБИ), предусмотренных инвестиционным планом области, города республиканского значения, столицы, разрабатываемым в соответствии с </w:t>
+      информацию об использовании целевых трансфертов на развитие, выделенных из республиканского бюджета за два отчетных финансовых года, в разрезе нижестоящих бюджетов с указанием наименования местных бюджетных инвестиций (далее – МБИ), предусмотренных инвестиционным планом столицы, области, города республиканского значения, разрабатываемым в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 148 Кодекса в рамках плана развития области, города республиканского значения, столицы, и сумм расходов.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z199" w:id="171"/>
+        <w:t xml:space="preserve"> статьи 148 Кодекса в рамках плана развития столицы, области, города республиканского значения, и сумм расходов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 46 с изменением, внесенным приказом Министра финансов РК от 18.06.2026 № </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>412</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z199" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 5. Порядок разработки государственного задания</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z200" w:id="172"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z200" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       47. К государственным заданиям относятся заказы, соответствующие одному или нескольким из следующих критериев:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z201" w:id="173"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z201" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) отсутствие иной возможности обеспечения национальной безопасности, обороноспособности государства или защиты интересов общества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkEnd w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) использование, эксплуатация и содержание стратегических объектов, критически важных объектов, в том числе объектов цифровой инфраструктуры, находящихся в государственной собственности, в силу обеспечения общественных интересов и национальной безопасности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z203" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) отсутствие конкуренции на соответствующем рынке товаров, работ и услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z204" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) исключительность и уникальность товара, работы, услуги, объектов интеллектуальной собственности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z205" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не допускается планирование государственного задания, не соответствующего критериям, предусмотренным частью первой настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 47 с изменением, внесенным приказом Министра финансов РК от 10.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 237</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...122 lines deleted...]
-    <w:bookmarkStart w:name="z206" w:id="177"/>
+    </w:p>
+    <w:bookmarkStart w:name="z206" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       48. Планирование государственного задания осуществляется с соблюдением требований, установленных Кодексом при разработке бюджета, с учетом положительного заключения антимонопольного органа на предмет соответствия критериям, предусмотренным частью первой пункта 47 настоящих Правил, выдаваемого в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Председателя Агентства по защите и развитию конкуренции Республики Казахстан от 28 мая 2025 года № 113/ОД "Об утверждении Правил выдачи заключения антимонопольного органа на планируемые государственные задания".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z207" w:id="178"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z207" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В случае передачи государственного задания субъектами квазигосударственного сектора и юридическими лицами, указанными в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункте 4)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 настоящих Правил, ответственными за выполнение государственного задания на субподряд в заключении антимонопольного органа определяются объем и условия передачи государственного задания на субподряд.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z208" w:id="179"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z208" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Положения настоящего пункта не распространяются на планирование государственного задания по начатым (продолжающимся) государственным заданиям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6186,446 +6540,430 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z209" w:id="180"/>
+    <w:bookmarkStart w:name="z209" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       49. Стоимость государственного задания устанавливается в порядке, определяемом центральными уполномоченными органами соответствующей отрасли (сферы) по согласованию с центральным уполномоченным органом по бюджетному планированию в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 16 Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z210" w:id="181"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z210" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       50. Показатели результатов государственного задания определяются в планах развития государственных органов и (или) паспортах бюджетных программ соответствующих администраторов бюджетных программ.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z211" w:id="182"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z211" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       51. Центральный уполномоченный орган по бюджетному планированию формирует сводную информацию о государственных заданиях, на выполнение которых предусматриваются бюджетные средства в проекте республиканского бюджета, и включает в состав материалов, прилагаемых к проекту закона о республиканском бюджете.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z212" w:id="183"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z212" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       52. Выделение бюджетных средств субъектам квазигосударственного сектора с участием государства в уставном капитале на выполнение государственного задания осуществляется без увеличения уставного капитала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z213" w:id="184"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z213" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       53. Разработка государственного задания включает подготовку предложений и обоснований на оказание государственных услуг или выполнения других задач в форме государственного задания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z214" w:id="185"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z214" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       54. Aдминистратор республиканских бюджетных программ при разработке республиканского бюджета вместе с расчетами, проектами паспортов бюджетных программ, проектами планов развития государственных органов или проектами изменений и дополнений в планы развития государственных органов представляет в центральный уполномоченный орган по бюджетному планированию предложение на оказание государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z215" w:id="186"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z215" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Предложение на оказание государственных услуг в форме государственного задания представляется по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z216" w:id="187"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z216" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       55. Перечень государственных услуг, планируемых к выполнению в форме государственного задания, вносится на рассмотрение Республиканской бюджетной комиссии вместе с проектами планов развития государственных органов или проектами изменений и дополнений в планы развития государственных органов, расчетами, проектами паспортов бюджетных программ администраторов республиканских бюджетных программ и заключением антимонопольного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z217" w:id="188"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z217" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       56. Центральный уполномоченный орган по бюджетному планированию на основании закона о республиканском бюджете и с учетом предложений Республиканской бюджетной комиссии формирует перечень государственных заданий на плановый период с указанием администраторов республиканских бюджетных программ и юридических лиц, ответственных за выполнение государственных заданий (далее – перечень государственных заданий).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z218" w:id="189"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z218" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Перечень государственных заданий содержит:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z219" w:id="190"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z219" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) наименование государственной услуги, осуществляемых в форме выполнения государственного задания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z220" w:id="191"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z220" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) краткое описание государственной услуги;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z221" w:id="192"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z221" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наименование администратора республиканской бюджетной программы и юридического лица, ответственных за выполнение государственного задания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z222" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) наименование республиканской бюджетной программы с указанием кода единой бюджетной классификации, в соответствии с Единой бюджетной классификацией, утвержденной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 4 апреля 2025 года № 151 "Некоторые вопросы Единой бюджетной классификации Республики Казахстан", в рамках которой выполняется государственное задание;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z223" w:id="193"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z223" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) суммы бюджетных средств на плановый период, необходимых на выполнение государственного задания.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z224" w:id="194"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z224" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Описание государственной услуги излагается кратко и ясно и отражает суть государственной услуги.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -6644,218 +6982,218 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z225" w:id="195"/>
+    <w:bookmarkStart w:name="z225" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       57. В течение финансового года в случае необходимости безотлагательного решения задач, направленных на обеспечение социально-экономической стабильности государства, Правительством Республики Казахстан в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса с учетом предложений Республиканской бюджетной комиссии вносятся дополнения в Перечень государственных заданий в пределах республиканских бюджетных программ, утвержденных в республиканском бюджете.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z226" w:id="196"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z226" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предложения по дополнению перечня государственных заданий представляются администраторами республиканских бюджетных программ с учетом заключения антимонопольного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z227" w:id="197"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z227" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 6. Порядок рассмотрения и отбора целевых трансфертов на развитие</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z228" w:id="198"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z228" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       58. Действовал до 31.12.2025 включительно, в соответствии с приказом Министра финансов РК от 29.04.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 208</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z229" w:id="199"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z229" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">59. Целевые трансферты на развитие передаются вышестоящими бюджетами в нижестоящие на финансирование критически важных объектов и проектов общестранового значения в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 148 Кодекса при отсутствии альтернативных источников финансирования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkEnd w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случае принятия решения местными исполнительными органами по финансированию в полном объеме проекта МБИ за счет местного бюджета средства из республиканского бюджета в виде целевых трансфертов на развитие не выделяются.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -6910,90 +7248,90 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z231" w:id="200"/>
+    <w:bookmarkStart w:name="z231" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       60. Администраторы местных бюджетных программ разрабатывают МБИ в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> планирования и реализации государственных инвестиционных проектов, разработки или корректировки, проведения необходимых экспертиз инвестиционного предложения, технико-экономического и финансово-экономического обоснований, определения целесообразности бюджетного кредитования, формирования портфеля государственных инвестиционных проектов, а также корректировки утвержденных (уточненных) параметров, отбора, мониторинга и оценки реализации государственных инвестиционных проектов, утвержденными приказом исполняющего обязанности Министра национальной экономики Республики Казахстан от 28 июня 2025 года № 59 (далее – Приказ № 59), и формируют перечень МБИ в разрезе бюджетных инвестиций (объектов), который направляют в соответствующий местный уполномоченный орган по государственному планированию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkEnd w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -7012,3226 +7350,4366 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z232" w:id="201"/>
-[...39 lines deleted...]
-    <w:bookmarkStart w:name="z234" w:id="203"/>
+    <w:bookmarkStart w:name="z232" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      61. Целевые трансферты на развитие из республиканского бюджета выделяются бюджетам столицы, областей, городов республиканского значения в соответствии с целями, задачами, целевыми индикаторами и показателями результатов документов СГП при обеспеченности регионов инфраструктурой ниже среднереспубликанского уровня согласно предложениям центральных уполномоченных органов соответствующей отрасли.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 61 - в редакции приказа Министра финансов РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 412</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z233" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      62. Местный исполнительный орган столицы, области, города республиканского значения, района (города областного значения), аппарат акима города районного значения, села, поселка, сельского округа для определения сумм целевых трансфертов на развитие не позднее 15 марта текущего финансового года представляют в соответствующий центральный государственный орган или исполнительный орган, финансируемый из бюджета столицы, областного бюджета, бюджета города республиканского значения, районного (города областного значения) бюджета:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z234" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) заявку с указанием перечня МБИ в разрезе объектов и сумму расходов по ним;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z235" w:id="204"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z235" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) технико-экономическое обоснование с заключением государственной экспертизы (в случае наличия) по МБИ проектам, требующим разработки технико-экономического обоснования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z236" w:id="205"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z236" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) инвестиционное предложение по местным государственным инвестиционным проектам;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z237" w:id="206"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z237" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) финансово-экономическое обоснование МБИ, планируемых к реализации посредством участия государства в уставном капитале юридических лиц;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z238" w:id="207"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z238" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) экономические заключения на инвестиционные предложения, экономические заключения по бюджетным инвестиционным проектам и экономические заключения по бюджетным инвестициям, планируемым к реализации посредством участия государства в уставном капитале юридических лиц, соответствующего местного уполномоченного органа по государственному планированию;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z239" w:id="208"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 62 с изменением, внесенным приказом Министра финансов РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 412</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z239" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      63. Соответствующий центральный государственный орган или исполнительный орган, финансируемый из областного бюджета, бюджета города республиканского значения, столицы, включает МБИ, отвечающие требованиям, установленным </w:t>
+      63. Соответствующий центральный государственный орган или исполнительный орган, финансируемый из бюджета столицы, областного бюджета, бюджета города республиканского значения, включает МБИ, отвечающие требованиям, установленным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказом № 59</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkEnd w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 63 – в редакции приказа Министра финансов РК от 02.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 470</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 63 - в редакции приказа Министра финансов РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 412</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z240" w:id="209"/>
+    <w:bookmarkStart w:name="z240" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       64. Соответствующий центральный государственный орган для рассмотрения и согласования не позднее 25 марта текущего финансового года направляет перечень МБИ в разрезе объектов, финансируемых за счет целевых трансфертов на развитие из республиканского бюджета, с заключением отраслевой экспертизы в центральный уполномоченный орган по бюджетной политике.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z242" w:id="211"/>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z241" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Перечень МБИ в разрезе объектов, предлагаемых к финансированию за счет целевых трансфертов на развитие с документами, направляется местным исполнительным органом, финансируемым из бюджета столицы, областного бюджета, бюджета города республиканского значения, районного (города областного значения) бюджета, в соответствующий местный уполномоченный орган по государственному планированию, аппаратом акима, финансируемым из бюджетов города районного значения, села, поселка, сельского округа в местный уполномоченный орган по государственному планированию района (города областного значения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 64 с изменением, внесенным приказом Министра финансов РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 412</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z242" w:id="214"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       65. Соответствующий центральный государственный орган направляет:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z243" w:id="212"/>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z243" w:id="215"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в центральный уполномоченный орган по государственному планированию проекты планов развития государственных органов или проекты изменений и дополнений в планы развития государственных органов, проекты паспортов бюджетных программ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z244" w:id="213"/>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z244" w:id="216"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в центральный уполномоченный орган по бюджетному планированию бюджетные запросы в полном объеме и проекты паспортов бюджетных программ, а также проекты планов развития государственных органов или проекты изменений и дополнений в планы развития государственных органов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z246" w:id="215"/>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z245" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Проекты паспортов бюджетных программ и бюджетный запрос направляются исполнительным органом, финансируемым из бюджета столицы, областного бюджета, бюджета города республиканского значения, районного (города областного значения) бюджета, в соответствующий местный уполномоченный орган по государственному планированию, аппаратом акима, финансируемым из бюджетов города районного значения, села, поселка, сельского округа в местный уполномоченный орган по государственному планированию района (города областного значения).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 65 с изменением, внесенным приказом Министра финансов РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 412</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z246" w:id="218"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       66. Центральный уполномоченный орган по бюджетному планированию или местный уполномоченный орган по государственному планированию, формирует перечень МБИ по целевым трансфертам на развитие и вносит на рассмотрение соответствующей бюджетной комиссии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="215"/>
-    <w:bookmarkStart w:name="z247" w:id="216"/>
+    <w:bookmarkEnd w:id="218"/>
+    <w:bookmarkStart w:name="z247" w:id="219"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       67. В случае одобрения перечня МБИ соответствующей бюджетной комиссией центральный уполномоченный орган по бюджетному планированию или местный уполномоченный орган по государственному планированию на основании представленных перечней МБИ определяют общую сумму целевых трансфертов на развитие по каждой отрасли в разрезе регионов для включения в проект республиканского, областных бюджетов, районного (города областного значения) бюджета на соответствующий плановый период.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="216"/>
-    <w:bookmarkStart w:name="z248" w:id="217"/>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z248" w:id="220"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       68. Сводная информация о МБИ проектах в разрезе объектов, на реализацию которых предусмотрены средства в соответствующих местных бюджетах с указанием годовых сумм на текущий финансовый год и плановый период, в двухнедельный срок после принятия соответствующих постановлений местных исполнительных органов о реализации решений маслихатов о местных бюджетах направляется:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="217"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z250" w:id="219"/>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z249" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      местными исполнительными органами столицы, областей, городов республиканского значения в центральный уполномоченный орган по бюджетному планированию;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z250" w:id="222"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       местными исполнительными органами районов (городов областного значения) в местный уполномоченный орган по государственному планированию области;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="219"/>
-    <w:bookmarkStart w:name="z251" w:id="220"/>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z251" w:id="223"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       аппаратами акимов города районного значения, села, поселка, сельского округа в местный уполномоченный орган по государственному планированию района (города областного значения).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="220"/>
-    <w:bookmarkStart w:name="z252" w:id="221"/>
+    <w:bookmarkEnd w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 68 с изменением, внесенным приказом Министра финансов РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 412</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z252" w:id="224"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       69. При разработке проекта постановления Правительства Республики Казахстан или местного исполнительного органа о реализации Закона Республики Казахстан о республиканском бюджете или решения маслихата о местном бюджете центральный уполномоченный орган по бюджетному планированию или местный уполномоченный орган по государственному планированию на соответствующий плановый период предусматривают суммы целевых трансфертов на развитие по каждому администратору бюджетных программ в разрезе регионов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="221"/>
-    <w:bookmarkStart w:name="z253" w:id="222"/>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z253" w:id="225"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 7. Порядок разработки проектов местных бюджетов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="222"/>
-    <w:bookmarkStart w:name="z254" w:id="223"/>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z254" w:id="226"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       70. Процесс разработки проектов местных бюджетов включает в себя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="223"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z256" w:id="225"/>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z255" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) разработку проекта прогноза социально-экономического развития столицы, области, города республиканского значения и его одобрение местным исполнительным органом;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z256" w:id="228"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) определение лимитов расходов администраторов местных бюджетных программ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="225"/>
-    <w:bookmarkStart w:name="z257" w:id="226"/>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z257" w:id="229"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) формирование проектов паспортов бюджетных программ администраторов местных бюджетных программ с объемами планируемых бюджетных средств на плановый период, показателями конечного результата, расчетов и их рассмотрение бюджетной комиссией области, города республиканского значения, столицы, района (города областного значения); </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z258" w:id="227"/>
+      3) формирование проектов паспортов бюджетных программ администраторов местных бюджетных программ с объемами планируемых бюджетных средств на плановый период, показателями конечного результата, расчетов и их рассмотрение бюджетной комиссией столицы, области, города республиканского значения, района (города областного значения); </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z258" w:id="230"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) разработку проекта решения маслихата о местном бюджете;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="227"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z260" w:id="229"/>
+    <w:bookmarkEnd w:id="230"/>
+    <w:bookmarkStart w:name="z259" w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) прогнозную консолидированную финансовую отчетность по бюджету столицы, областному бюджету, бюджету города республиканского значения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="231"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 70 с изменениями, внесенным приказом Министра финансов РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 412</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z260" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      71. Прогноз социально-экономического развития области, города республиканского значения, столицы разрабатывается местным уполномоченным органом по государственному планированию в соответствии с </w:t>
+      71. Прогноз социально-экономического развития столицы, области, города республиканского значения разрабатывается местным уполномоченным органом по государственному планированию в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом № 35</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkEnd w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 71 – в редакции приказа Министра финансов РК от 02.09.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 470</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 71 – в редакции приказа Министра финансов РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 412</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z261" w:id="230"/>
+    <w:bookmarkStart w:name="z261" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       72. Лимиты расходов администраторов местных бюджетных программ определяются в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главой 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="230"/>
-    <w:bookmarkStart w:name="z262" w:id="231"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z262" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       73. Типовые проектные предложения размещаются акиматом (аппаратом акима) на официальном интернет-ресурсе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="231"/>
-    <w:bookmarkStart w:name="z263" w:id="232"/>
+    <w:bookmarkEnd w:id="234"/>
+    <w:bookmarkStart w:name="z263" w:id="235"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии официального интернет-ресурса у аппаратов акимов городов районного значения типовые проектные предложения размещаются на интернет-ресурсе акиматов соответствующих районов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="232"/>
-    <w:bookmarkStart w:name="z264" w:id="233"/>
+    <w:bookmarkEnd w:id="235"/>
+    <w:bookmarkStart w:name="z264" w:id="236"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       74. Бюджет народного участия реализуется в следующих населенных пунктах:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="233"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z266" w:id="235"/>
+    <w:bookmarkEnd w:id="236"/>
+    <w:bookmarkStart w:name="z265" w:id="237"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) столица, города республиканского значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="237"/>
+    <w:bookmarkStart w:name="z266" w:id="238"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) города областного значения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="235"/>
-    <w:bookmarkStart w:name="z267" w:id="236"/>
+    <w:bookmarkEnd w:id="238"/>
+    <w:bookmarkStart w:name="z267" w:id="239"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) города районного значения, являющегося административным центром района и численностью населения более 10000 (десять тысяч) человек.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="236"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z270" w:id="239"/>
+    <w:bookmarkEnd w:id="239"/>
+    <w:bookmarkStart w:name="z268" w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом в столице, городах республиканского значения и в городах областного значения, у которых имеются районы, бюджеты народного участия реализуются только на уровне районов в городе.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="240"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 74 с изменениями, внесенным приказом Министра финансов РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 412</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z269" w:id="241"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      75. Акимат столицы, области, города республиканского значения определяет порядок деятельности Экспертного совета и положения реализации бюджета народного участия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="241"/>
+    <w:bookmarkStart w:name="z270" w:id="242"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Акимат города областного значения, не имеющий районы, аппарат акима района в городе и города районного значения для осуществления рассмотрения, отбора и принятия решений по проектным предложениям жителей соответствующих территорий в срок до 15 января текущего финансового года создает Экспертный совет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="239"/>
-    <w:bookmarkStart w:name="z271" w:id="240"/>
+    <w:bookmarkEnd w:id="242"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 75 с изменением, внесенным приказом Министра финансов РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 412</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z271" w:id="243"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       76. В рамках бюджета народного участия выносятся на голосование и реализуются акиматом (аппаратом акима) следующие мероприятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="240"/>
-    <w:bookmarkStart w:name="z272" w:id="241"/>
+    <w:bookmarkEnd w:id="243"/>
+    <w:bookmarkStart w:name="z272" w:id="244"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) озеленение территории;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="241"/>
-    <w:bookmarkStart w:name="z273" w:id="242"/>
+    <w:bookmarkEnd w:id="244"/>
+    <w:bookmarkStart w:name="z273" w:id="245"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) обустройство тротуаров;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="242"/>
-    <w:bookmarkStart w:name="z274" w:id="243"/>
+    <w:bookmarkEnd w:id="245"/>
+    <w:bookmarkStart w:name="z274" w:id="246"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) строительство и ремонт тротуаров, пандусов, арыков;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="243"/>
-    <w:bookmarkStart w:name="z275" w:id="244"/>
+    <w:bookmarkEnd w:id="246"/>
+    <w:bookmarkStart w:name="z275" w:id="247"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) создание, ремонт и освещение мест общего пользования (парки, скверы, пешеходные зоны, улицы и иные объекты);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="244"/>
-    <w:bookmarkStart w:name="z276" w:id="245"/>
+    <w:bookmarkEnd w:id="247"/>
+    <w:bookmarkStart w:name="z276" w:id="248"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) ремонт бордюр, брусчатки, подпорных стен;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="245"/>
-    <w:bookmarkStart w:name="z277" w:id="246"/>
+    <w:bookmarkEnd w:id="248"/>
+    <w:bookmarkStart w:name="z277" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) ликвидация свалок;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="246"/>
-    <w:bookmarkStart w:name="z278" w:id="247"/>
+    <w:bookmarkEnd w:id="249"/>
+    <w:bookmarkStart w:name="z278" w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) установка и ремонт беседки, скамьи, урны, оборудования и конструкции для игр детей и отдыха взрослого населения в местах общего пользования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="247"/>
-    <w:bookmarkStart w:name="z279" w:id="248"/>
+    <w:bookmarkEnd w:id="250"/>
+    <w:bookmarkStart w:name="z279" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) установка, ремонт и освещение спортивных (тренажерных площадок, футбольных, баскетбольных, волейбольных полей), детских игровых площадок на дворовых территориях и в местах общего пользования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="248"/>
-    <w:bookmarkStart w:name="z280" w:id="249"/>
+    <w:bookmarkEnd w:id="251"/>
+    <w:bookmarkStart w:name="z280" w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) обеспечение санитарии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="249"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z282" w:id="251"/>
+    <w:bookmarkEnd w:id="252"/>
+    <w:bookmarkStart w:name="z281" w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      77. Минимальный объем расходов, направляемых на реализацию проектных предложений жителей, в рамках утвержденного бюджета на текущий финансовый год для районов в столице, городе республиканского и областного значения, города областного и районного значения составляет не ниже 10 процентов от годового объема расходов бюджета города, планируемых по функциональной группе 07 "Жилищно-коммунальное хозяйство", за исключением целевых трансфертов, кредитов из вышестоящего бюджета и займов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:bookmarkStart w:name="z282" w:id="254"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Предельная стоимость реализации одного проектного предложения на момент подачи не превышает:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="251"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z284" w:id="253"/>
+    <w:bookmarkEnd w:id="254"/>
+    <w:bookmarkStart w:name="z283" w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) для района в столице, городе республиканского значения семидесяти пяти тысячи кратного размера месячного расчетного показателя, установленного законом о республиканском бюджете на текущий финансовый год;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:bookmarkStart w:name="z284" w:id="256"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) для города областного значения и (или) для районов в городе областного значения пятнадцати тысячи кратного размера месячного расчетного показателя, установленного законом о республиканском бюджете на текущий финансовый год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="253"/>
-    <w:bookmarkStart w:name="z285" w:id="254"/>
+    <w:bookmarkEnd w:id="256"/>
+    <w:bookmarkStart w:name="z285" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) для города районного значения одной тысячи пятисот кратного размера месячного расчетного показателя, установленного законом о республиканском бюджете на текущий финансовый год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="254"/>
-    <w:bookmarkStart w:name="z286" w:id="255"/>
+    <w:bookmarkEnd w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 77 с изменениями, внесенным приказом Министра финансов РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 412</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z286" w:id="258"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       78. В срок до 15 января текущего финансового года акимат (аппарат акима) размещает информацию о приеме проектных предложений на официальном интернет-ресурсе и в масс-медиа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="255"/>
-    <w:bookmarkStart w:name="z287" w:id="256"/>
+    <w:bookmarkEnd w:id="258"/>
+    <w:bookmarkStart w:name="z287" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии официального интернет-ресурса аппарат акима города районного значения распространяет информацию о приеме проектных предложений через масс-медиа или путем использования доступных средств информирования жителей.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="256"/>
-    <w:bookmarkStart w:name="z288" w:id="257"/>
+    <w:bookmarkEnd w:id="259"/>
+    <w:bookmarkStart w:name="z288" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Сбор проектных предложений от жителей соответствующих населенных пунктов осуществляется с 20 января по 1 марта текущего финансового года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="257"/>
-    <w:bookmarkStart w:name="z289" w:id="258"/>
+    <w:bookmarkEnd w:id="260"/>
+    <w:bookmarkStart w:name="z289" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии официального интернет-ресурса у аппаратов акимов городов районного значения сбор проектных предложений от жителей соответствующих населенных пунктов осуществляется через сходы местного сообщества.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="258"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z291" w:id="260"/>
+    <w:bookmarkEnd w:id="261"/>
+    <w:bookmarkStart w:name="z290" w:id="262"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      79. Требования к проектным предложениям, предлагаемым к реализации за счет средств бюджетов столицы, города республиканского, областного и районного значения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="262"/>
+    <w:bookmarkStart w:name="z291" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) объект общего пользования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="260"/>
-    <w:bookmarkStart w:name="z292" w:id="261"/>
+    <w:bookmarkEnd w:id="263"/>
+    <w:bookmarkStart w:name="z292" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) актуальность для жителей соответствующих территорий;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="261"/>
-    <w:bookmarkStart w:name="z293" w:id="262"/>
+    <w:bookmarkEnd w:id="264"/>
+    <w:bookmarkStart w:name="z293" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом, приоритетными являются проектные предложения с возможностью их реализации в течение одного финансового года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="262"/>
-    <w:bookmarkStart w:name="z294" w:id="263"/>
+    <w:bookmarkEnd w:id="265"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 79 с изменением, внесенным приказом Министра финансов РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 412</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z294" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       80. По итогам окончания срока приема проектных предложений, Экспертным советом в срок до 5 апреля текущего финансового года осуществляется анализ поступивших проектных предложений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="263"/>
-    <w:bookmarkStart w:name="z295" w:id="264"/>
+    <w:bookmarkEnd w:id="266"/>
+    <w:bookmarkStart w:name="z295" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на отсутствие дублирования проектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="264"/>
-    <w:bookmarkStart w:name="z296" w:id="265"/>
+    <w:bookmarkEnd w:id="267"/>
+    <w:bookmarkStart w:name="z296" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на предмет наличия в законодательстве Республики Казахстан компетенции акимата (аппарата акима) для их реализации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="265"/>
-    <w:bookmarkStart w:name="z297" w:id="266"/>
+    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkStart w:name="z297" w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       81. Проектные предложения, реализация которых соответствует требованиям, указанным в пунктах 76, 77, 79 и 80 настоящих Правил, размещаются акиматом (аппаратом акима) на официальном интернет-ресурсе и в средствах массовой информации для проведения голосования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="266"/>
-    <w:bookmarkStart w:name="z298" w:id="267"/>
+    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkStart w:name="z298" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом, не допускаются к голосованию проектные предложения, которые:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="267"/>
-    <w:bookmarkStart w:name="z299" w:id="268"/>
+    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkStart w:name="z299" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) не являются целостными, а имеют фрагментарный характер (выполнение одного из элементов в будущем потребует реализации дополнительных элементов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
-    <w:bookmarkStart w:name="z300" w:id="269"/>
+    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkStart w:name="z300" w:id="272"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) не соответствуют приоритетам развития соответствующего населенного пункта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
-    <w:bookmarkStart w:name="z301" w:id="270"/>
+    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkStart w:name="z301" w:id="273"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) предусматривают реализацию предложений частного коммерческого характера;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
-    <w:bookmarkStart w:name="z302" w:id="271"/>
+    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkStart w:name="z302" w:id="274"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) имеют аналогичные реализованные проекты в составных частях соответствующего населенного пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
-    <w:bookmarkStart w:name="z303" w:id="272"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkStart w:name="z303" w:id="275"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       82. Жителями соответствующих населенных пунктов, достигшими совершеннолетнего возраста, в срок до 24 апреля текущего финансового года осуществляется голосование в электронном виде на официальном интернет-ресурсе по представленным проектным предложениям.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
-    <w:bookmarkStart w:name="z304" w:id="273"/>
+    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkStart w:name="z304" w:id="276"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При отсутствии официального интернет-ресурса у аппаратов акимов городов районного значения голосование жителей соответствующих населенных пунктов осуществляется через сходы местного сообщества.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
-    <w:bookmarkStart w:name="z305" w:id="274"/>
+    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkStart w:name="z305" w:id="277"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       83. После окончания процедуры голосования акиматом (аппаратом акима) подводятся результаты голосования.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
-    <w:bookmarkStart w:name="z306" w:id="275"/>
+    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkStart w:name="z306" w:id="278"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На основе результата голосования Экспертный совет не позднее 30 апреля текущего финансового года выносит соответствующее решение.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
-    <w:bookmarkStart w:name="z307" w:id="276"/>
+    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkStart w:name="z307" w:id="279"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При этом, к реализации не допускаются проектные предложения, за которые проголосовало менее 20 жителей соответствующих населенных пунктов, за исключением населенных пунктов, не являющихся областными центрами, где к реализации не допускаются проектные предложения, за которые проголосовало менее 10 жителей соответствующих населенных пунктов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
-    <w:bookmarkStart w:name="z308" w:id="277"/>
+    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkStart w:name="z308" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Результаты голосования и решение Экспертного совета подлежат к опубликованию на интернет-ресурсе акимата (аппарат акима) и в средствах массовой информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z310" w:id="279"/>
+    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkStart w:name="z309" w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      84. На основании решения Экспертного совета соответствующий акимат столицы, города республиканского, областного значения, аппарат акима района в городе и города районного значения в пределах своей компетенции приступает к реализации проектных предложений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:bookmarkStart w:name="z310" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Расчеты по реализации проектных предложений составляются администраторами местных бюджетных программ в соответствии с Приказом </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№185</w:t>
+        <w:t>№ 185</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> на очередной финансовый год.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
-    <w:bookmarkStart w:name="z311" w:id="280"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 84 с изменением, внесенным приказом Министра финансов РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 412</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z311" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       85. Информация о ходе реализации проектных предложений, а также об итогах их реализации подлежат обязательному размещению на интернет-ресурсе акимата (аппарата акима) ежеквартально, не позднее 10 числа месяца, следующего за отчетным.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
-    <w:bookmarkStart w:name="z312" w:id="281"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z312" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представители общественности, средств массовой информации и жители ознакомливаются с ходом реализации проектных предложений и ведут мониторинг их реализации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="281"/>
-    <w:bookmarkStart w:name="z313" w:id="282"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z313" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       86. Акимат (аппарат акима) обнародует информацию о реализации проектных предложений и использовании средств, связанных с их финансированием, на официальном интернет-ресурсе и в средствах массовой информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="282"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z315" w:id="284"/>
+    <w:bookmarkEnd w:id="285"/>
+    <w:bookmarkStart w:name="z314" w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      87. Акимы столицы, городов республиканского, областного и районного значения, районов в городе в ходе встречи с населением информируют их о реализуемых проектных предложениях в рамках бюджетов народного участия.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="286"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 87 – в редакции приказа Министра финансов РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 412</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z315" w:id="287"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       88. Проекты паспортов бюджетных программ и расчетов администраторов местных бюджетных программ определяются в соответствии с Приказом </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№185</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-    <w:bookmarkStart w:name="z316" w:id="285"/>
+    <w:bookmarkEnd w:id="287"/>
+    <w:bookmarkStart w:name="z316" w:id="288"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      89. Прогнозная консолидированная финансовая отчетность по областному бюджету, бюджету города республиканского значения, столицы составляется в порядке, определенном центральным уполномоченным органом по бюджетному планированию в соответствии с </w:t>
+      89. Прогнозная консолидированная финансовая отчетность по бюджету столицы, областному бюджету, бюджету города республиканского значения составляется в порядке, определенном центральным уполномоченным органом по бюджетному планированию в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 72 Кодекса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="285"/>
-    <w:bookmarkStart w:name="z317" w:id="286"/>
+    <w:bookmarkEnd w:id="288"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 89 – в редакции приказа Министра финансов РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 412</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z317" w:id="289"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       90. Местный исполнительный орган одновременно с проектом местного бюджета в соответствующий маслихат представляет следующие документы и материалы:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="286"/>
-[...58 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="289"/>
-    <w:bookmarkStart w:name="z321" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) прогноз социально-экономического развития столицы, области, города республиканского значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) прогнозную консолидированную финансовую отчетность по бюджету столицы, областному бюджету, бюджету города республиканского значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="290"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) план развития столицы, области, города республиканского значения или проект плана развития столицы, области, города республиканского значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="290"/>
+    <w:bookmarkStart w:name="z70" w:id="291"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) обзор расходов, выводы и рекомендации по итогам его проведения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="290"/>
-[...18 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="291"/>
-    <w:bookmarkStart w:name="z323" w:id="292"/>
+    <w:bookmarkStart w:name="z71" w:id="292"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) агрегированную сводную информацию об утвержденном плане развития столицы, области, города республиканского значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="292"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) агрегированную сводную информацию о паспортах бюджетных программ администраторов бюджетных программ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="292"/>
-    <w:bookmarkStart w:name="z324" w:id="293"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) информацию по нормативам распределения доходов;</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) сведения о текущем состоянии долга местного исполнительного органа, суммах денег, выплаченных в счет погашения долга местного исполнительного органа, и суммах денег, выплаченных по обязательствам местного исполнительного органа по проектам государственно-частного партнерства, по видам долга за два отчетных финансовых года и на 1 июля текущего финансового года;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) данные о привлеченных местным исполнительным органом займах по видам и формам за два отчетных финансовых года и на 1 июля текущего финансового года;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) информацию по обслуживанию и погашению долга местных исполнительных органов в разрезе видов, источников, условий займов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) пояснительную записку, раскрывающую решения, заложенные в проекте местного бюджета.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В пояснительную записку включаются:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      агрегированная сводная информация о несоответствии целевых индикаторов планов развития столицы, области, города республиканского значения и конечных результатов, предусмотренных паспортами бюджетных программ администраторов бюджетных программ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) документы администраторов бюджетных программ, включающие:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      бюджетный запрос без расчетов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      планы мероприятий (проекты планов мероприятий) или планы развития субъектов квазигосударственного сектора (проекты планов развития субъектов квазигосударственного сектора), которым в проекте местного бюджета предусмотрены бюджетные средства;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      пояснительную записку, содержащую:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      краткое описание достигнутых показателей результатов за отчетный финансовый год;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      краткое описание текущей ситуации, имеющихся проблем;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      описание путей улучшения ситуации и решения проблем, достижения целей и планируемых целевых индикаторов, в том числе причин несоответствия целевых индикаторов и конечных результатов в случае недостаточности планируемых бюджетных средств для достижения целевых индикаторов планов развития столицы, области, города республиканского значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      описание целевых индикаторов и планируемых конечных результатов, предусмотренных паспортами бюджетных программ во взаимоувязке с целями и целевыми индикаторами планов развития столицы, области, города республиканского значения;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      направления расходования бюджетных средств в разрезе бюджетных программ и бюджетных подпрограмм, краткое описание мероприятий, предусмотренных паспортами бюджетных программ;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      информацию о начатых (продолжающихся) бюджетных инвестиционных проектах, включенных в проект бюджета на плановый период в соответствии с инвестиционным планом столицы, области, города республиканского значения, разрабатываемым в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 148 Кодекса в рамках плана развития столицы, области, города республиканского значения, в том числе реализуемых за счет целевых трансфертов на развитие и бюджетных кредитов из вышестоящего бюджета, с указанием сумм расходов, выделенных и использованных в предыдущие финансовые годы.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 90 – в редакции приказа Министра финансов РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 412</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z342" w:id="293"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      91. Бюджет столицы, областной бюджет, бюджет города республиканского значения ежегодно разрабатываются на плановый период местными уполномоченными органами по государственному планированию.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="293"/>
-    <w:bookmarkStart w:name="z325" w:id="294"/>
-[...15 lines deleted...]
-      8) сведения о текущем состоянии долга местного исполнительного органа, суммах денег, выплаченных в счет погашения долга местного исполнительного органа, и суммах денег, выплаченных по обязательствам местного исполнительного органа по проектам государственно-частного партнерства, по видам долга за два отчетных финансовых года и на 1 июля текущего финансового года;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 91 – в редакции приказа Министра финансов РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 412</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z343" w:id="294"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      92. Местный уполномоченный орган по государственному планированию составляет проект бюджета столицы, областного бюджета, бюджета города республиканского значения и вносит его на рассмотрение бюджетной комиссии столицы, области, города республиканского значения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="294"/>
-    <w:bookmarkStart w:name="z326" w:id="295"/>
-[...15 lines deleted...]
-      9) данные о привлеченных местным исполнительным органом займах по видам и формам за два отчетных финансовых года и на 1 июля текущего финансового года;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 92 – в редакции приказа Министра финансов РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 412</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 93 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вводится</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в действие с 01.01.2028 в соответствии с приказом Министра финансов РК от 29.04.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 208</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      93. Местный уполномоченный орган по государственному планированию не позднее 15 сентября текущего финансового года представляет проект бюджета столицы, областного бюджета, бюджета города республиканского значения на рассмотрение в ревизионную комиссию столицы, области, города республиканского значения для проведения предварительной оценки по основным направлениям расходов проекта местного бюджета в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктом 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 87 Кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 93 – в редакции приказа Министра финансов РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 412</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z345" w:id="295"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      94. Проект бюджета столицы, областного бюджета, бюджета города республиканского значения на плановый период формируется отдельными приложениями по каждому году планового периода в соответствии со структурой бюджета, предусмотренной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Кодекса, и единой бюджетной классификацией.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="295"/>
-    <w:bookmarkStart w:name="z327" w:id="296"/>
-[...15 lines deleted...]
-      10) информацию по обслуживанию и погашению долга местных исполнительных органов в разрезе видов, источников, условий займов;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 94 – в редакции приказа Министра финансов РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 412</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z346" w:id="296"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      95. Местный уполномоченный орган по государственному планированию на основе предложений бюджетной комиссии столицы, области, города республиканского значения по проекту бюджета столицы, областного бюджета, бюджета города республиканского значения разрабатывает проект решения маслихата о бюджете столицы, об областном бюджете, о бюджете города республиканского значения и не позднее 1 октября текущего финансового года представляет его на рассмотрение местным исполнительным органам столицы, области, города республиканского значения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="296"/>
-    <w:bookmarkStart w:name="z328" w:id="297"/>
-[...15 lines deleted...]
-      11) пояснительную записку, раскрывающую решения, заложенные в проекте местного бюджета.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 95 – в редакции приказа Министра финансов РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 412</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z347" w:id="297"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      96. Проект бюджета столицы, областного бюджета, бюджета города республиканского значения вносится местным исполнительным органом столицы, области, города республиканского значения в соответствующий маслихат не позднее 15 октября текущего финансового года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="297"/>
-    <w:bookmarkStart w:name="z329" w:id="298"/>
-[...15 lines deleted...]
-      В пояснительную записку включаются:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Местный исполнительный орган столицы, области, города республиканского значения одновременно с проектом бюджета столицы, областного бюджета, бюджета города республиканского значения представляет документы и материалы согласно пункту 90 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 96 – в редакции приказа Министра финансов РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 412</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z349" w:id="298"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      97. Районный (города областного значения) бюджет ежегодно разрабатывается на плановый период местными уполномоченными органами по государственному планированию.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z330" w:id="299"/>
-[...15 lines deleted...]
-      агрегированная сводная информация о несоответствии целевых индикаторов планов развития области, города республиканского значения, столицы и конечных результатов, предусмотренных паспортами бюджетных программ администраторов бюджетных программ;</w:t>
+    <w:bookmarkStart w:name="z350" w:id="299"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      98. Местный уполномоченный орган по государственному планированию составляет проект районного (города областного значения) бюджета на плановый период и вносит его на рассмотрение бюджетной комиссии района (города областного значения).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z331" w:id="300"/>
-[...15 lines deleted...]
-      информация об объеме заявленных администраторами бюджетных программ расходов, на которые не предусмотрены бюджетные средства в проекте местного бюджета, на разницу суммы, необходимой для достижения целевого индикатора, и суммы, предусмотренной паспортом бюджетной программы для достижения конечного результата (конечных результатов), в разрезе администраторов бюджетных программ;</w:t>
+    <w:bookmarkStart w:name="z351" w:id="300"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Рассмотрение и определение проекта районного (города областного значения) бюджета завершаются не позднее 1 октября текущего финансового года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z332" w:id="301"/>
-[...593 lines deleted...]
-    <w:bookmarkStart w:name="z352" w:id="320"/>
+    <w:bookmarkStart w:name="z352" w:id="301"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       99. Проект районного (города областного значения) бюджета на плановый период формируется отдельными приложениями по каждому году планового периода в соответствии со структурой, определенной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса, и единой бюджетной классификацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="320"/>
-    <w:bookmarkStart w:name="z353" w:id="321"/>
+    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkStart w:name="z353" w:id="302"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       100. Местный уполномоченный орган по государственному планированию на основе предложений бюджетной комиссии района (города областного значения) по проекту районного (города областного значения) бюджета разрабатывает проект решения маслихата о районном (города областного значения) бюджете на плановый период и не позднее 15 октября текущего финансового года представляет его на рассмотрение местному исполнительному органу района (города областного значения).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="321"/>
-    <w:bookmarkStart w:name="z354" w:id="322"/>
+    <w:bookmarkEnd w:id="302"/>
+    <w:bookmarkStart w:name="z354" w:id="303"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       101. Проект районного (города областного значения) бюджета на плановый период вносится местным исполнительным органом района (города областного значения) в соответствующий маслихат не позднее 1 ноября текущего финансового года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="322"/>
-    <w:bookmarkStart w:name="z355" w:id="323"/>
+    <w:bookmarkEnd w:id="303"/>
+    <w:bookmarkStart w:name="z355" w:id="304"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Местный исполнительный орган района (города областного значения) одновременно с проектом районного (города областного значения) бюджета представляет документы и материалы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="323"/>
-    <w:bookmarkStart w:name="z356" w:id="324"/>
+    <w:bookmarkEnd w:id="304"/>
+    <w:bookmarkStart w:name="z356" w:id="305"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       102. Бюджеты городов районного значения, села, поселка, сельского округа ежегодно разрабатываются на плановый период аппаратами акимов городов районного значения, села, поселка, сельского округа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="324"/>
-    <w:bookmarkStart w:name="z357" w:id="325"/>
+    <w:bookmarkEnd w:id="305"/>
+    <w:bookmarkStart w:name="z357" w:id="306"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       103. Местный уполномоченный орган по государственному планированию района (города областного значения) вносит на рассмотрение бюджетной комиссии района (города областного значения) проекты бюджетов городов районного значения, сел, поселков, сельских округов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="325"/>
-    <w:bookmarkStart w:name="z358" w:id="326"/>
+    <w:bookmarkEnd w:id="306"/>
+    <w:bookmarkStart w:name="z358" w:id="307"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       104. Рассмотрение и определение проекта бюджета города районного значения, сел, поселков, сельских округов завершаются не позднее 15 октября текущего финансового года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="326"/>
-    <w:bookmarkStart w:name="z359" w:id="327"/>
+    <w:bookmarkEnd w:id="307"/>
+    <w:bookmarkStart w:name="z359" w:id="308"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       105. Проект бюджета города районного значения, села, поселка, сельского округа на плановый период формируется отдельными приложениями по каждому году планового периода в соответствии со структурой, предусмотренной </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Кодекса, и единой бюджетной классификацией.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="327"/>
-    <w:bookmarkStart w:name="z360" w:id="328"/>
+    <w:bookmarkEnd w:id="308"/>
+    <w:bookmarkStart w:name="z360" w:id="309"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       106. Аппарат акима города районного значения, села, поселка, сельского округа составляет проект бюджета города районного значения, села, поселка, сельского округа и после согласования его с собранием местного сообщества представляет на рассмотрение местному уполномоченному органу по государственному планированию района (города областного значения) не позднее 1 сентября текущего финансового года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="328"/>
-    <w:bookmarkStart w:name="z361" w:id="329"/>
+    <w:bookmarkEnd w:id="309"/>
+    <w:bookmarkStart w:name="z361" w:id="310"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       107. Проекты бюджетов городов районного значения, сел, поселков, сельских округов вносятся местным исполнительным органом района (города областного значения) в районный (города областного значения) маслихат не позднее 10 ноября текущего финансового года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="329"/>
-    <w:bookmarkStart w:name="z362" w:id="330"/>
+    <w:bookmarkEnd w:id="310"/>
+    <w:bookmarkStart w:name="z362" w:id="311"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Местный исполнительный орган района (города областного значения) одновременно с проектом бюджета города районного значения, села, поселка, сельского округа представляет документы и материалы согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 90</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="330"/>
-    <w:bookmarkStart w:name="z363" w:id="331"/>
+    <w:bookmarkEnd w:id="311"/>
+    <w:bookmarkStart w:name="z363" w:id="312"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       108. Рассмотрение и отбор целевых трансфертов на развитие из местных бюджетов, передаваемых вышестоящими бюджетами в нижестоящие бюджеты, осуществляются соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>главой 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkEnd w:id="312"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10349,148 +11827,213 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z366" w:id="332"/>
+    <w:bookmarkStart w:name="z366" w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лимиты расходов администраторов республиканских бюджетных программ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>_______________________________________________________________</w:t>
+        <w:t>___________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование администратора бюджетных программ)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkEnd w:id="313"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 1 – в редакции приказа Министра финансов РК от 02.09.2025 </w:t>
+      Сноска. Приложение 1 – в редакции приказа Министра финансов РК от 18.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 470</w:t>
+        <w:t>№ 412</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...19 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тысяч теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -12131,68 +13674,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Справочно:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Безусловные базовые расходы постоянного характера при их раскрытии указываются до уровня бюджетных подпрограмм без указания сумм расходов.</w:t>
-[...16 lines deleted...]
-        <w:t>Резерв на инициативы Президента Республики Казахстан и резерв Правительства Республики Казахстан относятся только к Министерству финансов Республики Казахстан.</w:t>
+        <w:t>
+      Безусловные базовые расходы постоянного характера при их раскрытии указываются до уровня бюджетных подпрограмм без указания сумм расходов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Резерв на инициативы Президента Республики Казахстан и резерв Правительства Республики Казахстан относятся только к Министерству финансов Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -12312,148 +13857,213 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z375" w:id="333"/>
+    <w:bookmarkStart w:name="z375" w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Лимиты расходов администраторов местных бюджетных программ</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>___________________________________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(наименование администратора бюджетных программ)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkEnd w:id="314"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 2 – в редакции приказа Министра финансов РК от 02.09.2025 </w:t>
+      Сноска. Приложение 2 – в редакции приказа Министра финансов РК от 18.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 470</w:t>
+        <w:t>№ 412</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
-[...19 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тысяч теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -12686,51 +14296,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Третий год планового периода</w:t>
+третий год планового периода</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -14094,51 +15704,52 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Справочно:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Безусловные базовые расходы постоянного характера при их раскрытии указываются до уровня бюджетных подпрограмм без указания сумм расходов.</w:t>
+        <w:t>
+      Безусловные базовые расходы постоянного характера при их раскрытии указываются до уровня бюджетных подпрограмм без указания сумм расходов.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -14187,127 +15798,305 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам планирования</w:t>
+              <w:t>к Правилам планирования бюджета</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бюджета</w:t>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z381" w:id="334"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z382" w:id="335"/>
+    <w:bookmarkStart w:name="z381" w:id="315"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Перечень базовых расходов, по которым расчеты не представляются в составе бюджетного запроса ___________________________________________________________________ (наименование администратора бюджетных программ)</w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="336"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Перечень базовых расходов, по которым расчеты не представляются</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>в составе бюджетного запроса</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>___________________________________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(наименование администратора бюджетных программ)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="315"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 – в редакции приказа Министра финансов РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 412</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тысяч теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -14323,291 +16112,231 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Код бюджетной программы</w:t>
+Код бюджетной программы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Код бюджетной подпрограммы</w:t>
+Код бюджетной подпрограммы</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Перечень базовых расходов</w:t>
+Перечень базовых расходов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>первый год планового периода</w:t>
+первый год планового периода</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>второй год планового периода</w:t>
+второй год планового периода</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>третий год планового периода</w:t>
+третий год планового периода</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -15261,4364 +16990,68 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 4</w:t>
+              <w:t>Приложение 4 к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам планирования</w:t>
+              <w:t>планирования бюджета</w:t>
             </w:r>
-            <w:r>
-[...11 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...4281 lines deleted...]
-      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -19635,6988 +17068,748 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 5</w:t>
-[...89 lines deleted...]
-              </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z389" w:id="339"/>
+    <w:bookmarkStart w:name="z385" w:id="316"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Агрегированная сводная информация по расходам республиканского бюджета по функциональной классификации расходов</w:t>
-[...6158 lines deleted...]
-    <w:bookmarkEnd w:id="343"/>
+        <w:t xml:space="preserve"> Информация по финансовой обеспеченности предлагаемых натуральных норм</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="316"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 – в редакции приказа Министра финансов РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 412</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Категория</w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Наименование натуральной нормы</w:t>
             </w:r>
-            <w:r>
-[...14 lines deleted...]
-            <w:gridSpan w:val="3"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Отчет</w:t>
+Единица измерения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Предлагаемая норма положенности</w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-            <w:vMerge w:val="restart"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Проект республиканского бюджета</w:t>
+Наличие</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...28 lines deleted...]
-          </w:p>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Класс</w:t>
+фактическое наличие на 1 января текущего финансового года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...96 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-отчетный период</w:t>
+год приобретения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-отчетный период</w:t>
+срок службы (год)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-отчетный период</w:t>
+Подлежит списанию в текущем финансовом году</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:vMerge/>
-[...11 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-плановый период</w:t>
+Запланировано приобретение в текущем финансовом году</w:t>
             </w:r>
           </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-плановый период</w:t>
+количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-плановый период</w:t>
+стоимость (тысяч теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -26969,379 +18162,50 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...327 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -27366,1060 +18230,57 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...1008 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -28698,61 +18559,386 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Капитальные затраты</w:t>
+...</w:t>
             </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -28942,3042 +19128,2248 @@
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-04</w:t>
+Предполагаемые затраты</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      продолжении таблицы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1537"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1538"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приобретение основного капитала</w:t>
+Общая потребность по предлагаемым нормам положенности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...228 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="6"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+в том числе</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...33 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджетные кредиты</w:t>
+предусмотрено приобретение на 2-ой год планируемого планового периода</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...260 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-05</w:t>
+предусмотрено приобретение на 3-ий год планируемого планового периода</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бюджетные кредиты</w:t>
+планируется приобретение в следующем плановом периоде</w:t>
             </w:r>
-          </w:p>
-[...222 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+количество (графа 11 =(графа 4-((графа5-графа 8)+графа 9)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приобретение финансовых активов</w:t>
+стоимость (тысяч теңге) (графа 12=графа 14+графа 16+графа 18)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...260 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-06</w:t>
+количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Приобретение финансовых активов</w:t>
+стоимость (тысяч теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...228 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Погашение займов</w:t>
+стоимость (тысяч теңге)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...260 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-07</w:t>
+количество (графа 17=графа 11-графа 13-графа 15)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Погашение займов</w:t>
+стоимость (тысяч теңге) (графа 18=графа 12-графа 14-графа 16)</w:t>
             </w:r>
-          </w:p>
-[...222 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...31 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выполнение государственных обязательств по проектам государственно-частного партнерства</w:t>
+12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...260 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-08</w:t>
+13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1537" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Выполнение государственных обязательств по проектам государственно-частного партнерства</w:t>
+14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-[...191 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1538" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -32011,660 +21403,190 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 7</w:t>
+              <w:t>Приложение 5 к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам планирования</w:t>
+              <w:t>планирования бюджета</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бюджета</w:t>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z396" w:id="344"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z397" w:id="345"/>
+    <w:bookmarkStart w:name="z389" w:id="317"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснительная записка администратора бюджетных программ</w:t>
-[...435 lines deleted...]
-          <w:color w:val="000000"/>
+        <w:t xml:space="preserve"> Агрегированная сводная информация по расходам республиканского бюджета по функциональной классификации расходов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="317"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Пояснительная записка, содержит информацию в соответствии с </w:t>
-[...102 lines deleted...]
-    <w:bookmarkEnd w:id="371"/>
+      Сноска. Приложение 5 – в редакции приказа Министра финансов РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 412</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -32698,518 +21620,6657 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 8</w:t>
+              <w:t>тысяч теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Функциональная группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Отчет</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+План на текущий год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проект республиканского бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+отчетный период</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+отчетный период</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+отчетный период</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+плановый период</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+плановый период</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+плановый период</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+001</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Государственные услуги общего характера</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Оборона</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+003</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Общественный порядок, безопасность, правовая, судебная, уголовно-исполнительная деятельность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+004</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Образование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+005</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Здравоохранение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+006</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Социальная помощь и социальное обеспечение</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+007</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жилищно-коммунальное хозяйство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+008</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Культура, спорт, туризм и информационное пространство</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+009</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Топливно-энергетический комплекс и недропользование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+010</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сельское, водное, лесное, рыбное хозяйство, особо охраняемые природные территории, охрана окружающей среды и животного мира, земельные отношения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+011</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Промышленность, архитектурная, градостроительная и строительная деятельность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+012</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Транспорт и коммуникации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+013</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Прочие</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+014</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Обслуживание долга</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+015</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+016</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1366" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 6 к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам планирования</w:t>
+              <w:t>планирования бюджета</w:t>
             </w:r>
-            <w:r>
-[...1 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>бюджета</w:t>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z425" w:id="372"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z426" w:id="373"/>
+    <w:bookmarkStart w:name="z392" w:id="318"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Информация администратора бюджетных программ по проекту республиканского бюджета</w:t>
-[...22 lines deleted...]
-    <w:bookmarkEnd w:id="374"/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Агрегированная сводная информация по расходам республиканского бюджета по экономической классификации расходов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="318"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 6 – в редакции приказа Министра финансов РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 412</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>тысяч теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1230" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Администратор бюджетных программ</w:t>
+Категория</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Наименование</w:t>
             </w:r>
-            <w:r>
-[...13 lines deleted...]
-            <w:tcW w:w="1230" w:type="dxa"/>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
-[...9 lines deleted...]
-              <w:t>Подпрограмма</w:t>
+Отчет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+План на текущий год</w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Проект республиканского бюджета</w:t>
             </w:r>
-            <w:r>
-[...8 lines deleted...]
-            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-</w:t>
+Класс</w:t>
             </w:r>
-            <w:r>
-[...9 lines deleted...]
-          </w:p>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders>
-[...40 lines deleted...]
-          </w:p>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
-        <w:tc>
-[...11 lines deleted...]
-        </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
@@ -33279,50 +28340,86 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 отчетный период</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+отчетный период</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
@@ -33855,82 +28952,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...30 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Итого</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
@@ -34092,85 +29157,121 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -34184,57 +29285,4390 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Текущие затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+01</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Затраты на товары и услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+02</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выплата вознаграждений</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+03</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Текущие трансферты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Капитальные затраты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+04</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение основного капитала</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+05</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бюджетные кредиты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+06</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Приобретение финансовых активов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+07</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Погашение займов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выполнение государственных обязательств по проектам государственно-частного партнерства</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+08</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выполнение государственных обязательств по проектам государственно-частного партнерства</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -34425,50 +33859,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
@@ -34503,105 +33951,667 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 9</w:t>
+              <w:t>Приложение 7 к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам планирования бюджета</w:t>
+              <w:t>планирования бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z396" w:id="319"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Пояснительная записка администратора бюджетных программ</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="319"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 9 - в редакции приказа Министра финансов РК от 10.04.2026 </w:t>
+      Сноска. Приложение 7 – в редакции приказа Министра финансов РК от 18.06.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 237</w:t>
+        <w:t>№ 412</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z398" w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. На расходы администратора бюджетных программ по (количество) бюджетным программам, (количество) подпрограммам предусмотрено (общая сумма), в том числе по годам:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="320"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      плановый период – _____ тысяч теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      плановый период – _____ тысяч теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      плановый период – _____ тысяч теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. В рамках бюджета, ориентированного на результат, деятельность администратора бюджетных программ будет реализовываться по (количество) направлениям плана развития государственного органа:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) …;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) …;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ….</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Информация по направлению плана развития государственного органа, в том числе всего расходов по годам:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      плановый период – _____ тысяч теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      плановый период – _____ тысяч теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      плановый период – _____ тысяч теңге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Расходы по бюджетной программе/подпрограмме предусмотрены (общая сумма), в том числе по годам:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      плановый период – _____ тысяч теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      плановый период – _____ тысяч теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      плановый период – _____ тысяч теңге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      а) цель бюджетной программы/подпрограммы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      б) направления расходов бюджетной программы/подпрограммы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в) эффект (результат) от реализации бюджетной программы/подпрограммы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) …;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ….</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пояснительная записка, содержит информацию в соответствии с подпунктом 18) пункта 2 статьи 90 Кодекса.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Справочно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По пункту 1 пояснительной записки администратору бюджетных программ по каждой бюджетной программе и подпрограмме необходимо дать описание достигнутых показателей результатов за отчетный финансовый год и описание текущей ситуации, имеющихся проблем;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пункт 2 пояснительной записки заполняются администраторами бюджетных программ, которые разрабатывают планы развития государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кроме того, при разработке пояснительной записки необходимо придерживаться следующих параметров: размер шрифта 14 (Times New Roman) через 1 межстрочный интервал, отступ 1,25 сантиметра, поля не менее: левое – 2,5 сантиметра; правое – 1,5 сантиметра; верхнее – 2,5 сантиметра; нижнее – 2,5 сантиметра. Наименование бюджетной программы выделить жирным шрифтом и курсивом, а подпрограммы – курсивом.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -34637,414 +34647,282 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма</w:t>
+              <w:t>Приложение 8 к Правилам</w:t>
             </w:r>
-          </w:p>
-[...68 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-№</w:t>
+              <w:t>планирования бюджета</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...20 lines deleted...]
-              <w:jc w:val="both"/>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Наименование государственной услуги</w:t>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3075" w:type="dxa"/>
-[...18 lines deleted...]
-              <w:jc w:val="both"/>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Описание государственной услуги</w:t>
+              <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
-        <w:tc>
-[...20 lines deleted...]
-              <w:jc w:val="both"/>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z425" w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Информация администратора бюджетных программ по проекту республиканского бюджета</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="321"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 8 – в редакции приказа Министра финансов РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 412</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-Наименование юридического лица, ответственного за выполнение государственного задания</w:t>
+              <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
-      </w:tr>
-[...25 lines deleted...]
-              <w:jc w:val="both"/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-[...108 lines deleted...]
-4</w:t>
+              <w:t>тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z482" w:id="376"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="376"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -35065,50 +34943,2187 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+Администратор бюджетных программ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Программа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Подпрограмма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Исполнение за два отчетных финансовых года</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+План на текущий год</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Проект республиканского бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+отчетный период</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+отчетный период</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+плановый период</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+плановый период</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+плановый период</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение 9 к Правилам</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>планирования бюджета</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z471" w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Предложение на оказание государственных услуг в форме государственного задания</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="322"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 9 – в редакции приказа Министра финансов РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 412</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+        <w:gridCol w:w="3075"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+№</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Описание государственной услуги</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование юридического лица, ответственного за выполнение государственного задания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3075" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      продолжение таблицы</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+        <w:gridCol w:w="1230"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1230" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Наименование республиканской бюджетной программы, в рамках которой предлагается выполнение государственного задания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="9"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -35286,51 +37301,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Общая сумма, тысяч тенге</w:t>
+Общая сумма, тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -35360,51 +37375,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Общая сумма, тысяч тенге</w:t>
+Общая сумма, тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -35434,51 +37449,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Общая сумма, тысяч тенге</w:t>
+Общая сумма, тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -35538,51 +37553,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма тысяч тенге</w:t>
+Сумма тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -35623,51 +37638,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма тысяч тенге</w:t>
+Сумма тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -35708,51 +37723,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма тысяч тенге</w:t>
+Сумма тысяч теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -36115,70 +38130,68 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 14</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z521" w:id="377"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="377"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -36382,50 +38395,95 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 17</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -36504,1522 +38562,1522 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 29 апреля 2025 года № 208</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z434" w:id="378"/>
+    <w:bookmarkStart w:name="z434" w:id="323"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов Министерства финансов Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="378"/>
-    <w:bookmarkStart w:name="z435" w:id="379"/>
+    <w:bookmarkEnd w:id="323"/>
+    <w:bookmarkStart w:name="z435" w:id="324"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 31 октября 2014 года № 470 "Об утверждении Правил разработки проектов местных бюджетов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 9950);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="379"/>
-    <w:bookmarkStart w:name="z436" w:id="380"/>
+    <w:bookmarkEnd w:id="324"/>
+    <w:bookmarkStart w:name="z436" w:id="325"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 25 февраля 2015 года № 126 "Об утверждении Правил рассмотрения и отбора целевых трансфертов на развитие" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10593);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="380"/>
-    <w:bookmarkStart w:name="z437" w:id="381"/>
+    <w:bookmarkEnd w:id="325"/>
+    <w:bookmarkStart w:name="z437" w:id="326"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 30 марта 2015 года № 236 "Об утверждении Правил разработки и выполнения государственного задания" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10839);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="381"/>
-    <w:bookmarkStart w:name="z438" w:id="382"/>
+    <w:bookmarkEnd w:id="326"/>
+    <w:bookmarkStart w:name="z438" w:id="327"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 17 ноября 2015 года № 566 "О внесении изменений в приказ Министра финансов Республики Казахстан от 30 марта 2015 года № 236 "Об утверждении Правил разработки и выполнения государственного задания"" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 12419);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="382"/>
-    <w:bookmarkStart w:name="z439" w:id="383"/>
+    <w:bookmarkEnd w:id="327"/>
+    <w:bookmarkStart w:name="z439" w:id="328"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 20 ноября 2015 года № 579 "О внесении изменений и дополнений в приказ Министра финансов Республики Казахстан от 31 октября 2014 года № 470 "Об утверждении Правил разработки проектов местных бюджетов"" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 12447);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="383"/>
-    <w:bookmarkStart w:name="z440" w:id="384"/>
+    <w:bookmarkEnd w:id="328"/>
+    <w:bookmarkStart w:name="z440" w:id="329"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 21 августа 2017 года № 506 "О внесении изменений в приказ Министра финансов Республики Казахстан от 25 февраля 2015 года № 126 "Об утверждении Правил рассмотрения и отбора целевых трансфертов на развитие"" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 15723);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="384"/>
-    <w:bookmarkStart w:name="z441" w:id="385"/>
+    <w:bookmarkEnd w:id="329"/>
+    <w:bookmarkStart w:name="z441" w:id="330"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 28 ноября 2017 года № 689 "О внесении изменения и дополнения в приказ Министра финансов Республики Казахстан от 25 февраля 2015 года № 126 "Об утверждении Правил рассмотрения и отбора целевых трансфертов на развитие"" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 16125);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="385"/>
-    <w:bookmarkStart w:name="z442" w:id="386"/>
+    <w:bookmarkEnd w:id="330"/>
+    <w:bookmarkStart w:name="z442" w:id="331"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">Приказ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министра финансов Республики Казахстан от 7 июня 2017 года № 372 "О внесении изменения в приказ Министра финансов Республики Казахстан от 30 марта 2015 года № 236 "Об утверждении Правил разработки и выполнения государственного задания" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 15308);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="386"/>
-    <w:bookmarkStart w:name="z443" w:id="387"/>
+    <w:bookmarkEnd w:id="331"/>
+    <w:bookmarkStart w:name="z443" w:id="332"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 21 августа 2017 года № 507 "О внесении изменения в приказ Министра финансов Республики Казахстан от 31 октября 2014 года № 470 "Об утверждении Правил разработки проектов местных бюджетов"" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 15768);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="387"/>
-    <w:bookmarkStart w:name="z444" w:id="388"/>
+    <w:bookmarkEnd w:id="332"/>
+    <w:bookmarkStart w:name="z444" w:id="333"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 12 января 2018 года № 19 "О внесении изменений и дополнения в приказ Министра финансов Республики Казахстан от 31 октября 2014 года № 470 "Об утверждении Правил разработки проектов местных бюджетов"" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 16302);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="388"/>
-    <w:bookmarkStart w:name="z445" w:id="389"/>
+    <w:bookmarkEnd w:id="333"/>
+    <w:bookmarkStart w:name="z445" w:id="334"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа Министра финансов Республики Казахстан от 18 января 2018 года № 36 "О внесении изменений в некоторые приказы Министра финансов Республики Казахстан"" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 16311);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="389"/>
-    <w:bookmarkStart w:name="z446" w:id="390"/>
+    <w:bookmarkEnd w:id="334"/>
+    <w:bookmarkStart w:name="z446" w:id="335"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 25 января 2018 года № 60 "О внесении изменений в приказ Министра финансов Республики Казахстан от 30 марта 2015 года № 236 "Об утверждении Правил разработки и выполнения государственного задания"" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 16326);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="390"/>
-    <w:bookmarkStart w:name="z447" w:id="391"/>
+    <w:bookmarkEnd w:id="335"/>
+    <w:bookmarkStart w:name="z447" w:id="336"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 8 февраля 2018 года № 140 "Об утверждении Правил определения лимитов расходов администраторов бюджетных программ" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 16409);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="391"/>
-    <w:bookmarkStart w:name="z448" w:id="392"/>
+    <w:bookmarkEnd w:id="336"/>
+    <w:bookmarkStart w:name="z448" w:id="337"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 21 сентября 2018 года № 839 "О внесении изменений и дополнений в некоторые приказы Министра финансов Республики Казахстан"" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17465);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="392"/>
-    <w:bookmarkStart w:name="z449" w:id="393"/>
+    <w:bookmarkEnd w:id="337"/>
+    <w:bookmarkStart w:name="z449" w:id="338"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Первого заместителя Премьер-Министра Республики Казахстан – Министра финансов Республики Казахстан от 22 апреля 2019 года № 372 "О внесении изменения в приказ Министра финансов Республики Казахстан от 25 февраля 2015 года № 126 "Об утверждении Правил рассмотрения и отбора целевых трансфертов на развитие"" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 18609);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="393"/>
-    <w:bookmarkStart w:name="z450" w:id="394"/>
+    <w:bookmarkEnd w:id="338"/>
+    <w:bookmarkStart w:name="z450" w:id="339"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра финансов Республики Казахстан от 5 января 2020 года № 1457 "О внесении изменений в приказ Министра финансов Республики Казахстан от 25 февраля 2015 года № 126 "Об утверждении Правил рассмотрения и отбора целевых трансфертов на развитие"" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 19863);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="394"/>
-    <w:bookmarkStart w:name="z451" w:id="395"/>
+    <w:bookmarkEnd w:id="339"/>
+    <w:bookmarkStart w:name="z451" w:id="340"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Первого заместителя Премьер-Министра Республики Казахстан – Министра финансов Республики Казахстан от 22 января 2020 года № 51 "О внесении изменений и дополнений в приказ Министра финансов Республики Казахстан от 30 марта 2015 года № 236 "Об утверждении Правил разработки и выполнения государственного задания"" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 19921);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="395"/>
-    <w:bookmarkStart w:name="z452" w:id="396"/>
+    <w:bookmarkEnd w:id="340"/>
+    <w:bookmarkStart w:name="z452" w:id="341"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 12 марта 2020 года № 254 "О внесении изменения и дополнения в приказ Министра финансов Республики Казахстан от 31 октября 2014 года № 470 "Об утверждении Правил разработки проектов местных бюджетов"" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 20129);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="396"/>
-    <w:bookmarkStart w:name="z453" w:id="397"/>
+    <w:bookmarkEnd w:id="341"/>
+    <w:bookmarkStart w:name="z453" w:id="342"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       19. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 19 января 2021 года № 28 "О внесении изменений и дополнения в приказ Министра финансов Республики Казахстан от 31 октября 2014 года № 470 "Об утверждении Правил разработки проектов местных бюджетов"" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 22097);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="397"/>
-    <w:bookmarkStart w:name="z454" w:id="398"/>
+    <w:bookmarkEnd w:id="342"/>
+    <w:bookmarkStart w:name="z454" w:id="343"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       20. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 10 марта 2021 года № 197 "О внесении изменений в некоторые приказы Министра финансов Республики Казахстан"" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 22326);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="398"/>
-    <w:bookmarkStart w:name="z455" w:id="399"/>
+    <w:bookmarkEnd w:id="343"/>
+    <w:bookmarkStart w:name="z455" w:id="344"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 12 марта 2021 года № 211 "О внесении изменений и дополнения в приказ Министра финансов Республики Казахстан от 30 марта 2015 года № 236 "Об утверждении Правил разработки и выполнения государственного задания"" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 22341);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="399"/>
-    <w:bookmarkStart w:name="z456" w:id="400"/>
+    <w:bookmarkEnd w:id="344"/>
+    <w:bookmarkStart w:name="z456" w:id="345"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 29 марта 2021 года № 265 "О внесении изменений в приказ Министра финансов Республики Казахстан от 8 февраля 2018 года № 140 "Об утверждении Правил определения лимитов расходов администраторов бюджетных программ, лимитов на новые инициативы"" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 22414);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="400"/>
-    <w:bookmarkStart w:name="z457" w:id="401"/>
+    <w:bookmarkEnd w:id="345"/>
+    <w:bookmarkStart w:name="z457" w:id="346"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 18 ноября 2021 года № 1192 "О внесении изменений в приказ Министра финансов Республики Казахстан от 31 октября 2014 года № 470 "Об утверждении Правил разработки проектов местных бюджетов"" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 25282);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="401"/>
-    <w:bookmarkStart w:name="z458" w:id="402"/>
+    <w:bookmarkEnd w:id="346"/>
+    <w:bookmarkStart w:name="z458" w:id="347"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       24. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 1 февраля 2022 года № 111 "О внесении изменений в приказ Министра финансов Республики Казахстан от 30 марта 2015 года № 236 "Об утверждении Правил разработки и выполнения государственного задания"" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 26719);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="402"/>
-    <w:bookmarkStart w:name="z459" w:id="403"/>
+    <w:bookmarkEnd w:id="347"/>
+    <w:bookmarkStart w:name="z459" w:id="348"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       25. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 5 марта 2022 года № 249 "О внесении изменений в некоторые приказы Министра финансов Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 27069);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="403"/>
-    <w:bookmarkStart w:name="z460" w:id="404"/>
+    <w:bookmarkEnd w:id="348"/>
+    <w:bookmarkStart w:name="z460" w:id="349"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       26. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 18 марта 2022 года № 296 "О внесении изменений и дополнений в приказ Министра финансов Республики Казахстан от 30 марта 2015 года № 236 "Об утверждении Правил разработки и выполнения государственного задания"" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 27241);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="404"/>
-    <w:bookmarkStart w:name="z461" w:id="405"/>
+    <w:bookmarkEnd w:id="349"/>
+    <w:bookmarkStart w:name="z461" w:id="350"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       27. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра финансов Республики Казахстан от 18 марта 2022 года № 297 "О внесении изменений и дополнения в некоторые приказы Министра финансов Республики Казахстан"" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 27184);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="405"/>
-    <w:bookmarkStart w:name="z462" w:id="406"/>
+    <w:bookmarkEnd w:id="350"/>
+    <w:bookmarkStart w:name="z462" w:id="351"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       28. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заместителя Премьер-Министра – Министра финансов Республики Казахстан от 20 апреля 2022 года № 425 "О внесении изменений в приказ Министра финансов Республики Казахстан от 31 октября 2014 года № 470 "Об утверждении Правил разработки проектов местных бюджетов"" (зарегистрированный в Реестре государственной регистрации нормативных правовых актов под № 27699);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="406"/>
-    <w:bookmarkStart w:name="z463" w:id="407"/>
+    <w:bookmarkEnd w:id="351"/>
+    <w:bookmarkStart w:name="z463" w:id="352"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       29. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заместителя Премьер-Министра – Министра финансов Республики Казахстан от 5 июля 2022 года № 666 "О внесении изменений в приказ Министра финансов Республики Казахстан от 25 февраля 2015 года 126 "Об утверждении Правил рассмотрения и отбора целевых трансфертов на развитие"" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 28723);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="407"/>
-    <w:bookmarkStart w:name="z464" w:id="408"/>
+    <w:bookmarkEnd w:id="352"/>
+    <w:bookmarkStart w:name="z464" w:id="353"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       30. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заместителя Премьер-Министра – Министра финансов Республики Казахстан от 5 января 2023 года № 4 "О внесении изменений в приказы Министра финансов Республики Казахстан от 24 ноября 2014 года № 511 "Об утверждении Правил составления и представления бюджетной заявки" и от 8 февраля 2018 года № 140 "Об утверждении Правил определения лимитов расходов администраторов бюджетных программ"" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 31608);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="408"/>
-    <w:bookmarkStart w:name="z465" w:id="409"/>
+    <w:bookmarkEnd w:id="353"/>
+    <w:bookmarkStart w:name="z465" w:id="354"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       31. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заместителя Премьер-Министра – Министра финансов Республики Казахстан от 11 января 2023 года № 19 "О внесении изменений в приказ Министра финансов Республики Казахстан от 31 октября 2014 года № 470 "Об утверждении Правил разработки проектов местных бюджетов"" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 31675);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="409"/>
-    <w:bookmarkStart w:name="z466" w:id="410"/>
+    <w:bookmarkEnd w:id="354"/>
+    <w:bookmarkStart w:name="z466" w:id="355"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       32. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заместителя Премьер-Министра – Министра финансов Республики Казахстан от 26 января 2023 года № 70 "О внесении изменения в приказ Министра финансов Республики Казахстан от 30 марта 2015 года № 236 "Об утверждении Правил разработки и выполнения государственного задания"" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 31804);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="410"/>
-    <w:bookmarkStart w:name="z467" w:id="411"/>
+    <w:bookmarkEnd w:id="355"/>
+    <w:bookmarkStart w:name="z467" w:id="356"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       33. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заместителя Премьер-Министра – Министра финансов Республики Казахстан от 7 февраля 2023 года № 141 "О внесении изменений в приказ Министра финансов Республики Казахстан от 25 февраля 2015 года № 126 "Об утверждении Правил рассмотрения и отбора целевых трансфертов на развитие"" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 31865);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="411"/>
-    <w:bookmarkStart w:name="z468" w:id="412"/>
+    <w:bookmarkEnd w:id="356"/>
+    <w:bookmarkStart w:name="z468" w:id="357"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       34. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заместителя Премьер-Министра – Министра финансов Республики Казахстан от 16 мая 2023 года № 509 "О внесении изменений в приказ Министра финансов Республики Казахстан от 25 февраля 2015 года № 126 "Об утверждении Правил рассмотрения и отбора целевых трансфертов на развитие"" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 32529);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="412"/>
-    <w:bookmarkStart w:name="z469" w:id="413"/>
+    <w:bookmarkEnd w:id="357"/>
+    <w:bookmarkStart w:name="z469" w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       35. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заместителя Премьер-Министра – Министра финансов Республики Казахстан от 30 июня 2023 года № 726 "Об утверждении Правил разработки натуральных норм" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 33015).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="413"/>
+    <w:bookmarkEnd w:id="358"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>