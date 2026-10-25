--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="ea8dd7c" w14:textId="ea8dd7c">
+    <w:p w14:paraId="2447378" w14:textId="2447378">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,60 +93,118 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об использовании автомобильной дороги (участка) общего пользования республиканского значения Балхаш – Бурылбайтал на платной основе</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ и.о. Министра транспорта Республики Казахстан от 22 апреля 2025 года № 134. Зарегистрирован в Министерстве юстиции Республики Казахстан 25 апреля 2025 года № 36022</w:t>
+        <w:t>Приказ и.о. Министра транспорта Республики Казахстан от 22 апреля 2025 года № 134. Зарегистрирован в Министерстве юстиции Республики Казахстан 25 апреля 2025 года № 36022.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Наименование</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приказа – в редакции приказа и.о. Министра транспорта РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 29) пункта 2 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 12</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -172,91 +230,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Установить, что:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) участок Балхаш – Бурылбайтал километр (далее – км) 1864+000 – км 1955+000 (M-36) автомобильной дороги общего пользования республиканского значения I-б категории граница Российской Федерации (на Екатеринбург) – Алматы (далее – платная дорога (участок) используется на платной основе;</w:t>
+      1) участок Караганда - Балхаш – Бурылбайтал км 247+700 – км 2151+000 (KAZ01) автомобильной дороги общего пользования республиканского значения I-б категории Астана – Караганда (с обходом) – Алматы (далее – платная дорога (участок) используется на платной основе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) проезд может осуществляться по альтернативной дороге: автомобильная дорога "Балхаш – Караганда – Каркаралинск – Аягоз – Талдыкорган – Коктал – Чунджа – Кокпек – Алматы – Курты – Бурылбайтал";</w:t>
+      2) проезд может осуществляться по альтернативной дороге республиканского значения "Караганда – Каркаралинск – Аягоз", областного значения "Аягоз – Тансык – Актогай – Лепсы – Матай – Мулалы – Уштобе", республиканского значения "Коктал – Чунджа – Кокпек – Алматы – Курты – Конаев", областного значения "Курты – Баканас – Топар – Каншенгель</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) начальный пункт платной дороги (участка) – км 1864+000, конечный пункт платной дороги (участка) – км 1955+000;</w:t>
+      3) начальный пункт платной дороги (участка) – км 247+700, конечный пункт платной дороги (участка) – км 2151+000;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) перечень пересечений платной дороги (участка) с другими автомобильными дорогами и примыканий к другим автомобильным дорогам согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -332,51 +390,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       количество полос движения по автомобильной дороге – 2 полосы в обоих направлениях;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
     <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) протяженность платной дороги (участка) – 91 км;</w:t>
+      6) протяженность платной дороги (участка) – 645,64 км;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) ставки платы за проезд по платной автомобильной дороге (участку) определяются согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -436,50 +494,112 @@
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему приказу;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) срок использования платной дороги (участка) на платной основе – 20 лет.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 с изменениями, внесенным приказом и.о. Министра транспорта РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Комитету автомобильных дорог Министерства транспорта Республики Казахстан в установленном законодательством порядке обеспечить:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -866,51 +986,51 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1 к приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>исполняющий обязанности</w:t>
+              <w:t>исполняющего обязанности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Министра транспорта</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -929,50 +1049,95 @@
               </w:rPr>
               <w:t>от 22 апреля 2025 года № 134</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z25" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень пересечений платной дороги (участка) с другими автомобильными дорогами и примыканий к другим автомобильным дорогам</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции приказа и.о. Министра транспорта РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -984,477 +1149,2436 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Адреса пересечений и примыканий километр (далее-км) + метров</w:t>
+Адреса пересечений и примыканий километр</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(далее-км) + метров</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование населенных пунктов по предназначенному пересечению и примыканию</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...65 lines deleted...]
-село Торангалык</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Карагандинская область</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...65 lines deleted...]
-село Шубартубек</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Бухар – Жырауский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-км. 1888+913</w:t>
+км 247+000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Зона отдыха "Гольфстрим"</w:t>
+Село Сарыарка</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-км. 1909</w:t>
+км 247+000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Гульшат</w:t>
+Село Атамекен</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-км. 1955</w:t>
+км 252+000</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Тасарал</w:t>
+Село Курминка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+км 257+000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Село Жумабек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+км 265+000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Село Спасск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Шетский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+км 293+000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Село Акбастау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+км 305+000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Село Кызылкой</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+км 322+000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Село Нураталды</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+км 326+000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Село Аксу</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+км 357+000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поселок Аксу-Аюлы</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+км 398 +000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Село Батыстау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+км 451+000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поселок Акшатау</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+км 475+000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поселок Акжал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+км 497+000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Село Машак-Болыс</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Актогайский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+км 544+000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поселок Бетау-ата</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+км 652+000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Село Гульшат</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+км 698+000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Село Тасарал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Балхаш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+км 591+000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Балхаш</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+км 612+000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Село Торангалык</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+км 617+000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Село Шубартубек</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+км 631+000</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Зона отдыха "Гольфстрим"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жамбылская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мойынкумский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+км 2035+608</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Станция Кашкантениз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+км 2081+510</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поселок Мынарал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+км 2124+465</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поселок Улькен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+км 2128+285</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Село Шыганак</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+км 2151+620</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Село Бурылбайтал</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -1490,93 +3614,183 @@
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2 к приказу</w:t>
             </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>исполняющего обязанности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министра транспорта</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 22 апреля 2025 года № 134</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Ставки платы за проезд по платной автомобильной дороге (участку)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции приказа и.о. Министра транспорта РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Участок Балхаш – Бурылбайтал км 1864+000 – км 1955+000 (M-36) автомобильной дороги общего пользования республиканского значения I-б категории граница Российской Федерации (на Екатеринбург) – Алматы (далее – платная дорога (участок)):</w:t>
+      Участок Караганда - Балхаш – Бурылбайтал км 247+700 – км 2151+000 (KAZ01) автомобильной дороги общего пользования республиканского значения I-б категории Астана – Караганда (с обходом) – Алматы (далее – платная дорога (участок))</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:bookmarkStart w:name="z31" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       МРП:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
@@ -1909,2901 +4123,10251 @@
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...9 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-            <w:r>
-[...230 lines deleted...]
-8</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пост</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пред</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пост</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пред</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пост</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пред</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пост</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пред</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пост</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пред</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пост</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+пред</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
-          </w:p>
-[...5 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+км 247+700 - км 258+000 (10,3 км)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пост</w:t>
+0,0086</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пред</w:t>
+0,0075</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пост</w:t>
+0,0219</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пред</w:t>
+0,0187</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пост</w:t>
+0,0432</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пред</w:t>
+0,0368</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пост</w:t>
+0,0648</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пред</w:t>
+0,0550</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пост</w:t>
+0,0869</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пред</w:t>
+0,0740</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пост</w:t>
+0,1082</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-пред</w:t>
+0,0921</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-км 1864+000 - км 1888+000 (24 км)</w:t>
+км 258+000 - км 289+000 (31 км)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0201</w:t>
+0,0260</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0174</w:t>
+0,0225</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0510</w:t>
+0,0658</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0436</w:t>
+0,0563</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,1006</w:t>
+0,1300</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0859</w:t>
+0,1109</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,1509</w:t>
+0,1949</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,1281</w:t>
+0,1655</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,2026</w:t>
+0,2616</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,1724</w:t>
+0,2227</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,2522</w:t>
+0,3258</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,2146</w:t>
+0,2772</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-км 1888+000 - км 1912+100 (24 км 100 м)</w:t>
+км 289+000 - км 321+000 (32 км)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0201</w:t>
+0,0268</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0174</w:t>
+0,0233</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0509</w:t>
+0,0680</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0435</w:t>
+0,0581</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,1004</w:t>
+0,1341</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0857</w:t>
+0,1145</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,1506</w:t>
+0,2012</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,1278</w:t>
+0,1708</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,2021</w:t>
+0,2701</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,1720</w:t>
+0,2298</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,2517</w:t>
+0,3363</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,2142</w:t>
+0,2862</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-км 1912+100 – км 1955+000 (42 км 900 м)</w:t>
+км 321+000 – км 356+300 (35,3 км)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0361</w:t>
+0,0296</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0313</w:t>
+0,0257</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0914</w:t>
+0,0750</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0782</w:t>
+0,0641</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,1805</w:t>
+0,1480</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,1540</w:t>
+0,1263</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,2707</w:t>
+0,2220</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,2298</w:t>
+0,1884</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,3634</w:t>
+0,2979</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,3092</w:t>
+0,2535</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,4524</w:t>
+0,3709</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,3850</w:t>
+0,3157</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
- 4</w:t>
+5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Итого за весь маршрут в одном направлении (91 км)</w:t>
+км 356+300 - км 404+800 (48,5 км)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0763</w:t>
+0,0407</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,0661</w:t>
+0,0352</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,1933</w:t>
+0,1030</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="878" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+0,0881</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2033</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1735</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3050</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2589</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4093</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3484</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5097</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4337</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+км 404+800 - км 453+800 (49 км)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0411</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0356</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1041</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0890</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2054</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1753</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3081</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2616</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4136</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3519</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5149</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4382</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+км 453+800 - км 499+800 (46 км)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0386</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0334</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0977</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0836</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1928</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1646</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2893</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2455</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3882</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3304</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4834</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+км 499+800 - км 545+800 (46 км)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0386</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0334</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0977</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0836</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1928</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1646</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2893</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2455</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3882</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3304</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4834</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4114</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+км 545+800 - км 606+700 (60,9 км)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0511</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0443</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1294</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1106</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2553</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2179</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3830</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3251</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4374</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,6400</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5446</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+км 606+700 - км 1869+760 (5,4 км)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0045</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0039</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0115</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0098</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0226</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0193</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0340</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0288</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0456</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0388</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0567</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0483</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+км 1869+760 - км 1888+000 (18,24 км)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0153</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0133</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0387</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0331</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0765</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0652</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1147</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0974</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1539</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1310</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1917</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1631</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+км 1888+000 - км 1911+950 (23,95 км) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0201</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0174</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0509</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0435</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1004</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0857</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1506</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1278</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2021</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1720</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2517</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2142</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+км 1911+950 - км 1954+500 (42,55 км)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0357</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0309</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0904</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0773</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1784</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1522</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2676</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2271</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3591</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3056</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4471</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3805</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+км 1954+500 - км 1989+150 (34,65 км)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0291</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0252</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0736</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0629</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1453</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1240</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2179</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1850</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2925</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2489</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3641</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3099</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+км 1989+150 - км 2035+800 (46,65 км)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0391</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0339</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0991</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0847</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1956</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1669</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2933</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2490</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3937</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3351</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4902</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4172</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+км 2035+800 - км 2063+000 (27,2 км)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0228</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0198</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0578</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0494</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1140</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0973</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1710</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1452</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2296</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1954</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2858</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2433</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+км 2063+000 - км 2104+800 (41,8 км)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0350</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0304</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0888</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0759</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1752</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1495</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2628</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,2231</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3528</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3002</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4392</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,3738</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+км 2104+800 - км 2151+000 (46,2 км)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0387</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0336</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0981</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,0839</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,1937</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 0,1653</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,3815</w:t>
+0,2905</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,3255</w:t>
+0,2466</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,5722</w:t>
+0,3899</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,4858</w:t>
+0,3318</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,7681</w:t>
+0,4855</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,6536</w:t>
+0,4132</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Итого за весь маршрут в одном направлении (645,64 км)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,5413</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+0,4691</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,3714</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1,1729</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,9563</w:t>
+2,7066</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="879" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-0,8138</w:t>
+2,3096</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4,0599</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3,4464</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,4493</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4,6373</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6,7846</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5,7741</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkStart w:name="z32" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) абонентская плата – плата за проезд по платным участкам, установленная уполномоченным государственным органом в области автомобильных дорог, на определенный период времени для местных автотранспортных средств, зарегистрированных в населенных пунктах, прилегающих к платному участку при перемещении за пределами одного района в виде абонемента сроком на месяц или на год;</w:t>
+      1) абонентская плата – плата за проезд по платным участкам, установленная уполномоченным государственным органом по автомобильным дорогам, на определенный период времени для местного автотранспорта в виде абонемента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkStart w:name="z33" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) абонентская плата устанавливается для местного автотранспорта в зависимости от типа автотранспортного средства и грузоподъемности: </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на один месяц (30 календарных дней):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
@@ -4875,195 +14439,280 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Для легковых</w:t>
+Для</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>легковых</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Для автобусов до 16 мест и грузовые автомобили грузоподъемностью до 2,5 тонны (далее - т)</w:t>
+Для</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>автобусов до 16 мест и грузовые автомобили грузоподъемностью до 2,5 тонны (далее - т)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Для автобусов до 32 мест и грузовые автомобили грузоподъемностью до 5,5 т</w:t>
+Для</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>автобусов до 32 мест и грузовые автомобили грузоподъемностью до 5,5 т</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Для автобусов свыше 32 мест и грузовые автомобили грузоподъемностью автопоезда до 10 т</w:t>
+Для</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>автобусов свыше 32 мест и грузовые автомобили грузоподъемностью автопоезда до 10 т</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Для грузовых автомобили грузоподъемностью от 10 т до 15 т</w:t>
+Для</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>грузовых автомобили грузоподъемностью от 10 т до 15 т</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1758" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -5575,51 +15224,51 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 10 МРП</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на один год (365 календарных дней):</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
@@ -6391,130 +16040,126 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 100 МРП</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) зона – отрезок дороги платного участка, имеющий свою протяженность и определенную ставку платы за проезд в зависимости от грузоподъемности и типа автотранспортного средства;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) предварительная оплата – денежные средства, зачисленные пользователем на лицевой счет или на счет государственного регистрационного номерного знака автотранспортного средства до въезда на платный участок, сумма, которой достаточна для оплаты проезда;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) местный автотранспорт – автотранспортное средство, зарегистрированный в установленном порядке на административно-территориальной единице (район области), прилегающей к платному участку при перемещении за пределами одного района.</w:t>
+      5) местный автотранспорт – автотранспортное средство, зарегистрированное в установленном порядке на административно-территориальной единице, прилегающей к платному участку при перемещении за пределами одного района.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z37" w:id="30"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Расшифровка аббревиатур:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>МРП - месячный расчетный показатель;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -6539,50 +16184,82 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>м - метр;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>т - тонна.</w:t>
       </w:r>
     </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6616,74 +16293,164 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 3</w:t>
+              <w:t>Приложение 3 к приказу</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>исполняющего обязанности</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Министра транспорта</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от 22 апреля 2025 года № 134</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
+    <w:bookmarkStart w:name="z39" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень прилегающих населенных пунктов, не имеющих альтернативного проезда по другой автомобильной дороге</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 – в редакции приказа и.о. Министра транспорта РК от 23.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 157</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6815,51 +16582,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Городская администрация город Балхаш</w:t>
+Город Балхаш</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6892,51 +16659,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Торангалык</w:t>
+Село Торангалык</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6969,51 +16736,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Шубартубек</w:t>
+Село Шубартубек</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7057,159 +16824,159 @@
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Зона отдыха "Гольфстрим"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...65 lines deleted...]
-село Гульшат</w:t>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Актогайский район</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...30 lines deleted...]
-Актогайский район</w:t>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Село Гульшат</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -7242,51 +17009,674 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-село Тасарал</w:t>
+Село Тасарал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Село Сарышаган</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Город Приозерск</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Жамбылская область</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Мойынкумский район</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Станция Кашкантениз</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поселок Мынарал</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Поселок Улькен</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Село Шыганак</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Село Бурылбайтал</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
@@ -7318,55 +17708,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>