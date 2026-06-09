--- v0 (2025-11-03)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="26901ad" w14:textId="26901ad">
+    <w:p w14:paraId="67338bd" w14:textId="67338bd">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении стандарта открытости обладателей информации</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ и.о. Министра культуры и информации Республики Казахстан от 18 апреля 2025 года № 177-НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 22 апреля 2025 года № 36008</w:t>
+        <w:t>Приказ и.о. Министра культуры и информации Республики Казахстан от 18 апреля 2025 года № 177-НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 22 апреля 2025 года № 36008.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2607,469 +2607,1153 @@
         <w:t>
       3) пользователь информации – физическое или юридическое лицо, запрашивающее и (или) использующее информацию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) проактивное распространение информации – распространение информации, за исключением информации с ограниченным доступом, без запроса пользователя информации и по инициативе обладателя информации в интересах обеспечения прозрачности своей деятельности и (или) участия общественности в принятии актов и решений, затрагивающих права и законные интересы неограниченного круга лиц;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z53" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 5) предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 111-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) интернет-портал открытых бюджетов – объект информатизации, обеспечивающий размещение бюджетной отчетности, консолидированной финансовой отчетности, гражданского бюджета, результатов государственного аудита и финансового контроля и иных материалов, информации и документов, подлежащих публикации в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Бюджетным</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> кодексом Республики Казахстан, а также публичное обсуждение бюджетных программ и отчетов о реализации бюджетных программ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 6) предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 111-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) интернет-портал открытых данных – объект информатизации, обеспечивающий централизованное хранение описательной и ссылочной информации по открытым данным;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z55" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 7) предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 111-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) интернет-портал открытого диалога – объект информатизации, обеспечивающий возможность направления пользователями информации запросов посредством блог-платформы первых руководителей субъектов квазигосударственного сектора, за исключением лиц со стопроцентным участием государства, а также участия пользователей информации в интернет-конференциях и опросах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 8) предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 111-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8) интернет-портал открытых нормативных правовых актов – объект информатизации, обеспечивающий размещение проектов нормативных правовых актов и иной информации в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> для проведения процедуры публичного обсуждения, за исключением информации с ограниченным доступом;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) информация с ограниченным доступом – информация, отнесенная к государственным секретам, личной, семейной, банковской, коммерческой тайне, тайне медицинского работника и (или) иным охраняемым законом тайнам, персональные данные ограниченного доступа, а также служебная информация ограниченного распространения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) единая платформа интернет-ресурсов государственных органов – технологическая платформа, предназначенная для размещения интернет-ресурсов государственных органов (далее – ЕПИР ГО);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 11) предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 111-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) интернет-портал оценки эффективности деятельности государственных органов – объект информатизации, обеспечивающий размещение информации об оценке деятельности государственных органов, отчетов о достижении целевых индикаторов планов развития государственных органов и планов развития области, города республиканского значения, столицы, разрабатываемых в соответствии с законодательством Республики Казахстан, а также публичное обсуждение деятельности государственных органов;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 12) предусматривается в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 111-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) блог-платформа первых руководителей субъектов квазигосударственного сектора, за исключением лиц со стопроцентным участием государства – объект информатизации, обеспечивающий возможность направления гражданами запросов и получения ответов на них от первых руководителей субъектов квазигосударственного сектора (далее – блог-платформа первых руководителей).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z61" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Задачами Стандарта являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z62" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) усиление информированности населения о деятельности обладателей информации;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z57" w:id="51"/>
-[...15 lines deleted...]
-      9) информация с ограниченным доступом – информация, отнесенная к государственным секретам, личной, семейной, банковской, коммерческой тайне, тайне медицинского работника и (или) иным охраняемым законом тайнам, персональные данные ограниченного доступа, а также служебная информация ограниченного распространения;</w:t>
+    <w:bookmarkStart w:name="z63" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) повышение уровня открытости и прозрачности обладателей информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
-[...15 lines deleted...]
-      10) единая платформа интернет-ресурсов государственных органов – технологическая платформа, предназначенная для размещения интернет-ресурсов государственных органов (далее – ЕПИР ГО);</w:t>
+    <w:bookmarkStart w:name="z64" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) развитие проактивности обладателей информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z59" w:id="53"/>
-[...15 lines deleted...]
-      11) интернет-портал оценки эффективности деятельности государственных органов – объект информатизации, обеспечивающий размещение информации об оценке деятельности государственных органов, отчетов о достижении целевых индикаторов планов развития государственных органов и планов развития области, города республиканского значения, столицы, разрабатываемых в соответствии с законодательством Республики Казахстан, а также публичное обсуждение деятельности государственных органов;</w:t>
+    <w:bookmarkStart w:name="z65" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Минимальные требования для соблюдения обладателями информации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z60" w:id="54"/>
-[...15 lines deleted...]
-      12) блог-платформа первых руководителей субъектов квазигосударственного сектора, за исключением лиц со стопроцентным участием государства – объект информатизации, обеспечивающий возможность направления гражданами запросов и получения ответов на них от первых руководителей субъектов квазигосударственного сектора (далее – блог-платформа первых руководителей).</w:t>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Для обеспечения доступа к обладаемой информации и открытости деятельности органами и учреждениями законодательной, исполнительной и судебной ветвей государственной власти, местного государственного управления и самоуправления (далее – государственные органы, органы местного самоуправления) соблюдаются следующие минимальные требования:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z61" w:id="55"/>
-[...117 lines deleted...]
-    <w:bookmarkStart w:name="z67" w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) своевременно раскрывать полную, актуальную и достоверную информацию, предусмотренную </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и внутренними документами, за исключением информации с ограниченным доступом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z68" w:id="62"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) проводить онлайн-трансляции открытых заседаний коллегиальных органов центральных исполнительных органов и местных представительных и исполнительных органов области, города республиканского значения, столицы, района (города областного значения), с размещением на своем официальном интернет-ресурсе и (или) в иных средствах массовой информации анонса и повестки заседания (при ее наличии) не позднее, чем за три рабочих дня до начала открытого заседания;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z69" w:id="63"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) предоставлять полную и достоверную информацию на поступающие запросы информации в сроки, установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и вести их учет. В случаях, когда запрашиваемая информация входит в компетенцию нескольких обладателей информации, и при ответе на письменный запрос требуется получение информации от иных обладателей информации, срок рассмотрения однократно продлевается руководителем обладателя информации не более чем на пятнадцать календарных дней, о чем пользователю информации сообщается в течение трех рабочих дней с момента продления срока рассмотрения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z70" w:id="64"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) разместить на ЕПИР ГО информацию, предусмотренную </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3084,72 +3768,72 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 16 Закона. Информация на интернет-ресурсе предоставляется на казахском и русском языках. При необходимости интернет-ресурс также имеет версии на других языках;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z71" w:id="65"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) актуализировать на ЕПИР ГО ленту новостей ежедневно, иные разделы – не позднее трех рабочих дней со дня получения или создания информации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z72" w:id="66"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) проводить публичные обсуждения проектов нормативных правовых актов, проектов бюджетных программ и отчетов о реализации бюджетных программ, а также отвечать на замечания и (или) предложения, поступающим по ним в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3184,432 +3868,432 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 40 Бюджетного кодекса Республики Казахстан и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> размещения и публичного обсуждения проектов подзаконных нормативных правовых актов на интернет-портале открытых нормативных правовых актов, утвержденными приказом исполняющего обязанности Министра юстиции Республики Казахстан от 30 сентября 2021 года № 849 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 24634);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z73" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) размещать на ЕПИР ГО пресс-релизы (анонсы), информационные сообщения к разработанным проектам нормативных правовых актов, проектам бюджетных программ и отчетам о реализации бюджетных программ, направленные на оповещение населения о сроках проведения их публичных обсуждений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z74" w:id="68"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z74" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) проводить интернет-конференции и опросы на интернет-портале открытого диалога. При определении тематик интернет-конференций и опросов исходить из актуальности темы и запросов общества, включая заявки пользователей информации, поступившие на интернет-портал открытого диалога;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z75" w:id="69"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z75" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) размещать оповещения на ЕПИР ГО при проведении интернет-конференций и опросов на интернет-портале открытого диалога. При проведении интернет-конференции – не менее чем за один рабочий день до даты ее проведения, опроса – в течение одного рабочего дня с даты его запуска на интернет-портале открытого диалога;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z76" w:id="70"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z76" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) размещать не менее одной записи в неделю в блоге первого руководителя на интернет-портале открытого диалога. При определении тематик записей исходить из запросов общества и актуальности темы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z77" w:id="71"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z77" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11) размещать открытые данные, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Единым перечнем</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> открытых данных государственных органов, размещаемых на интернет-портале открытых данных, утвержденным приказом Министра информации и общественного развития Республики Казахстан от 14 июня 2023 года № 246-НҚ (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 32813), а также соблюдать сроки размещения и актуализации открытых данных;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z78" w:id="72"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z78" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) размещать на интернет-портале оценки эффективности деятельности государственных органов информацию об оценке деятельности государственных органов, отчеты о достижении целевых индикаторов планов развития и программ развития территорий, а также проводить публичное обсуждение деятельности государственных органов в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> размещения информации на интернет-портале оценки эффективности деятельности государственных органов, утвержденными приказом Министра культуры и информации Республики Казахстан от 31 марта 2025 года № 118-НҚ (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 35899);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z79" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) размещать в занимаемом помещении информационный стенд и (или) другое техническое средство аналогичного назначения с обеспечением свободного доступа к ним со следующей информацией (но, не ограничиваясь): о своей деятельности; режим работы; график приема граждан; порядок подачи, рассмотрения обращений и обжалования решений (действий); контактные данные, включая телефоны канцелярии и службы управления персоналом; официальные аккаунты в социальных сетях и ссылка на официальный интернет-ресурс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z80" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) обеспечивать беспрепятственный доступ лиц с инвалидностью к информационным стендам, а также к официальному интернет-ресурсу в соответствии с требованиями национального стандарта. Проводить не реже одного раза в полугодие встречи с представителями лиц с инвалидностью для определения их потребностей в информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z81" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) проводить не реже раза в квартал мероприятия, направленные на выявление потребностей общества в открытых данных;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z82" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) размещать в открытом доступе информацию, неоднократно запрашиваемую средствами массовой информации, бизнесом, неправительственными организациями, населением;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z83" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) разрабатывать ежегодно ведомственный план открытости, который включает в себя комплекс мероприятий, направленных на обеспечение открытости деятельности государственного органа, органа местного самоуправления;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z84" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) проактивно взаимодействовать с пользователями информации.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z79" w:id="73"/>
-[...15 lines deleted...]
-      13) размещать в занимаемом помещении информационный стенд и (или) другое техническое средство аналогичного назначения с обеспечением свободного доступа к ним со следующей информацией (но, не ограничиваясь): о своей деятельности; режим работы; график приема граждан; порядок подачи, рассмотрения обращений и обжалования решений (действий); контактные данные, включая телефоны канцелярии и службы управления персоналом; официальные аккаунты в социальных сетях и ссылка на официальный интернет-ресурс;</w:t>
+    <w:bookmarkStart w:name="z85" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Для обеспечения доступа к обладаемой информации и открытости деятельности субъекты квазигосударственного сектора соблюдают следующие минимальные требования:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z80" w:id="74"/>
-[...15 lines deleted...]
-      14) обеспечивать беспрепятственный доступ лиц с инвалидностью к информационным стендам, а также к официальному интернет-ресурсу в соответствии с требованиями национального стандарта. Проводить не реже одного раза в полугодие встречи с представителями лиц с инвалидностью для определения их потребностей в информации;</w:t>
+    <w:bookmarkStart w:name="z86" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) своевременно раскрывать полную, актуальную и достоверную информацию, предусмотренную законодательством Республики Казахстан и внутренними документами, за исключением информации с ограниченным доступом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z81" w:id="75"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z87" w:id="81"/>
+    <w:bookmarkStart w:name="z87" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) предоставлять полную и достоверную информацию на поступающие запросы информации в сроки, установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и вести их учет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z88" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) иметь официальный интернет-ресурс, который является структурированным, удобным для пользования и навигации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z89" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) размещать на интернет-ресурсе информацию, предусмотренную </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3644,1105 +4328,1105 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> корпоративного управления в контролируемых государством акционерных обществах, за исключением Фонда национального благосостояния, утверждаемым в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О государственном имуществе";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z90" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) осуществлять актуализацию интернет-ресурса не реже одного раза в неделю, ленты новостей – ежедневно. На регулярной основе осуществлять контроль полноты и актуальности информации, размещенной на интернет-ресурсе, а также определять соответствие данной информации, размещенной на казахском, русском и иных (при наличии) версиях интернет-ресурса;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z91" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) обеспечивать создание блога первого руководителя на интернет-портале открытого диалога и предоставление ответов на поступающие запросы в сроки, установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z92" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) проводить на постоянной основе интернет-конференции и опросы на интернет-портале открытого диалога. При определении тематик интернет-конференций и опросов исходить из актуальности темы и запросов общества, включая заявки пользователей информации, поступившие на интернет-портал открытого диалога;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z93" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) размещать открытые данные на интернет-портале открытых данных и обеспечить в последующем их своевременную актуализацию. Определить, исходя из потребностей общества, перечень открытых данных (с ответственными за размещение лицами и сроками актуализации) и утвердить его соответствующим актом (решением);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z94" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) размещать в занимаемом помещении информационный стенд и (или) другое техническое средство аналогичного назначения, с обеспечением свободного доступа к ним, со следующей информацией (но, не ограничиваясь): о своей деятельности; режим работы; график приема граждан; порядок подачи, рассмотрения обращений и обжалования решений (действий); контактные данные, включая телефоны канцелярии и службы управления персоналом; официальные аккаунты в социальных сетях и ссылка на официальный интернет-ресурс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z95" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) обеспечивать беспрепятственный доступ лиц с инвалидностью к информационным стендам, а также к официальному интернет-ресурсу в соответствии с требованиями национального стандарта. Проводить не реже одного раза в полугодие встречи с представителями лиц с инвалидностью для определения их потребностей в информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z96" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) проводить онлайн-трансляции открытых заседаний, с размещением на своем официальном интернет-ресурсе и (или) в иных средствах массовой информации анонса и повестки заседания (при ее наличии) не позднее, чем за три рабочих дня до начала открытого заседания;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z97" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) размещать в открытом доступе информацию, неоднократно запрашиваемую средствами массовой информации, бизнесом, неправительственными организациями, населением;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
-[...15 lines deleted...]
-      7) проводить на постоянной основе интернет-конференции и опросы на интернет-портале открытого диалога. При определении тематик интернет-конференций и опросов исходить из актуальности темы и запросов общества, включая заявки пользователей информации, поступившие на интернет-портал открытого диалога;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) разрабатывать ежегодно ведомственный план открытости, который включает в себя комплекс мероприятий, направленных на обеспечение открытости деятельности субъекта квазигосударственного сектора;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
-[...15 lines deleted...]
-      8) размещать открытые данные на интернет-портале открытых данных и обеспечить в последующем их своевременную актуализацию. Определить, исходя из потребностей общества, перечень открытых данных (с ответственными за размещение лицами и сроками актуализации) и утвердить его соответствующим актом (решением);</w:t>
+    <w:bookmarkStart w:name="z99" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) проактивно взаимодействовать с пользователями информации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
-[...15 lines deleted...]
-      9) размещать в занимаемом помещении информационный стенд и (или) другое техническое средство аналогичного назначения, с обеспечением свободного доступа к ним, со следующей информацией (но, не ограничиваясь): о своей деятельности; режим работы; график приема граждан; порядок подачи, рассмотрения обращений и обжалования решений (действий); контактные данные, включая телефоны канцелярии и службы управления персоналом; официальные аккаунты в социальных сетях и ссылка на официальный интернет-ресурс;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Для обеспечения доступа к обладаемой информации и открытости деятельности государственные учреждения, не являющиеся государственными органами, соблюдаются следующие минимальные требования:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
-[...15 lines deleted...]
-      10) обеспечивать беспрепятственный доступ лиц с инвалидностью к информационным стендам, а также к официальному интернет-ресурсу в соответствии с требованиями национального стандарта. Проводить не реже одного раза в полугодие встречи с представителями лиц с инвалидностью для определения их потребностей в информации;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) своевременно раскрывать полную, актуальную и достоверную информацию, предусмотренную законодательством Республики Казахстан и внутренними документами, за исключением информации с ограниченным доступом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
-[...15 lines deleted...]
-      11) проводить онлайн-трансляции открытых заседаний, с размещением на своем официальном интернет-ресурсе и (или) в иных средствах массовой информации анонса и повестки заседания (при ее наличии) не позднее, чем за три рабочих дня до начала открытого заседания;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) проводить онлайн-трансляции открытых заседаний, с размещением на своем официальном интернет-ресурсе и (или) в иных средствах массовой информации анонса и повестки заседания (при ее наличии) не позднее, чем за три рабочих дня до начала открытого заседания;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z97" w:id="91"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z103" w:id="97"/>
+    <w:bookmarkStart w:name="z103" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3) предоставлять полную и достоверную информацию на поступающие запросы информации в сроки, установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и вести их учет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z104" w:id="98"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z104" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) создать интернет-ресурс, являющийся структурированным, удобным для пользования и навигации, и разместить информацию, предусмотренную </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 7</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 16 Закона. Информация на интернет-ресурсе предоставляется на казахском и русском языках. При необходимости интернет-ресурс также имеет версии на других языках;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z105" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) осуществлять актуализацию интернет-ресурса не реже одного раза в неделю, ленты новостей – ежедневно. На регулярной основе осуществлять контроль полноты и актуальности информации, размещенной на интернет-ресурсе, а также определять соответствие данной информации, размещенной на казахском, русском и иных (при наличии) версиях интернет-ресурса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z106" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) размещать открытые данные на интернет-портале открытых данных и обеспечить в последующем их своевременную актуализацию. В этих целях определить, исходя из потребностей общества, перечень открытых данных (с ответственными за размещение лицами и сроками актуализации) и утвердить его соответствующим актом (решением);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z107" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) размещать в занимаемом помещении информационный стенд и (или) другое техническое средство аналогичного назначения, с обеспечением свободного доступа к ним, со следующей информацией (но, не ограничиваясь): о своей деятельности; режим работы; график приема граждан; порядок подачи, рассмотрения обращений и обжалования решений (действий); контактные данные, включая телефоны канцелярии и службы управления персоналом; официальные аккаунты в социальных сетях и ссылка на официальный интернет-ресурс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z108" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) обеспечивать беспрепятственный доступ лиц с инвалидностью к информационным стендам, а также к официальному интернет-ресурсу в соответствии с требованиями национального стандарта. Проводить не реже одного раза в полугодие встречи с представителями лиц с инвалидностью для определения их потребностей в информации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z109" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) размещать в открытом доступе информацию, неоднократно запрашиваемую средствами массовой информации, бизнесом, неправительственными организациями, населением;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z110" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) проактивно взаимодействовать с пользователями информации.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z105" w:id="99"/>
-[...15 lines deleted...]
-      5) осуществлять актуализацию интернет-ресурса не реже одного раза в неделю, ленты новостей – ежедневно. На регулярной основе осуществлять контроль полноты и актуальности информации, размещенной на интернет-ресурсе, а также определять соответствие данной информации, размещенной на казахском, русском и иных (при наличии) версиях интернет-ресурса;</w:t>
+    <w:bookmarkStart w:name="z111" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Для обеспечения доступа к обладаемой информации и открытости деятельности юридические лица, являющиеся получателями бюджетных средств, соблюдают следующие минимальные требования:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z106" w:id="100"/>
-[...15 lines deleted...]
-      6) размещать открытые данные на интернет-портале открытых данных и обеспечить в последующем их своевременную актуализацию. В этих целях определить, исходя из потребностей общества, перечень открытых данных (с ответственными за размещение лицами и сроками актуализации) и утвердить его соответствующим актом (решением);</w:t>
+    <w:bookmarkStart w:name="z112" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) своевременно раскрывать полную, актуальную и достоверную информацию, предусмотренную законодательством Республики Казахстан и внутренними документами, за исключением информации с ограниченным доступом;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z107" w:id="101"/>
-[...119 lines deleted...]
-    <w:bookmarkStart w:name="z113" w:id="107"/>
+    <w:bookmarkStart w:name="z113" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) предоставлять полную и достоверную информацию на поступающие запросы информации в сроки, установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и вести их учет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z114" w:id="108"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z114" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) размещать в открытом доступе информацию, касающуюся использования средств, выделенных из государственного бюджета, за исключением сведений, содержащих государственные секреты и неоднократно запрашиваемую средствами массовой информации, бизнесом, неправительственными организациями, населением;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z115" w:id="109"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z115" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4) размещать на интернет-ресурсе информацию, предусмотренную </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 16 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z116" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Для обеспечения доступа к обладаемой информации и открытости деятельности субъекты государственной монополии соблюдаются следующие минимальные требования:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z117" w:id="111"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z117" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) своевременно раскрывать полную, актуальную и достоверную информацию, предусмотренную законодательством Республики Казахстан и внутренними документами, за исключением информации с ограниченным доступом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z118" w:id="112"/>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z118" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) предоставлять полную и достоверную информацию на поступающие запросы информации в сроки, установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, и вести их учет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z119" w:id="113"/>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z119" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) размещать в открытом доступе информацию, касающуюся цен на производимые (реализуемые) ими товары (работы, услуги);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z120" w:id="114"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z120" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) разместить на интернет-ресурсе информацию, предусмотренную пунктом 10 статьи 16 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z121" w:id="115"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z121" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Для обеспечения доступа к обладаемой информации и открытости деятельности юридические лица, обладающие экологической информацией, информацией о чрезвычайных ситуациях, природных и техногенных катастрофах, их прогнозах и последствиях, состоянии пожарной безопасности, санитарно-эпидемиологической и радиационной обстановке, безопасности пищевых продуктов и других факторах, оказывающих негативное воздействие на здоровье и обеспечение безопасности граждан, населенных пунктов и производственных объектов, соблюдаются следующие минимальные требования:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z122" w:id="116"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z122" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) своевременно раскрывать полную, актуальную и достоверную информацию, предусмотренную законодательством Республики Казахстан и внутренними документами, за исключением информации с ограниченным доступом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z123" w:id="117"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z123" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) предоставлять полную и достоверную информацию на поступающие запросы информации в сроки, установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и вести их учет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z124" w:id="118"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z124" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) размещать в открытом доступе экологическую информацию, информацию о чрезвычайных ситуациях, природных и техногенных катастрофах, их прогнозах и последствиях, состоянии пожарной безопасности, санитарно-эпидемиологической и радиационной обстановке, безопасности пищевых продуктов и других факторах, оказывающих негативное воздействие на здоровье и обеспечение безопасности граждан, населенных пунктов и производственных объектов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z125" w:id="119"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z125" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Для обеспечения доступа к обладаемой информации и открытости деятельности исполнители функций центральных и (или) местных исполнительных органов соблюдаются следующие минимальные требования:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z126" w:id="120"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z126" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) своевременно раскрывать полную, актуальную и достоверную информацию, предусмотренную законодательством Республики Казахстан и внутренними документами, за исключением информации с ограниченным доступом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z127" w:id="121"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z127" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) предоставлять полную и достоверную информацию на поступающие запросы информации в сроки, установленные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и вести их учет;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z128" w:id="122"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z128" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) размещать в открытом доступе информацию, касающуюся осуществления функций центральных и (или) местных исполнительных органов в соответствующей отрасли (сфере) государственного управления;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z129" w:id="123"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z129" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) размещать открытые данные на интернет-портале открытых данных и обеспечить в последующем их своевременную актуализацию. Определить, исходя из потребностей общества, перечень открытых данных (с ответственными за размещение лицами и сроками актуализации) и утвердить его соответствующим актом (решением);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z130" w:id="124"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z130" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) размещать на интернет-ресурсе информацию, предусмотренную </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 11</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 16 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>