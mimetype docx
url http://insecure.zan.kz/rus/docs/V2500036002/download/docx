--- v0 (2025-11-08)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="582a64b" w14:textId="582a64b">
+    <w:p w14:paraId="bece714" w14:textId="bece714">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -177,94 +177,186 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>24.05.2025</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z5" w:id="0"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В соответствии с подпунктом 10-32) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О жилищных отношениях" и </w:t>
+      В соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 10-32)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10-2 Закона Республики Казахстан "О жилищных отношениях" и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула в редакции – приказа и.о. Министра промышленности и строительства РК от 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.03.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -989,134 +1081,298 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z21" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила постановки на учет нуждающихся в жилище граждан Республики Казахстан, кандасов в электронную базу "Центр обеспечения жилищем" (далее – Правила) разработаны в соответствии с подпунктом 10-32) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О жилищных отношениях" (далее – Закон), </w:t>
+      1. Настоящие Правила постановки на учет нуждающихся в жилище граждан Республики Казахстан, кандасов в электронную базу "Центр обеспечения жилищем" (далее – Правила) разработаны в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 10-32)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10-2 Закона Республики Казахстан "О жилищных отношениях" (далее – Закон), </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных услугах" и определяют порядок постановки на учет нуждающихся в жилище граждан Республики Казахстан, кандасов в электронную базу "Центр обеспечения жилищем".</w:t>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах" и определяют порядок постановки на учет нуждающихся в жилище граждан Республики Казахстан, кандасов в электронную базу "Центр обеспечения жилищем".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции – приказа и.о. Министра промышленности и строительства РК от 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.03.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z22" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Информация о порядке оказания государственных услуг и внесенных изменениях и (или) дополнениях в подзаконные нормативные правовые акты, определяющие порядок оказания государственной услуги, направляется в Государственную корпорацию и Единый контакт-центра в течение трех рабочих дней с даты их утверждения или изменения, согласно подпункту 13) </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О государственных услугах".</w:t>
+      2. Информация о порядке оказания государственных услуг и внесенных изменениях и (или) дополнениях в подзаконные нормативные правовые акты, определяющие порядок оказания государственной услуги, направляется в Государственную корпорацию и Единый контакт-центра в течение трех рабочих дней с даты их утверждения или изменения, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункту 13)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 10 Закона Республики Казахстан "О государственных и социально ответственных услугах".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 в редакции – приказа и.о. Министра промышленности и строительства РК от 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.03.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z23" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. В Правилах используются основные понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z24" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1233,1226 +1489,2568 @@
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z27" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) кандас – этнический казах и (или) члены его семьи казахской национальности, ранее не состоявшие в гражданстве Республики Казахстан, получившие соответствующий статус в порядке, установленном уполномоченным органом по вопросам миграции населения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z28" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 5) предусматривается в редакции приказа Министра промышленности и строительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) объект информатизации "электронная база "Центр обеспечения жилищем"" (далее - Объект информатизации) – электронная база данных, содержащая сведения о гражданах Республики Казахстан, кандасах, поставленных на учет нуждающихся в жилище жилищным строительным сберегательным банком, обладающим статусом национального института развития, в порядке, определенном настоящим </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) уполномоченный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере жилищных отношений и жилищно-коммунального хозяйства;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z29" w:id="22"/>
-[...15 lines deleted...]
-      6) уполномоченный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере жилищных отношений и жилищно-коммунального хозяйства;</w:t>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
-[...15 lines deleted...]
-      7) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок постановки на учет нуждающихся в жилище граждан Республики Казахстан, кандасов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 4 предусматривается в редакции приказа Министра промышленности и строительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Постановка на учет нуждающихся в жилище осуществляется централизованно посредством Объекта информатизации. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z33" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 5 предусматривается в редакции приказа Министра промышленности и строительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Для постановки на учет нуждающихся в жилище в Объект информатизации Услугополучатель посредством ЭЦП, авторизуется на интернет - ресурсе Услугодателя и открывает свой личный кабинет, в котором подает заявку.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
+    <w:bookmarkStart w:name="z34" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. При постановке граждан Республики Казахстан, кандасов на учет нуждающихся в жилище в городах республиканского значения, столице требуется регистрация по месту жительства за последние три года. Указанное требование не распространяется на детей-сирот, детей, оставшихся без попечения родителей (родителя), не достигших двадцати девяти лет, потерявших родителей до совершеннолетия.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z35" w:id="28"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац первый пункта 7 предусматривается в редакции приказа Министра промышленности и строительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. На учет посредством Объекта информатизации становятся совершеннолетние граждане Республики Казахстан, кандасы, признанные нуждающимися в жилище в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона, отвечающие следующим требованиям:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z36" w:id="29"/>
+    <w:bookmarkStart w:name="z36" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) они не имеют жилища на праве собственности на территории Республики Казахстан в течение последних пяти лет при постановке на учет нуждающихся в жилище в единую республиканскую электронную базу и электронную базу "Центр обеспечения жилищем";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z37" w:id="30"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z37" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) их единственное жилище признано аварийным в порядке, предусмотренном законодательством Республики Казахстан, учет которого осуществляется по месту нахождения данного жилища местными исполнительными органами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z38" w:id="31"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 8 предусматривается в редакции приказа Министра промышленности и строительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       8. При постановке на учет нуждающихся в жилище посредством Объекта информатизации Услугополучатель указывает принадлежность к лицам определенным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статье 74 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+    <w:bookmarkStart w:name="z39" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. В случае отсутствия сведений о принадлежности к лицам, определенным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статье 74 Закона, Услугополучатель вправе обратиться в соответствующие уполномоченные государственные органы для внесения необходимых корректировок.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z40" w:id="33"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 10 предусматривается в редакции приказа Министра промышленности и строительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       10. Отсутствие принадлежности к лицам определенным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статье 74 Закона, не является основанием отказа в постановки на учет нуждающихся в жилище в Объекте информатизации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
+    <w:bookmarkStart w:name="z41" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Постановка на учет нуждающихся в жилище детей-сирот, детей, оставшихся без попечения родителей (родителя) осуществляется на основании </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 71 Закона. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z42" w:id="35"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z42" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Услугодатель, при постановке на учет нуждающихся в жилище обязан получить согласие граждан Республики Казахстан, кандасов и членов их семей на сбор и обработку персональных данных в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z43" w:id="36"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац первый пункта 13 предусматривается в редакции приказа Министра промышленности и строительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       13. Услугополучатель при постановке на учет нуждающихся в жилище подписывает и передает Услугодателю через Объект информатизации, Заявление на постановку на учет в электронную базу "Центр обеспечения жилищем" согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>приложению 3</w:t>
+        <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkStart w:name="z96" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       В случаях, предусмотренных законодательством Республики Казахстан, Заявление на постановку на учет в электронную базу "Центр обеспечения жилищем" подаются законными представителями Услугополучателя.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z97" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Услугодатель принимает и в течение 1 (одного) рабочего дня рассматривает заявку, проверяет услугополучателя на соответствие основным требованиям, предъявляемым к услугополучателю, указанным в пункте 6 настоящих Правил и на соответствие принадлежности к лицам, определенным в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункте 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> статье 74 Закона. </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+        <w:t xml:space="preserve"> статье 74 Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z98" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      При постановке на учет нуждающихся в жилище граждан Республики Казахстан, кандасов, единственное жилище которых признано аварийным в порядке, предусмотренном законодательством Республики Казахстан, срок рассмотрения заявки составляет 3 (три) рабочих дня. Услугодателем проверяется </w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+      При постановке на учет нуждающихся в жилище граждан Республики Казахстан, кандасов, единственное жилище которых признано аварийным в порядке, предусмотренном законодательством Республики Казахстан, срок рассмотрения заявки составляет 3 (три) рабочих дня. Услугодателем проверяется электронная копия технического заключения (по результатам технического обследования жилища) аттестованного эксперта в сфере архитектурной, градостроительной и строительной деятельности, приложенная к заявлению согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z99" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      электронная копия технического заключения (по результатам технического обследования жилища) аттестованного эксперта в сфере архитектурной, градостроительной и строительной деятельности, приложенная к заявлению согласно </w:t>
-[...9 lines deleted...]
-        <w:t>приложению 1</w:t>
+      При отсутствии данных в информационной системе сведений по детям-сиротам и детям, оставшимся без попечения родителей, срок рассмотрения заявки составляет 3 (три) рабочих дня. Услугодателем проверяется электронные копии документов, подтверждающих факт отсутствия единственного или обоих родителей, и/или статус законного представителя, приложенная к заявлению согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Абзац шестой пункта 13 предусматривается в редакции приказа Министра промышленности и строительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Проверка на соответствие основным требованиям, предъявляемым к услугополучателю и членам его семьи производится услугодателем посредством соответствующих государственных информационных систем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 13 – в редакции приказа Министра промышленности и строительства РК от 30.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z49" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Перечень основных требований к оказанию государственной услуги "Постановка на учет нуждающихся в жилище граждан Республики Казахстан, кандасов в электронную базу "Центр обеспечения жилищем" указан в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложении 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z50" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. В постановке на учет нуждающихся в жилище гражданам Республики Казахстан, кандасам отказывается в случаях, если:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z101" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) они состоят в Единой республиканской электронной базе;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Подпункт 2) предусматривается в редакции приказа Министра промышленности и строительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) они имеют или имели жилища на праве собственности на территории Республики Казахстан в течение последних пяти лет при постановке на учет нуждающихся в жилище в Объекте информатизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-[...140 lines deleted...]
-    <w:bookmarkStart w:name="z60" w:id="53"/>
+    <w:bookmarkStart w:name="z103" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) они имеют предоставленное в пользование жилище из государственного жилищного фонда или жилище, арендованное местным исполнительным органом в частном жилищном фонде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z104" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) представленные документы и (или) сведения содержали недостоверные данные;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z105" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) они ранее получили и приватизировали жилища из государственного жилищного фонда;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z106" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) они имеют единственное жилище, признанное аварийным в порядке, установленном законодательством Республики Казахстан, которое находится в другом населенном пункте;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z107" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) они приобретали жилища в собственность с использованием ипотечного жилищного займа в рамках ипотечной программы, утвержденной Национальным Банком Республики Казахстан, документов Системы государственного планирования Республики Казахстан, государственных программ жилищного строительства, концепции развития отрасли (сферы), утвержденных Правительством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 – в редакции приказа Министра промышленности и строительства РК от 30.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Пункт 16 предусматривается в редакции приказа Министра промышленности и строительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Решение о постановке граждан Республики Казахстан, кандасов на учет нуждающихся в жилище в Объекте информатизации с направлением уведомления о постановке на учет либо мотивированного отказа в постановке на учет принимается Услугодателем и направляется гражданину Республики Казахстан, кандасу посредством уведомления в личном кабинете Услугополучателя и абонентского устройства сотовой связи на его абонентский номер в виде текстового сообщения, в случае регистрации и подключения абонентского номера услугополучателя, предоставленного оператором сотовой связи к учетной записи портала.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z61" w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       17. При выявлении оснований для отказа в оказании государственной услуги в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 73</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Административного процедурно-процессуального кодекса Республики Казахстан, Услугодатель уведомляет Услугополучателя о предварительном решении, об отказе в оказании государственной услуги, а также времени, дате и месте (способе) проведения заслушивания для возможности выразить Услугополучателю позицию по предварительному решению.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z62" w:id="55"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z108" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уведомление о заслушивании направляется не менее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги. Заслушивание проводится не позднее 2 (двух) рабочих дней со дня уведомления.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z64" w:id="57"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z109" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      По результатам заслушивания Услугополучателю в форме электронного документа, подписанного ЭЦП уполномоченного лица Услугодателя направляется положительный результат либо мотивированный отказ в оказании государственной услуги. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z110" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По государственным услугам, по которым установлен менее чем трехдневный срок для оказания, заслушивание не проводится.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 17 – в редакции приказа Министра промышленности и строительства РК от 30.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z64" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок обжалования решений, действий (бездействия) услугодателя по вопросам оказания государственных услуг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z66" w:id="59"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z65" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Жалоба на решение, действие (бездействие) Услугодателя подается в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z111" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Жалоба Услугополучателя, поступившая в адрес непосредственно оказывающего государственную услугу Услугодателя, в соответствии с </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z68" w:id="61"/>
+      Жалоба Услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственных услугах".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z112" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении через портал информацию о порядке обжалования можно получить по телефону единого контакт-центра по вопросам оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-[...99 lines deleted...]
-    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 – в редакции приказа Министра промышленности и строительства РК от 30.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z69" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      19. В случае несогласия с решением Услугодателя, Услугополучатель вправе обжаловать его в судебном порядке в соответсвии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Административно</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> процедурно-процессуальным кодексом Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 19 – в редакции приказа Министра промышленности и строительства РК от 30.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2570,50 +4168,214 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>кандасов в электронную базу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Центр обеспечения жилищем"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Приложение 1 предусматривается в редакции приказа Министра промышленности и строительства РК от 19.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 115</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.07.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Приложение 1 в редакции – приказа и.о. Министра промышленности и строительства РК от 26.02.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 76</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12.03.2026</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -2627,51 +4389,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень основных требований к оказанию государственной услуги "Постановка на учет нуждающихся в жилище граждан Республики Казахстан, кандасов в электронную базу "Центр обеспечения жилищем"</w:t>
+Перечень основных требований к оказанию государственной услуги "Постановка на учет нуждающихся в жилище граждан Республики Казахстан, кандасов в электронную базу "Центр обеспечения жилищем""</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2740,51 +4502,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственная услуга оказывается жилищным строительным сберегательным банком, обладающий статусом национального института развития (далее – услугодатель)</w:t>
+Государственная услуга оказывается жилищным строительным сберегательным банком, обладающий статусом национального института развития (далее – услугодатель).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2817,87 +4579,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Способы предоставления государственной услуги</w:t>
+Наименование подвида (при наличии) государственной услуги</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-обьект информатизации "электронная база "Центр обеспечения жилищем" (далее - Объект информатизации) www.otbasybank.kz</w:t>
+Отсутствует</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -2930,105 +4692,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Срок оказания государственной услуги</w:t>
+Способы предоставления государственной услуги и ее подвидами (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) при постановке на учет нуждающихся в жилище граждан Республики Казахстан, кандасов не имеющих жилища на праве собственности на территории Республики Казахстан в течение последних пяти лет – 1 (один) рабочий день;</w:t>
-[...17 lines deleted...]
-2) при постановке на учет нуждающихся в жилище граждан Республики Казахстан, кандасов единственное жилище которых признано аварийным в порядке, предусмотренном законодательством Республики Казахстан - 3 (три) рабочих дня</w:t>
+Обьект информатизации "электронная база "Центр обеспечения жилищем"" (далее - Объект информатизации) www.otbasybank.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3061,105 +4805,121 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Форма оказания государственной услуги</w:t>
+Срок оказания государственной услуги и ее подвидами (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) при постановке на учет нуждающихся в жилище граждан Республики Казахстан, кандасов не имеющих жилища на праве собственности на территории Республики Казахстан в течение последних пяти лет – электронная (полностью автоматизированная);</w:t>
+1) при постановке на учет нуждающихся в жилище граждан Республики Казахстан, кандасов не имеющих жилища на праве собственности на территории Республики Казахстан в течение последних пяти лет – 1 (один) рабочий день;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2) при постановке на учет нуждающихся в жилище граждан Республики Казахстан, кандасов единственное жилище которых признано аварийным в порядке, предусмотренном законодательством Республики Казахстан - электронная (частично автоматизированная)</w:t>
+              <w:t>2) при постановке на учет нуждающихся в жилище граждан Республики Казахстан, кандасов единственное жилище которых признано аварийным в порядке, предусмотренном законодательством Республики Казахстан - 3 (три) рабочих дня;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) при отсутствии данных в информационной системе сведений по детям-сиротам и детям, оставшимся без попечения родителей - 3 (три) рабочих дня.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3192,87 +4952,121 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Результат оказания государственной услуги</w:t>
+Форма оказания государственной услуги и ее подвидами (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Уведомление о постановке на учет либо мотивированный отказ в постановке на учет граждан Республики Казахстан, кандасов нуждающихся в жилище.</w:t>
+1) при постановке на учет нуждающихся в жилище граждан Республики Казахстан, кандасов не имеющих жилища на праве собственности на территории Республики Казахстан в течение последних пяти лет – электронная (полностью автоматизированная);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) при постановке на учет нуждающихся в жилище граждан Республики Казахстан, кандасов единственное жилище которых признано аварийным в порядке, предусмотренном законодательством Республики Казахстан - электронная (частично автоматизированная);</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) при отсутствии данных в информационной системе сведений по детям-сиротам и детям, оставшимся без попечения родителей - электронная (частично автоматизированная).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3305,87 +5099,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Размер оплаты, взимаемой с услугополучателя при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+Результат оказания государственной услуги и ее подвидами (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бесплатно</w:t>
+Уведомление о постановке на учет либо мотивированный отказ в постановке на учет граждан Республики Казахстан, кандасов нуждающихся в жилище.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3418,105 +5212,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-График работы услугодателя и объекта информатизации</w:t>
+Размер платы, взимаемой с услугополучателя при оказании государственной услуги и ее подвидами (при наличии), и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) услугодатель – с понедельника по пятницу, в соответствии с установленным графиком работы с 9.00 до 18.30 часов, за исключением выходных и праздничных дней, согласно Трудовому кодексу Республики Казахстан с перерывом на обед с 13.00 до 14.30 часов;</w:t>
-[...17 lines deleted...]
-2) объект информатизации – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+Бесплатно</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3549,217 +5325,124 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги</w:t>
+График работы услугодателя, Государственной корпорации и объектов информации</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-1) при постановке на учет нуждающихся в жилище граждан Республики Казахстан, кандасов не имеющих жилища на праве собственности на территории Республики Казахстан в течение последних пяти лет:</w:t>
+              <w:t xml:space="preserve">
+1) услугодатель – с понедельника по пятницу, в соответствии с установленным графиком работы с 9.00 до 18.30 часов, за исключением выходных и праздничных дней, согласно </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Трудовому</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> кодексу Республики Казахстан с перерывом на обед с 13.00 до 14.30 часов;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...112 lines deleted...]
-Сведения о документах, удостоверяющих личность, свидетельства о заключении или расторжении брака, о рождении детей, справки о наличии или отсутствии жилища (по Республике Казахстан), принадлежащего им на праве собственности услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+              <w:t>2) объект информатизации – круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении услугополучателя после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявлений и выдача результатов оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -3792,251 +5475,223 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Основания для отказа в оказании государственной услуги, установленные законами Республики Казахстан</w:t>
+Перечень документов и сведений, истребуемых у услугополучателя для оказания государственной услуги и ее подвидами (при наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+1) при постановке на учет нуждающихся в жилище граждан Республики Казахстан, кандасов не имеющих жилища на праве собственности на территории Республики Казахстан в течение последних пяти лет:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным настоящими Правилами;</w:t>
+              <w:t>заявление в электронном виде согласно приложению 2 к Правилам;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-3) гражданам, единственное жилище которых признано аварийным в порядке, предусмотренном законодательством Республики Казахстан, при обращении вне населенного пункта, в котором жилище было признано аварийным, а также если будет установлено, что гражданин стал нуждающимся в результате преднамеренного ухудшения своих жилищных условий в течение последних пяти лет путем:</w:t>
+              <w:t>2) при постановке на учет нуждающихся в жилище граждан Республики Казахстан, кандасов единственное жилище которых признано аварийным в порядке, предусмотренном законодательством Республики Казахстан:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-обмена жилого помещения;</w:t>
+              <w:t>заявление в электронном виде согласно приложению 2 к Правилам;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-отчуждения пригодного для проживания жилища, принадлежавшего ему на праве собственности, независимо от того, в том же или другом населенном пункте Республики Казахстан оно находилось, кроме случаев, когда жилище приобретено местным исполнительным органом;</w:t>
+              <w:t>электронную копию технического заключения (по результатам технического обследования жилища) аттестованного эксперта в сфере архитектурной, градостроительной и строительной деятельности;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-разрушения или порчи жилища по его вине;</w:t>
+              <w:t>3) При отсутствии данных в информационной системе сведений по детям-сиротам и детям, оставшимся без попечения родителей:</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-выезда из жилища, при проживании в котором он не был нуждающимся в жилище из государственного жилищного фонда или жилище, арендованном местным исполнительным органом в частном жилищном фонде;</w:t>
+              <w:t>заявление в электронном виде согласно приложению 2 к Правилам;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-вселения других лиц, кроме супруга, несовершеннолетних и нетрудоспособных детей, а также нетрудоспособных родителей;</w:t>
+              <w:t>электронные копии документов, подтверждающих факт отсутствия единственного или обоих родителей, и/или статус законного представителя.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...20 lines deleted...]
-              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+              <w:t>Сведения о документах, удостоверяющих личность, свидетельства о заключении или расторжении брака, о рождении детей, справки о наличии или отсутствии жилища (по Республике Казахстан), принадлежащего им на праве собственности услугодатель получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -4069,123 +5724,390 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
+Основания для отказа в оказании государственной услуги и ее подвидами (при наличии), установленные законами Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1) услугополучатель имеет возможность получения государственной услуги в электронной форме через портал при условии наличия ЭЦП.</w:t>
+1) установление недостоверности документов, представленных услугополучателем для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-2) услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, справочных служб услугодателя, а также Единого контакт-центра "1414", 8-800-080-7777.</w:t>
+              <w:t>2) несоответствие услугополучателя и (или) представленных материалов, объектов, данных и сведений, необходимых для оказания государственной услуги, требованиям, установленным настоящими Правилами;</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>3) гражданам, единственное жилище которых признано аварийным в порядке, предусмотренном законодательством Республики Казахстан, при обращении вне населенного пункта, в котором жилище было признано аварийным, а также если будет установлено, что гражданин стал нуждающимся в результате преднамеренного ухудшения своих жилищных условий в течение последних пяти лет путем:</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>обмена жилого помещения;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>отчуждения пригодного для проживания жилища, принадлежавшего ему на праве собственности, независимо от того, в том же или другом населенном пункте Республики Казахстан оно находилось, кроме случаев, когда жилище приобретено местным исполнительным органом;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>разрушения или порчи жилища по его вине;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>выезда из жилища, при проживании в котором он не был нуждающимся в жилище из государственного жилищного фонда или жилище, арендованном местным исполнительным органом в частном жилищном фонде;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>вселения других лиц, кроме супруга, несовершеннолетних и нетрудоспособных детей, а также нетрудоспособных родителей;</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4) отсутствие согласия услугополучателя, предоставляемого в соответствии со </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>статьей 8</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>
-3) для получения государственных услуг в электронной форме посредством портала субъекты получения услуг в электронной форме могут использовать одноразовые пароли в соответствии с законодательством Республики Казахстан.</w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Иные требования с учетом особенностей оказания государственной услуги и ее подвидами (при наличии), в том числе оказываемой в электронной форме и через государственную корпорацию</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) услугополучатель имеет возможность получения государственной услуги в электронной форме через портал при условии наличия ЭЦП.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>2) услугополучатель имеет возможность получения информации о порядке и статусе оказания государственной услуги в режиме удаленного доступа посредством "личного кабинета" портала, справочных служб услугодателя, а также Единого контакт-центра "1414", 8-800-080-7777.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>3) для получения государственных услуг в электронной форме посредством портала субъекты получения услуг в электронной форме могут использовать одноразовые пароли в соответствии с законодательством Республики Казахстан.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -4373,68 +6295,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z95" w:id="67"/>
+    <w:bookmarkStart w:name="z95" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на постановку на учет в электронную базу "Центр обеспечения жилищем"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Настоящим я, ________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -5045,55 +6967,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5419,31 +7341,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>