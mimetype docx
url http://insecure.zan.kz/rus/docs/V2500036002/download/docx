--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="bece714" w14:textId="bece714">
+    <w:p w14:paraId="b647141" w14:textId="b647141">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3819,120 +3819,120 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Жалоба Услугополучателя, поступившая в адрес уполномоченного органа по оценке и контролю за качеством оказания государственных услуг, подлежит рассмотрению в течение пятнадцати рабочих дней со дня ее регистрации в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Республики Казахстан "О государственных услугах".</w:t>
+        <w:t xml:space="preserve"> Республики Казахстан "О государственных и социально ответственных услугах".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z112" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При обращении через портал информацию о порядке обжалования можно получить по телефону единого контакт-центра по вопросам оказания государственных услуг.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 18 – в редакции приказа Министра промышленности и строительства РК от 30.01.2026 </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 с изменением, внесенным приказом и.о. Министра промышленности и строительства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 323</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z69" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -4289,91 +4289,71 @@
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Приложение 1 в редакции – приказа и.о. Министра промышленности и строительства РК от 26.02.2026 </w:t>
-[...39 lines deleted...]
-        <w:t>).</w:t>
+        <w:t xml:space="preserve">      Сноска. Приложение 1  с изменением, внесенным приказом и.о. Министра промышленности и строительства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 323</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5248,51 +5228,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Бесплатно</w:t>
+Не оплачиваемый</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -6146,90 +6126,77 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
+              <w:t>Приложение 2 к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Правилам постановки</w:t>
+              <w:t>постановки на учет</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>на учет нуждающихся</w:t>
-[...12 lines deleted...]
-              <w:t>в жилище граждан</w:t>
+              <w:t>нуждающихся в жилище граждан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6294,408 +6261,410 @@
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+      </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z95" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление на постановку на учет в электронную базу "Центр обеспечения жилищем"</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
-          <w:color w:val="000000"/>
-[...88 lines deleted...]
-        <w:t>номера)</w:t>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции приказа и.о. Министра промышленности и строительства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 323</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящим я, _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Фамилия, Имя, Отчество (при наличии),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>индивидуальный идентификационный номер)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Прошу Вас поставить меня на учет в электронную базу "Центр обеспечения</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>жилищем", в качестве нуждающегося в жилье.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Настоящим я, ________________________________________________________</w:t>
-[...118 lines deleted...]
-        <w:t>(Фамилия, Имя, Отчество (при наличии) доверителя/несовершеннолетнего лица)</w:t>
+        <w:t>Настоящим я, _________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Фамилия, Имя, Отчество (при наличии), индивидуальный идентификационный</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>номер), являясь законным представителем, а также действуя от имени и в интересах</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Фамилия, Имя, Отчество (при наличии), индивидуальный идентификационный</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>номер недееспособного/несовершеннолетнего лица)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Прошу Вас поставить __________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(Фамилия, Имя, Отчество (при наличии) доверителя/несовершеннолетнего лица)</w:t>
-[...33 lines deleted...]
-        <w:t>нуждающегося в жилье.</w:t>
+        <w:t>(Фамилия, Имя, Отчество (при наличии) недееспособного/несовершеннолетнего лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на учет в электронную базу "Центр обеспечения жилищем",</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в качестве нуждающегося в жилье.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Не возражаю проверки на наличия или отсутствия жилища в Республике Казахстан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -6719,85 +6688,85 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Согласен (-на) на сбор и обработку сведений и использование сведений,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>составляющих охраняемую законом тайну, содержащихся в информационных</w:t>
-[...33 lines deleted...]
-        <w:t xml:space="preserve">банк" в соответствии с требованиями </w:t>
+        <w:t>составляющих охраняемую законом тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Согласен (-на) на публикацию данных на интернет-ресурсе АО "Отбасы банк"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">в соответствии с требованиями </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статей 71</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -6888,78 +6857,76 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 74 Закона в случае</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>отсутствия подтверждающих сведений в государственных базах данных.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...26 lines deleted...]
-        <w:t>Электронная почта: ______________________________________.</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -6967,55 +6934,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>