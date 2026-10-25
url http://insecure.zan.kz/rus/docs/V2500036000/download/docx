--- v0 (2025-12-16)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="c2dd196" w14:textId="c2dd196">
+    <w:p w14:paraId="5eb9d39" w14:textId="5eb9d39">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1421,516 +1421,436 @@
         <w:t>
       7. Точка подключения: ______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z33" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Технические условия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z34" w:id="27"/>
-[...35 lines deleted...]
-        <w:t>/сутки (месяц, год) при условии выполнения потребителем следующих технических условий:</w:t>
+    <w:bookmarkStart w:name="z94" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) субъект естественных монополии представляющий услуги подачи воды по каналам, подачи воды для орошения и регулирования поверхностного стока при помощи подпорных гидротехнических сооружений разрешает произвести забор воды из канала, водохранилища _______________________________ (полное наименование) в количестве м3/сутки (месяц, год) при условии выполнения потребителем следующих технических условий:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z36" w:id="28"/>
-[...15 lines deleted...]
-      воду расходовать только на полив, хозяйственно-бытовые нужды и на производственные нужды там, где по технологическому процессу требуется вода.</w:t>
+    <w:bookmarkStart w:name="z95" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      воду расходовать только на полив, хозяйственно-бытовые и производственные нужды там, где по технологическому процессу требуется вода;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z37" w:id="29"/>
-[...15 lines deleted...]
-      Не разрешается расходовать воду сверхустановленного лимита;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      не расходовать воду сверхустановленного лимита;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z38" w:id="30"/>
-[...15 lines deleted...]
-      получение согласования от территориальных бассейновых инспекций по регулированию использования и охране водных ресурсов в рамках требований законодательства Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z97" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществлять хозяйственную деятельность с соблюдением требований статей 85 и 86 Водного кодекса Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z39" w:id="31"/>
-[...15 lines deleted...]
-      обеспечить охранную зону каналов и поверхностного стока;</w:t>
+    <w:bookmarkStart w:name="z98" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечить проезд и свободный доступ для обслуживания, эксплуатации ремонта каналов и гидротехнических сооружений по регулированию поверхностного стока, а также к водомерному узлу потребителя;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z40" w:id="32"/>
-[...15 lines deleted...]
-      в пределах охранной зоны не разрешается производить строительные, монтажные и земельные работы любых объектов и сооружений, осуществлять погрузочно-разгрузочные работы, устраивать различного рода площадки, стоянки автотранспорта, складировать разные материалы, сооружать ограждения и заборы, а также нельзя устанавливать стационарные сооружения, высаживать деревья и кустарники, производить земляные работы без согласования с организацией по водоснабжению и (или) водохозяйственной организацией;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      возмещение ущерба при повреждении каналов и гидротехнических сооружений по регулированию поверхностного стока, и их конструкций по вине потребителя (физических и юридических лиц) производиться в полном объеме за их счет;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z41" w:id="33"/>
-[...15 lines deleted...]
-      обеспечить проезд и свободный доступ для обслуживания, эксплуатации ремонта каналов и поверхностного стока, а также к водомерному узлу потребителя;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      обеспечить применение рыбозащитных сооружений или устройств в точке подключения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z42" w:id="34"/>
-[...15 lines deleted...]
-      возмещение ущерба при повреждении каналов и поверхностного стока, и их конструкций по вине потребителя (организаций, должностных, юридических и физических лиц) производиться в полном объеме за их счет;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) подключение к каналу и гидротехническому сооружению по регулированию поверхностного стока произвести:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z43" w:id="35"/>
-[...15 lines deleted...]
-      обеспечить применение рыбозащитных сооружений или устройств в точке подключения;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после разработки проекта с применением новых технологий строительства, ремонта и современных материалов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z44" w:id="36"/>
-[...15 lines deleted...]
-      2) подключение к каналам и поверхностному стоку при помощи подпорных гидротехнических сооружений произвести:</w:t>
+    <w:bookmarkStart w:name="z103" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после установки водосберегающих технологий (капельное, дождевание (фронтальное, круговое, барабанное), спринклерное и другое) при наличии технической возможности (для нового объекта);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z45" w:id="37"/>
-[...15 lines deleted...]
-      после разработки проекта с применением новых технологий строительства,</w:t>
+    <w:bookmarkStart w:name="z104" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      после установления прибора учета воды, узла учета воды.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z46" w:id="38"/>
-[...15 lines deleted...]
-      ремонта и современных материалов;</w:t>
+    <w:bookmarkStart w:name="z105" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подключение производить в присутствии представителя субъекта естественных монополий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z47" w:id="39"/>
-[...15 lines deleted...]
-      после установления водомерного узла (водоизмерительного устройства) для коммерческого учета расхода воды;</w:t>
+    <w:bookmarkStart w:name="z106" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В период строительства, ремонта и очистки канала и гидротехнического сооружения по регулированию поверхностного стока обеспечить бесперебойное водоснабжение существующих потребителей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z48" w:id="40"/>
-[...15 lines deleted...]
-      после выполнения настоящих технических условий в полном объеме.</w:t>
+    <w:bookmarkStart w:name="z107" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Субъект естественной монополии организует учет и регистрацию разработанных и выданных технических условий.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z49" w:id="41"/>
-[...15 lines deleted...]
-      Подключение производить в присутствии представителя субъекта естественных монополий.</w:t>
+    <w:bookmarkStart w:name="z108" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Один экземпляр выданных технических условий на постоянной основе хранится у субъекта естественной монополии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z50" w:id="42"/>
-[...15 lines deleted...]
-      В период строительства, ремонта, очистки обеспечить бесперебойным водоснабжением существующих потребителей.</w:t>
+    <w:bookmarkStart w:name="z109" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Плата за выдачу и переоформление технических условий не взимается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z51" w:id="43"/>
-[...15 lines deleted...]
-      Субъект естественной монополии организует учет и регистрацию разработанных и выданных технических условий.</w:t>
+    <w:bookmarkStart w:name="z110" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок действия технических условий соответствует нормативным срокам проектирования и строительства, указанных в проектно-сметной документации.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
-[...58 lines deleted...]
-    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 8 – в редакции приказа Министра водных ресурсов и ирригации РК от 02.07.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 165-НҚ</w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 – в редакции приказа и.о. Министра водных ресурсов и ирригации РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
@@ -2326,31 +2246,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>