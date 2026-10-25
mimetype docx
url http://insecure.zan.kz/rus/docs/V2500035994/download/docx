--- v0 (2025-10-30)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="f2d1d66" w14:textId="f2d1d66">
+    <w:p w14:paraId="f1e9fd6" w14:textId="f1e9fd6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1559,817 +1559,469 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Договор с потребителями</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
     <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      15. Оказание регулируемых услуг осуществляется на основании договора, заключаемого между субъектом естественной монополии и потребителем в соответствии с типовыми договорами предоставления регулируемых услуг, утвержденными уполномоченным органом в соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> статьи 8 Закона (далее – Договор) и требованиями гражданского законодательства Республики Казахстан.</w:t>
+      15. Оказание регулируемых услуг осуществляется на основании договора, заключаемого между субъектом естественной монополии и потребителем в соответствии с Типовыми договорами предоставления регулируемых услуг, утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра водных ресурсов и ирригации Республики Казахстан от 11 апреля 2025 года № 59-НҚ (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 35972) (далее – Договор) и требованиями гражданского законодательства Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 – в редакции приказа и.о. Министра водных ресурсов и ирригации РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Документы для заключения договора принимаются канцелярией или договорным отделом субъекта естественной монополии по принципу "одного окна" с указанием адресов абонентских (договорных) отделов и их режима работы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z56" w:id="50"/>
-[...15 lines deleted...]
-      17. Перечень документов, необходимых для заключения договора:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">17. Исключен приказом и.о. Министра водных ресурсов и ирригации РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z76" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      18. В случае представления потребителем неполного пакета документов, согласно пункту 9 Правил пользования поливной водой, утвержденных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра водных ресурсов и ирригации Республики Казахстан от 29 мая 2025 года № 101-НҚ (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 36208) для заключения договора, субъект естественной монополии возвращает их с указанием недостающего документа.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z95" w:id="51"/>
-[...15 lines deleted...]
-      1) для юридических лиц:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 18 – в редакции приказа и.о. Министра водных ресурсов и ирригации РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z77" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. В случае принятия документов для заключения договора субъектом естественной монополий заполняется проект договора с потребителем в экземплярах, согласно количеству потребителей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z96" w:id="52"/>
-[...35 lines deleted...]
-        <w:t xml:space="preserve"> пользования поливной воды, утвержденных приказом исполняющего обязанности Министра водных ресурсов и ирригации Республики Казахстане от 29 мая 2025 года № 101-НҚ (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 36208) (далее – Правила);</w:t>
+    <w:bookmarkStart w:name="z78" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Согласованный проект договора готовится службой делопроизводства или сотрудником договорного отдела для подписания руководителем субъекта естественной монополии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z97" w:id="53"/>
-[...15 lines deleted...]
-      технические условия на присоединение объекта, связанного с реконструкцией или расширением потребляющих установок водопотребителя и не соответствующего ранее действующим техническим условиям, присоединения к сетям ранее не присоединенного объекта, изменения схемы внешнего снабжения (для новых площадей орошения или водопотребителей);</w:t>
+    <w:bookmarkStart w:name="z79" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Все договоры, подписанные руководителем субъекта естественной монополии, заверяются печатью организации и передаются в службу делопроизводства или договорной отдел для регистрации с присвоением договору соответствующего номера.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z98" w:id="54"/>
-[...15 lines deleted...]
-      правоустанавливающие документы – копии (оригиналы для сверки):</w:t>
+    <w:bookmarkStart w:name="z80" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Субъект естественной монополии ведет журнал регистрации договоров потребителей регулируемых услуг, который пронумеровывается и прошнуровывается.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z99" w:id="55"/>
-[...15 lines deleted...]
-      сведения о зарегистрированных правах или копия правоустанавливающего документа (сведения о государственной регистрации права собственности, договор пользования, ссуды, доверительного управления имуществом);</w:t>
+    <w:bookmarkStart w:name="z81" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Параграф 3. Приборы учета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z100" w:id="56"/>
-[...541 lines deleted...]
-    <w:bookmarkStart w:name="z82" w:id="77"/>
+    <w:bookmarkStart w:name="z82" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Для расчетов потребления услуг обеспечиваются необходимыми приборами учета либо измерительными приборами, типы которых внесены в Реестр государственной системы обеспечения единства измерений, в порядке, установленном </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> ведения реестра государственной системы обеспечения единства измерений, утвержденными приказом Министра по инвестициям и развитию Республики Казахстан от 27 декабря 2018 года № 929 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 18079), которые имеют документы о первичной или периодической поверке средств измерений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z83" w:id="78"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z83" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       22. Субъект естественной монополии в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2384,291 +2036,323 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 2 статьи 26 Закона приобретает и устанавливает потребителям приборы учета в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпунктом 8)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 23 статьи 15 Закона, за исключением случаев приемки и ввода объектов строительства в эксплуатацию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-[...40 lines deleted...]
-    <w:bookmarkStart w:name="z85" w:id="80"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">23. Исключен приказом и.о. Министра водных ресурсов и ирригации РК от 17.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 220-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z85" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Услуги по содержанию, техническому обслуживанию и поверке прибора учета либо измерительного прибора осуществляется согласно границ раздела эксплуатационной ответственности или границ раздела балансовой принадлежности.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z86" w:id="81"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z86" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25. Периодическую поверку, ремонт и техническое обслуживание приборов учета либо измерительных приборов осуществляют специализированные организации, имеющие разрешение на данный вид деятельности, по отдельному договору с потребителем. Потребитель самостоятельно выбирает специализированную организацию для проведения работ по поверке, ремонту и техническому обслуживанию приборов учета либо измерительного прибора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z87" w:id="82"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z87" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26. Внеочередную поверку проводят при эксплуатации средств измерений до окончания срока действия сертификата о поверке средств измерений в случаях:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z88" w:id="83"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z88" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       необходимости корректировки периодичности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z89" w:id="84"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z89" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       необходимости подтверждения пригодности к применению средств измерений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z90" w:id="85"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z90" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       повреждения оттиска поверительного клейма, самоклеящегося лейбла, пластиковой пломбы или утере документа, подтверждающего прохождение средствами измерений первичной или периодической поверки, в том числе при их хранении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z91" w:id="86"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z91" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ввода в эксплуатацию средств измерений после хранения, в течение которого не могла быть проведена периодическая поверка в связи с требованиями к консервации средств измерений или изделий, содержащих средства измерений;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z92" w:id="87"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z92" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       переконсервации средств измерений, а также изделий, в комплекте которых применяются средства измерений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z93" w:id="88"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z93" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Дополнительные поверки (инспекционные и экспертные), производятся за счет требующей стороны.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z94" w:id="89"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z94" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27. Допуск в эксплуатацию и принятие на учет приборов учета либо измерительных приборов потребителя осуществляется представителем субъекта естественной монополии в присутствии представителя потребителя, о чем составляется соответствующий акт в двух экземплярах, один из которых получает потребитель, а второй – субъект естественной монополии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3048,31 +2732,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>