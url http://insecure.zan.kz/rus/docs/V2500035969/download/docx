--- v0 (2025-11-08)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cea7632" w14:textId="cea7632">
+    <w:p w14:paraId="4f89388" w14:textId="4f89388">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Инструкции по учету, передаче и списанию сценическо-постановочных средств государственных театров и концертно-зрелищных организаций</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра культуры и информации Республики Казахстан от 11 апреля 2025 года № 157-НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 11 апреля 2025 года № 35969</w:t>
+        <w:t>Приказ Министра культуры и информации Республики Казахстан от 11 апреля 2025 года № 157-НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 11 апреля 2025 года № 35969.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -805,50 +805,88 @@
               </w:rPr>
               <w:t>№ 157-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Инструкция по учету, передаче и списанию сценическо-постановочных средств государственных театров и концертно-зрелищных организаций</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Инструкция – в редакции приказа и.о. Министра культуры и информации РК от 18.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 451-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -1097,51 +1135,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) внесение записей в книгу поступлений сценическо-постановочных средств (далее – книга поступлений), составленную по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> к настоящей Инструкции. В книге поступлений вносятся сведения о каждом сценическо-постановочном средстве, отражающие его индивидуальные особенности, и присваивается шифр каждому сценическо-постановочному средству, состоящий из порядкового номера, аббревиатуры подразделения организации культуры, которое будет пользоваться данным сценическо-постановочных средств;</w:t>
+        <w:t xml:space="preserve"> к настоящей Инструкции. В книгу поступлений вносятся сведения о каждом сценическо-постановочном средстве, отражающие его индивидуальные особенности. Каждому сценическо-постановочному средству присваивается шифр, состоящий из его порядкового номера, сокращенного наименования либо аббревиатуры структурного подразделения организации культуры, в пользование которого оно передается;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) присвоение шифра.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
@@ -1197,51 +1235,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Шифр и инвентарный номер сценическо-постановочного средства наносится краской (устойчивой по отношению к стиранию и химическому воздействию) или вышивается нитками в местах сценическо-постановочного средства не видных для зрителей.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z33" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Книга поступлений и книга учета до их заполнения прошнуровывается, листы пронумеровываются, подписывается материально-ответственным лицом и руководителем организации культуры и скрепляется печатью организации культуры.</w:t>
+      8. Книга поступлений и книга учета до их заполнения прошнуровываются, листы пронумеровываются, подписываются материально-ответственным лицом и руководителем организации культуры и скрепляются печатью организации культуры.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z34" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Поступившему сценическо-постановочному средству повторно в организацию культуры после их временного пользования новые шифр и инвентарный номер не присваиваются, а вносятся записи в книгу учета (дата поступления, описание состояния сохранности сценическо-постановочного средства).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z35" w:id="29"/>
     <w:p>
@@ -1355,51 +1393,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) передачи на безвозмездной основе в соответствии с пунктом 10 настоящей Инструкции;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z40" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) негодности сценическо-постановочного средства вследствие физического и морального износа, стихийного бедствия и аварии, либо если его восстановление экономически нецелесообразно и (или) невозможно.</w:t>
+      2) признания сценическо-постановочного средства негодным для дальнейшего использования вследствие физического или морального износа, стихийного бедствия либо аварии, если восстановление его экономически нецелесообразно и (или) невозможно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z41" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Списание сценическо-постановочных средств оформляется согласно акту на выбытие (списание) сценическо-постановочных средств по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1415,71 +1453,71 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящей Инструкции.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      13. Оформление гибели и уничтожения сценическо-постановочных средств, пришедшего в негодность вследствие физического и морального износа, в результате стихийных бедствий и аварий осуществляется в соответствии с </w:t>
+      13. Оформление гибели и уничтожения сценическо-постановочных средств, пришедшего в негодность вследствие физического или морального износа, в результате стихийных бедствий и аварий осуществляется в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> оформления гибели и уничтожения отдельных видов государственного имущества, пришедшего в негодность вследствие физического или морального износа, в результате стихийных бедствий и аварий, утвержденными приказом Заместителя Премьер-Министра – Министра финансов Республики Казахстан от 29 июня 2023 года № 721 "Об утверждении Правил оформления гибели и уничтожения отдельных видов государственного имущества, пришедшего в негодность вследствие физического или морального износа, в результате стихийных бедствий и аварий" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 33019).</w:t>
+        <w:t xml:space="preserve"> оформления гибели и уничтожения отдельных видов государственного имущества, пришедшего в негодность вследствие физического или морального износа, в результате стихийных бедствий и аварий, утвержденными приказом Заместителя Премьер-Министра – Министра финансов Республики Казахстан от 29 июня 2023 года № 721 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 33019).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -1529,90 +1567,116 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 1</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Инструкции по учету, передаче</w:t>
+              <w:t>Инструкции по учету,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и списанию сценическо-постановочных</w:t>
+              <w:t>передаче и списанию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>средств государственных театров</w:t>
+              <w:t>сценическо-постановочных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и концертно-зрелищных организаций</w:t>
+              <w:t>средств государственных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>театров и концертно-</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>зрелищных организаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -1763,613 +1827,490 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>организации культуры)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>" " _______ 20_____ года</w:t>
+              <w:t>"___" _______ 20_____ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z46" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АКТ ПРИЕМА СЦЕНИЧЕСКО-ПОСТАНОВОЧНЫХ СРЕДСТВ В ПОСТОЯННОЕ ПОЛЬЗОВАНИЕ №</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z47" w:id="38"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Настоящий акт составлен "___" __________ 20___ года в двух экземплярах о том, что</w:t>
+      Настоящий акт составлен "___" __________ 20___ года в двух экземплярах о  том, что _______________________________________________________ в лице</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                      (наименование организации культуры) ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________ в лице</w:t>
+        <w:t xml:space="preserve"> (фамилия, имя, отчество (при его наличии), должность) принял(а), ____________________________________________________________________  </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(наименование организации культуры)</w:t>
-[...152 lines deleted...]
-        <w:t>передал в постоянное пользование следующие сценическо-постановочные средства:</w:t>
+        <w:t xml:space="preserve">                                                                                     (наименование подразделения) _______________________________________________________________ в лице ____________________________________________________________________  (фамилия, имя, отчество (при его наличии), должность) передал в постоянное пользование следующие сценическо-постановочные средства:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="878"/>
-[...12 lines deleted...]
-        <w:gridCol w:w="879"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="946"/>
+        <w:gridCol w:w="947"/>
+        <w:gridCol w:w="947"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...20 lines deleted...]
-            <w:tcW w:w="878" w:type="dxa"/>
+          <w:bookmarkStart w:name="z48" w:id="39"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="39"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 дата приемки</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Шифр</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Инвентарный номер</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование и краткое описание предмета, материал изготовления, размер, количество</w:t>
-            </w:r>
-[...35 lines deleted...]
-По документам</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+По документам</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 Фактически оказалось</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcW w:w="947" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Состояние, наличие дефектов или повреждений</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcW w:w="947" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
@@ -2432,1166 +2373,1196 @@
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 цена за единицу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="879" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сумма в теңге</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 количество</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 цена за единицу</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="879" w:type="dxa"/>
-[...29 lines deleted...]
-сумма в тенге</w:t>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сумма в теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="878" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z72" w:id="40"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="40"/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="878" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
-            </w:r>
-[...35 lines deleted...]
-6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="878" w:type="dxa"/>
-[...384 lines deleted...]
-            <w:tcW w:w="879" w:type="dxa"/>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="946" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="947" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z96" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Всего по акту принято: ________________________________________________ единиц</w:t>
+      Всего по акту принято: _____________________________________ единиц</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z97" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>__________________________________________________________________________</w:t>
+        <w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z98" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>сценическо-постановочных средств</w:t>
+        <w:t>
+      сценическо-постановочных средств</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z99" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Основание: (дата, номер протокола комиссии) __________________________________</w:t>
+        <w:t>
+      Основание: (дата, номер протокола комиссии) _____________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z100" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Список прилагаемых документов (при наличии): ________________________________</w:t>
+        <w:t>
+      Список прилагаемых документов (при наличии): ___________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z101" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Подписи лиц, составляющих настоящий акт ____________________________________</w:t>
+        <w:t>
+      Подписи лиц, составляющих настоящий акт _______________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z102" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(Ф.И.О., подписи лица, сдавшего документы)</w:t>
+        <w:t>
+      (фамилия, имя, отчество (при его наличии), подписи лиц, сдавших документы)</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3638,90 +3609,129 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 2</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Инструкции по учету, передаче</w:t>
+              <w:t>к Инструкции по учету,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и списанию сценическо-постановочных</w:t>
+              <w:t>передаче и списанию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>средств государственных театров</w:t>
+              <w:t>сценическо-постановочных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и концертно-зрелищных организаций</w:t>
+              <w:t xml:space="preserve">средств государственных </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>театров</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и концертно-зрелищных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>организаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -3747,160 +3757,69 @@
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...89 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z52" w:id="38"/>
+    <w:bookmarkStart w:name="z105" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> КНИГА ПОСТУПЛЕНИЙ СЦЕНИЧЕСКО-ПОСТАНОВОЧНЫХ СРЕДСТВ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="48"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
@@ -3911,68 +3830,80 @@
         <w:gridCol w:w="820"/>
         <w:gridCol w:w="820"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z106" w:id="49"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="49"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4474,51 +4405,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сумма в тенге</w:t>
+сумма в теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4582,51 +4513,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сумма в тенге</w:t>
+сумма в теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -4660,68 +4591,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z134" w:id="50"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="50"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="820" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5492,90 +5435,116 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 3</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Инструкции по учету, передаче</w:t>
+              <w:t>к Инструкции по учету,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и списанию сценическо-постановочных</w:t>
+              <w:t>передаче и списанию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>средств государственных театров</w:t>
+              <w:t>сценическо-постановочных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и концертно-зрелищных организаций</w:t>
+              <w:t>средств государственных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>театров и концертно-</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>зрелищных организаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -5661,166 +5630,178 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>__________________________</w:t>
+              <w:t>________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(полное наименование</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>организации культуры)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z56" w:id="39"/>
+    <w:bookmarkStart w:name="z161" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> КНИГА УЧЕТА СЦЕНИЧЕСКО-ПОСТАНОВОЧНЫХ СРЕДСТВ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="51"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z162" w:id="52"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="52"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6062,51 +6043,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ФИО, подписи лиц, сдавших/принявших</w:t>
+Фамилия, имя, отчество (при его наличии), подписи лиц, сдавших/принявших</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -6124,68 +6105,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z173" w:id="53"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="53"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -6884,90 +6877,116 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 4</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Инструкции по учету, передаче</w:t>
+              <w:t>к Инструкции по учету,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и списанию сценическо-постановочных</w:t>
+              <w:t>передаче и списанию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>средств государственных театров</w:t>
+              <w:t>сценическо-постановочных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и концертно-зрелищных организаций</w:t>
+              <w:t>средств государственных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>театров и концертно-</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>зрелищных организаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -7118,209 +7137,126 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>организации культуры)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>" " _______ 20__ года</w:t>
+              <w:t>"__" _______ 20__ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z60" w:id="40"/>
+    <w:bookmarkStart w:name="z198" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АКТ ПРИЕМА-ПЕРЕДАЧИ СЦЕНИЧЕСКО-ПОСТАНОВОЧНЫХ СРЕДСТВ В ПОСТОЯННОЕ ПОЛЬЗОВАНИЕ №</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z199" w:id="55"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящий акт составлен "__" ____ 20 _____года в двух экземплярах о том, что ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Настоящий акт составлен " " ____ 20 _____года в двух экземплярах</w:t>
+        <w:t xml:space="preserve">(наименование передающей организации/подразделения) ______________________________________________________________ в лице ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>о том, что</w:t>
-[...101 lines deleted...]
-        <w:t>передал в постоянное пользование следующие сценическо-постановочные средства:</w:t>
+        <w:t xml:space="preserve"> (фамилия, имя, отчество (при его наличии), должность) передал в постоянное пользование следующие сценическо-постановочные средства:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
         <w:gridCol w:w="946"/>
@@ -7331,68 +7267,80 @@
         <w:gridCol w:w="947"/>
         <w:gridCol w:w="947"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z200" w:id="56"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>№ п/п</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="56"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -7820,51 +7768,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сумма в тенге</w:t>
+сумма в теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7928,51 +7876,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-сумма в тенге</w:t>
+сумма в теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
@@ -7980,68 +7928,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z224" w:id="57"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="57"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="946" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -8712,221 +8672,245 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z248" w:id="58"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      ____________________________________________________________ в лице </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      ____________________________________________________________________ в лице</w:t>
+        <w:t xml:space="preserve">                   (наименование организации культуры)  ____________________________________________________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(наименование организации культуры)</w:t>
+        <w:t xml:space="preserve">       (Фамилия, имя, отчество (при его наличии), должность) принял (а).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>__________________________________________________________________________</w:t>
+        <w:t>Всего по акту передано: __________ единиц сценическо-постановочных средств</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>(Ф.И.О. должность)</w:t>
+        <w:t xml:space="preserve">Основание: (дата, номер протокола комиссии) _____________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>принял (а).</w:t>
+        <w:t xml:space="preserve">Список прилагаемых документов (при наличии): ___________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Всего по акту передано: _______________ единиц сценическо-постановочных средств</w:t>
+        <w:t xml:space="preserve">Подписи лиц, составляющих настоящий акт _______________________________ </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Основание: (дата, номер протокола комиссии) __________________________________</w:t>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (при его наличии), подписи лиц, сдавших документы)</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...49 lines deleted...]
-    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="12300"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="12300" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8973,90 +8957,129 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 5</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>к Инструкции по учету, передаче</w:t>
+              <w:t xml:space="preserve">к Инструкции по </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и списанию сценическо-постановочных</w:t>
+              <w:t>учету,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>средств государственных театров</w:t>
+              <w:t>передаче и списанию</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>и концертно-зрелищных организаций</w:t>
+              <w:t>сценическо-постановочных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>средств государственных</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>театров и концертно-</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>зрелищных организаций</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -9168,180 +9191,192 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Директор</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>__________________________</w:t>
+              <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(полное наименование</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>организации культуры)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>" " _______ 20__ года</w:t>
+              <w:t>"__" _______ 20__ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z66" w:id="41"/>
+    <w:bookmarkStart w:name="z254" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> АКТ НА ВЫБЫТИЕ (СПИСАНИЕ) СЦЕНИЧЕСКО-ПОСТАНОВОЧНЫХ СРЕДСТВ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="59"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z255" w:id="60"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Номер по порядку</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="60"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -9517,88 +9552,88 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма начисленной амортизации, в тенге</w:t>
+Сумма начисленной амортизации, в теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Балансовая стоимость, в тенге</w:t>
+Балансовая стоимость, в теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -9798,68 +9833,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z276" w:id="61"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1230" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -10468,462 +10515,526 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z298" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Комиссия, назначенная приказом (распоряжением) ___от "__" ______20___года</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z299" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ _____ на основании _________________________________ произвела осмотр</w:t>
+        <w:t>
+      № _____ на основании _________________________________ произвела осмотр</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z300" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_____________________________________________________________________</w:t>
+        <w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z301" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>наименование</w:t>
+        <w:t>
+      наименование</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z302" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>и установила его (их) надлежащим списанию.</w:t>
+        <w:t>
+      и установила его (их) надлежащим списанию.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z303" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Количество ремонтов __________ на сумму _______________________________</w:t>
+        <w:t>
+      Количество ремонтов __________ на сумму _______________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z304" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Причина списания ____________________________________________________</w:t>
+        <w:t>
+      Причина списания ____________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z305" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Состояние актива(ов) __________________________________________________</w:t>
+        <w:t>
+      Состояние актива(ов) __________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z306" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Заключение комиссии _________________________________________________</w:t>
+        <w:t>
+      Заключение комиссии _________________________________________________</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z307" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приложение: Перечень прилагаемых документов __________________________</w:t>
+        <w:t>
+      Приложение: Перечень прилагаемых документов __________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z68" w:id="42"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z308" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
+          <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> ОБОРОТНАЯ СТОРОНА ФОРМЫ</w:t>
+        <w:t>
+      ОБОРОТНАЯ СТОРОНА ФОРМЫ</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z309" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Председатель комиссии ___________/ _____________/ ___________</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...118 lines deleted...]
-    <w:bookmarkStart w:name="z70" w:id="43"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z310" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Сведения о наличии затрат, связанных со списанием сценическо-постановочных средств и о поступлении запасов от списания:</w:t>
+      должность, фамилия, имя, отчество (при его наличии), подпись</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z311" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Члены комиссии: _____________/ ____________/ _______________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z312" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      должность, фамилия, имя, отчество (при его наличии), подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z313" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________/ ___________/ ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z314" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      должность, фамилия, имя, отчество (при его наличии), подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z315" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Материально-ответственное лицо ________/ _________/ _________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z316" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      должность, фамилия, имя, отчество (при его наличии), подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z317" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сведения о наличии затрат, связанных со списанием сценическо-постановочных средств и о поступлении запасов от списания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z318" w:id="82"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Затраты на списание</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="82"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -10941,68 +11052,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z321" w:id="83"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Вид работ</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="83"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -11067,51 +11190,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма, в тенге</w:t>
+Сумма, в теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
@@ -11215,51 +11338,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Сумма, в тенге</w:t>
+Сумма, в теңге</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -11409,68 +11532,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z340" w:id="84"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="84"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -12911,68 +13046,80 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p>
-[...16 lines deleted...]
-          </w:p>
+          <w:bookmarkStart w:name="z390" w:id="85"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Итого</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="85"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
@@ -13065,134 +13212,119 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z396" w:id="86"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Доход (убыток) от реализации __________________________________________ сумма прописью, в теңге _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Доход (убыток) от реализации __________________________________________</w:t>
+        <w:t xml:space="preserve"> В карточке (книге) учета выбытие отмечено </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>сумма прописью, в тенге _______________________________________________</w:t>
+        <w:t xml:space="preserve">Главный бухгалтер (бухгалтер) ____________/____________ "____" _____ 20 ___ года </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>В карточке (книге) учета выбытие отмечено</w:t>
-[...33 lines deleted...]
-        <w:t>Ф.И.О. подпись</w:t>
+        <w:t xml:space="preserve">                    фамилия, имя, отчество (при его наличии), подпись</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
@@ -13200,55 +13332,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -13574,31 +13706,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>