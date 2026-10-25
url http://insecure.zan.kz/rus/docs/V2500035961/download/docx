--- v1 (2026-03-14)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="996b642" w14:textId="996b642">
+    <w:p w14:paraId="3cdaf4a" w14:textId="3cdaf4a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -832,51 +832,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) научно-вспомогательный фонд – совокупность культурных ценностей, имеющих ограниченную информативность вследствие их копийности, состояния сохранности, изначальной фрагментарности, ограниченности сроков хранения и/или иных причин и выполняющих вспомогательную функцию при изучении и использовании музейных предметов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) государственный музейный фонд (далее – музейный фонд) – совокупность культурных ценностей, находящихся в фондах государственных музеев, музеев-заповедников и других государственных организаций и принадлежащих Республике Казахстан;</w:t>
+      3) государственный музейный фонд (далее – музейный фонд) – совокупность сведений о культурных ценностях, находящихся в фондах государственных музеев, музеев разных профилей, в том числе музеев-заповедников и музеев частных коллекций, а также у физических или юридических лиц, осуществляющих хранение культурных ценностей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) музейный предмет – культурная ценность, изъятая из среды бытования и перемещенная в музей;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
@@ -972,74 +972,156 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) фонд временного хранения – совокупность предметов, принятых музеем на временное хранение для рассмотрения фондово-закупочной (фондово-отборочной) комиссией музея, научного изучения, экспонирования и иных целей, определенных уставом музея;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z28" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      10) музейный предмет, переведенный в цифровой формат – культурная ценность, оцифрованная при помощи информационных технологий и хранящаяся на электронных носителях в музее;</w:t>
+      10) музейный предмет, переведенный в цифровой формат – культурная ценность, оцифрованная при помощи цифровых технологий и хранящаяся на электронных носителях в музее;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z29" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) экспериментальный фонд – совокупность предметов, в состав которого входят музейные принадлежности из утилитарных предметов или предметы из современных материалов, устойчивость которых к длительному использованию не определена и не проверена временем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказом Заместителя Премьер-Министра - Министра культуры и информации РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 323-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (порядок введения в действие см. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>п. 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>.).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z30" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Учет музейных предметов</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z31" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -6688,242 +6770,280 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"____" _______ 20__ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z258" w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Акт приема предметов на постоянное хранение №</w:t>
+        <w:t xml:space="preserve"> Акт приема музейных предметов на постоянное хранение № _________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="249"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 323-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:bookmarkStart w:name="z259" w:id="250"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Настоящий акт составлен "__" ______ 20 года в трех экземплярах о том, что</w:t>
+      В соответствии с настоящим актом</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="250"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>__________________________________________________________ в лице</w:t>
+        <w:t>___________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование государственного музея)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________</w:t>
-[...118 lines deleted...]
-        <w:t>передал в постоянное хранение следующие предметы:</w:t>
+        <w:t>в лице _____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии), должность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>принял, а __________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>__________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) физического лица, номер документа,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>удостоверяющего личность, индивидуальный идентификационный номер, контактный</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>телефон) или (наименование юридического лица) (фамилия, имя, отчество (при его</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>наличии) должность) передал(и) на постоянное хранение следующие предметы:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
@@ -7656,164 +7776,264 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z260" w:id="251"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Всего по акту принято: ____________________ единиц музейных предметов</w:t>
-[...68 lines deleted...]
-        <w:t>(фондово-отборочной) комиссии)</w:t>
+      Всего по акту принято _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>единиц музейных предметов (цифрами и прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на общую сумму</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>теңге. (цифрами и прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Основание: (протокол фондово-закупочной (фондово-отборочной) комиссии)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Список прилагаемых документов (при наличии):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Подписи Передал(и): ______________ Принял(и): ______________</w:t>
+        <w:t>Акт составлен в 2-х экземплярах:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1 экземпляр – в музее;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2 экземпляр – передающей стороне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подписи:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Передал(и) ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Принял(и): ______________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8102,239 +8322,294 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(полное наименование музея)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"____" _______ 20__ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z264" w:id="252"/>
+    <w:bookmarkStart w:name="z264" w:id="251"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Акт приема предметов на временное хранение №</w:t>
+        <w:t xml:space="preserve"> Акт приема музейных предметов на временное хранение № ______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="251"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 323-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z265" w:id="252"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В соответствии с настоящим актом</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="252"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z265" w:id="253"/>
-[...27 lines deleted...]
-        <w:t>__________________________________________________________ в лице</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование государственного музея)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>________________________________________________________________</w:t>
-[...101 lines deleted...]
-        <w:t>передал во временное хранение следующие предметы:</w:t>
+        <w:t>в лице ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии), должность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>принял, а ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) физического лица, номер документа,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>удостоверяющего личность, индивидуальный идентификационный номер, контактный</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>телефон) или (наименование юридического лица) (фамилия, имя, отчество (при его</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">наличии) должность) передал(и) на временное хранение следующие предметы: </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -8962,79 +9237,196 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z266" w:id="254"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Всего по акту принято: _________________ единиц предметов. (цифрами и прописью)</w:t>
-[...17 lines deleted...]
-        <w:t>Подписи Передал (и): ______________ Принял(и): ______________</w:t>
+      Всего по акту принято _______________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>единиц музейных предметов (цифрами и прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Список прилагаемых документов (при наличии):</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Акт составлен в 2-х экземплярах:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1 экземпляр – в музее;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2 экземпляр – передающей стороне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подписи:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Передал(и) ______________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Принял(и): ______________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9323,273 +9715,294 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(полное наименование музея)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"___" _______ 20__ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z270" w:id="255"/>
+    <w:bookmarkStart w:name="z270" w:id="253"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Акт выдачи музейных предметов на постоянное хранение №</w:t>
-[...9 lines deleted...]
-      <w:bookmarkStart w:name="z271" w:id="256"/>
+        <w:t xml:space="preserve"> Акт выдачи музейных предметов на постоянное хранение № _______</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="253"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 323-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z271" w:id="254"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Настоящий акт составлен "___" ______________ 20 года в трех экземплярах</w:t>
-[...17 lines deleted...]
-        <w:t>о том, что __________________________________________________ в лице</w:t>
+      В соответствии с настоящим актом</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="254"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование государственного музея)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_________________________________________________________________</w:t>
-[...33 lines deleted...]
-        <w:t>передал, а ________________________________________________________</w:t>
+        <w:t>в лице _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии), должность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>передал, а ___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование юридического лица)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>в лице ___________________________________________________________</w:t>
-[...33 lines deleted...]
-        <w:t>принял(и) по доверенности №__ от "___" __________ 20__ г.</w:t>
+        <w:t>в лице _______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) должность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>принял(и) по доверенности №_____ от "___" ____________ 20____ г.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>на постоянное хранение следующие музейные предметы:</w:t>
-      </w:r>
-[...15 lines deleted...]
-        <w:t>_________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
@@ -10322,113 +10735,196 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z272" w:id="257"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Всего по акту передано: ___________________ единиц музейных предметов</w:t>
-[...17 lines deleted...]
-        <w:t>(цифрами и прописью)</w:t>
+      Всего по акту передано _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>единиц музейных предметов (цифрами и прописью)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Список прилагаемых документов (при наличии):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Подписи Передал(и): ______________ Принял(и): ______________</w:t>
+        <w:t>Акт составлен в 2-х экземплярах:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1 экземпляр – в музее;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2 экземпляр – принимающей стороне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Подписи: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Передал(и) ___________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Принял(и) ______________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -10717,256 +11213,311 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(полное наименование музея)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"____" _______ 20__ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z276" w:id="258"/>
+    <w:bookmarkStart w:name="z276" w:id="255"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Акт выдачи музейных предметов на временное хранение №</w:t>
-[...9 lines deleted...]
-      <w:bookmarkStart w:name="z277" w:id="259"/>
+        <w:t xml:space="preserve"> Акт выдачи музейных предметов на временное хранение № _____</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="255"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 323-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z277" w:id="256"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Настоящий акт составлен в трех экземплярах "__" __________ 20___ года о том, что</w:t>
-[...17 lines deleted...]
-        <w:t>___________________________________________________________________ в лице</w:t>
+      В соответствии с настоящим актом</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="256"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование государственного музея)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_________________________________________________________________________</w:t>
-[...33 lines deleted...]
-        <w:t>передал до "__" _________ 20___ года, а ________________________________ в лице</w:t>
+        <w:t>в лице _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии), должность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>передал, в срок до "___" _________ 20 ___ года,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>а ____________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(наименование юридического лица)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>_________________________________________________________________________</w:t>
-[...50 lines deleted...]
-        <w:t>во временное хранение следующие музейные предметы:</w:t>
+        <w:t>в лице _______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) должность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>принял(и) по доверенности №_____ от "___" ____________ 20____ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>на временное хранение следующие музейные предметы:</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -11594,482 +12145,468 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z278" w:id="260"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Всего по акту передано: ___________________ единиц музейных предметов</w:t>
-[...17 lines deleted...]
-        <w:t>(цифрами и прописью)</w:t>
+      Всего по акту передано __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>единиц музейных предметов (цифрами и прописью)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Список прилагаемых документов (при наличии):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Подписи Передал(и): ______________ Принял(и): ______________</w:t>
+        <w:t>Акт составлен в 2-х экземплярах:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1 экземпляр – в музее;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2 экземпляр – принимающей стороне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Подписи: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Передал(и) _____________ </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Принял(и) ______________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Продолжение на оборотной стороне листа акта</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Выдача произведена при обязательном выполнении следующих условий:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z279" w:id="261"/>
-[...103 lines deleted...]
-    <w:bookmarkEnd w:id="263"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. Выданные по настоящему акту музейные предметы подлежат возврату музею</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>не позднее срока, установленного настоящим актом без предварительного требования.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. Упаковка и транспортировка выданных музейных предметов производится за счет</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. Выданные музейные предметы возвращаются в той же сохранности, в какой они</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>были на момент их выдачи. В случае утраты или частичной порчи выданных</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>экспонатов принимающая сторона возмещает страховую стоимость утраченного</w:t>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="264"/>
+        <w:t>экспонатов, принимающая сторона возмещает страховую стоимость утраченного или</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>стоимость реставрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. В течение установленного срока временного хранения музейных предметов</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>принимающая сторона наблюдает за тем, чтобы музейные предметы хранились</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>в ___________________________________________________________________</w:t>
-[...118 lines deleted...]
-        <w:t>____________________________________________________________________</w:t>
+        <w:t>в соответствующих условиях, для чего допускает представителя передающей стороны</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>к осмотру материалов беспрепятственно и выполняет указания в отношении условий</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>хранения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>С условиями ознакомлен(а): ________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(подпись лица, представителя организации, принимающего музейный предмет).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
@@ -12375,256 +12912,328 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(полное наименование музея)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"___" _____________ 20___ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z286" w:id="265"/>
+    <w:bookmarkStart w:name="z286" w:id="257"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Акт возврата музейных предметов с временного хранения №____</w:t>
-[...9 lines deleted...]
-      <w:bookmarkStart w:name="z287" w:id="266"/>
+        <w:t xml:space="preserve"> Акт возврата музейных предметов с временного хранения №_____</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="257"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 5 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 323-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z287" w:id="258"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Настоящий акт составлен в трех экземплярах "_____" ______________ 20___ года,</w:t>
-[...170 lines deleted...]
-        <w:t>(номера акта выдачи и даты выдачи)</w:t>
+      В соответствии с настоящим актом</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="258"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование юридического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в лице ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) должность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>возвратил, а ______________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование государственного музея)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в лице ___________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии), должность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>принял следующие музейные предметы, переданные на временное</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>хранение согласно акту</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>выдачи № ________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(номер и дата акта выдачи)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
@@ -13252,147 +13861,213 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z288" w:id="267"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Всего по акту возвращено: _______ (цифрами и прописью) наименований, _________</w:t>
-[...34 lines deleted...]
-        <w:t>Изменения в сохранности музейных предметов ________________________</w:t>
+      Всего по акту возвращено ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>единиц музейных предметов (цифрами и прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Изменения в сохранности музейных предметов ________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(отсутствуют/перечислить).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Подписи лиц Возвратил (а) ______________________</w:t>
-[...16 lines deleted...]
-        <w:t>Принял (а) _____________________</w:t>
+        <w:t>Акт составлен в 2-х экземплярах:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1 экземпляр – в музее;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2 экземпляр – передающей стороне.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подписи:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Передал(а) __________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Принял(а) ____________________</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13564,68 +14239,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z291" w:id="268"/>
+    <w:bookmarkStart w:name="z291" w:id="259"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Книга регистрации актов приема музейных предметов в постоянное хранение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="268"/>
+    <w:bookmarkEnd w:id="259"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -14353,68 +15028,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z294" w:id="269"/>
+    <w:bookmarkStart w:name="z294" w:id="260"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Книга регистрации актов приема музейных предметов во временное хранение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="269"/>
+    <w:bookmarkEnd w:id="260"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -15142,68 +15817,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z297" w:id="270"/>
+    <w:bookmarkStart w:name="z297" w:id="261"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Книга регистрации актов выдачи музейных предметов в постоянное хранение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="270"/>
+    <w:bookmarkEnd w:id="261"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -16141,68 +16816,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z300" w:id="271"/>
+    <w:bookmarkStart w:name="z300" w:id="262"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Книга регистрации актов выдачи музейных предметов во временное хранение</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="271"/>
+    <w:bookmarkEnd w:id="262"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -17140,68 +17815,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z303" w:id="272"/>
+    <w:bookmarkStart w:name="z303" w:id="263"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Книга регистрации актов возврата музейных предметов с временного хранения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="272"/>
+    <w:bookmarkEnd w:id="263"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -18139,68 +18814,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z306" w:id="273"/>
+    <w:bookmarkStart w:name="z306" w:id="264"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Книга поступлений основного фонда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="273"/>
+    <w:bookmarkEnd w:id="264"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -19575,68 +20250,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z309" w:id="274"/>
+    <w:bookmarkStart w:name="z309" w:id="265"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Книга поступлений научно-вспомогательного фонда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="274"/>
+    <w:bookmarkEnd w:id="265"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -20889,68 +21564,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z312" w:id="275"/>
+    <w:bookmarkStart w:name="z312" w:id="266"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Книга поступлений экспериментального фонда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="275"/>
+    <w:bookmarkEnd w:id="266"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -22203,68 +22878,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z315" w:id="276"/>
+    <w:bookmarkStart w:name="z315" w:id="267"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Книга поступлений временного фонда</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="276"/>
+    <w:bookmarkEnd w:id="267"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
         <w:gridCol w:w="1230"/>
@@ -23517,68 +24192,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z318" w:id="277"/>
+    <w:bookmarkStart w:name="z318" w:id="268"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Коллекционная опись музейных предметов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="277"/>
+    <w:bookmarkEnd w:id="268"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -24309,64 +24984,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z319" w:id="278"/>
+      <w:bookmarkStart w:name="z319" w:id="269"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование коллекции: _________________________________________;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="278"/>
+    <w:bookmarkEnd w:id="269"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Количество предметов в коллекции: _________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -24624,68 +25299,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предметов музейного фонда</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z321" w:id="279"/>
+    <w:bookmarkStart w:name="z321" w:id="270"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Опись книг</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="279"/>
+    <w:bookmarkEnd w:id="270"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -25721,92 +26396,92 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z324" w:id="280"/>
+    <w:bookmarkStart w:name="z324" w:id="271"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Инвентарная книга учета музейных предметов</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>_______________________________________________</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(основного фонда или по группе "_________")</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="280"/>
+    <w:bookmarkEnd w:id="271"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -27275,622 +27950,689 @@
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z327" w:id="281"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 18 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 323-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z327" w:id="272"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Инвентарная карточка</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="272"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(наименование музейного предмета)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Полное наименование музея:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Структурное подразделение музея:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z364" w:id="273"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Инвентарная карточка _____________________________________________________</w:t>
-[...97 lines deleted...]
-      </w:pPr>
+      1. Дата и порядковый номер музейного предмета по книге поступлений</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="273"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>основного фонда</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z365" w:id="274"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Инвентарный номер музейного предмета</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="283"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z330" w:id="284"/>
+    <w:bookmarkEnd w:id="274"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z366" w:id="275"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Старый инвентарный номер музейного предмета (при наличии)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="284"/>
-[...23 lines deleted...]
-      </w:pPr>
+    <w:bookmarkEnd w:id="275"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z367" w:id="276"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Описания музейного предмета:</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+      4. Описание музейного предмета:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="276"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1) фото;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2) материал и техника изготовления;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3) размер, общий вес и проба для драгоценных металлов и камней;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4) основные признаки (подписи, надписи, даты, штампы, печати и др. на лицевой</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и оборотной стороне)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z368" w:id="277"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) место для фото (или прилагается);</w:t>
-[...9 lines deleted...]
-      </w:pPr>
+      5. Состояние сохранности музейного предмета:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="277"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z369" w:id="278"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      2) материал и техника изготовления;</w:t>
-[...116 lines deleted...]
-    <w:bookmarkEnd w:id="291"/>
+      6. Публикации, использование:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="278"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Дата составления: "____" __________ 20____ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Составитель: _____________________________________________________________</w:t>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="292"/>
+        <w:t>Составитель: _________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии), должность, подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>При составлении инвентарной карточки и описания музейных предметов, состоящих</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>полностью из драгоценных металлов и камней (в том числе монет, изделий), в графе</w:t>
-[...135 lines deleted...]
-        <w:t>о чем делается оговорка.</w:t>
+        <w:t>из драгоценных металлов и камней (в том числе монет, изделий), в графе "материал"</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>указывается наименование драгоценных металлов и камней, из которых изготовлен</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>предмет, в графе "размер и общий вес" указывается высота, ширина, глубина</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>предмета (если предмет правильной круглой формы – его диаметр) с точностью до 1 миллиметра. Вес указывается: для драгоценных металлов и камней весом до 100 граммов с точностью до 0,01 грамма; свыше 100 граммов – с точностью до 0,1 грамма, вес драгоценных камней – с точностью до 0,01 карата. Крупные цельные музейные предметы взвешиваются с точностью, допускаемой весами, о чем делается оговорка.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -28183,1240 +28925,1424 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(полное наименование музея)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"____" _______ 20__ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:name="z342" w:id="293"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Наименование музея ____________________________________________</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>(с указанием организационно-правовой формы)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Акт мониторинга состояния сохранности и сверки музейных предметов и музейных</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>коллекций _____________________ в соответствии с учетной документацией</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>от "___"_________ год № _________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 19 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 323-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z342" w:id="279"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Наименование музея</w:t>
-[...173 lines deleted...]
-        <w:t>Провела сверку наличия фондовой коллекции "_________" с шифром "___",</w:t>
+      В соответствии с приказом директора музея</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="279"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>от "____" _______ 20____ года № _____ комиссия в составе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) и должности членов комиссии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>провела сверку наличия фондовой коллекции "_________" с шифром "___",</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>находящейся на ответственном хранении</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>____________________________________________________________________</w:t>
-[...84 lines deleted...]
-        <w:t>- актами приема в постоянное пользование и актами приема на ответственное</w:t>
+        <w:t>________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) ответственных хранителей)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>по состоянию на "___" ____________ 20 __ года, со следующей учетной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>документацией:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- книгой поступления основного фонда;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- инвентарной книгой фондовой коллекции "_________" с шифром "____";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>- актами приема на постоянное пользование и актами приема на ответственное</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>хранение.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>І. В результате проверки установлено следующее:</w:t>
-[...322 lines deleted...]
-        <w:t>12. ______ предметов с несоответствиями описанию в учетной документации</w:t>
+        <w:t>І. В результате сверки установлено следующее:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>1. В книге поступления основного фонда зарегистрировано _________ единиц</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>музейных предметов, входящих в состав "_______" музейной коллекции</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Приложение №_____).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. В инвентарной книге с шифром "_____" зарегистрировано ________ единиц</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>музейных предметов "_____" музейной коллекции (Приложение №_____).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. В специальной инвентарной книге с шифром "_____" зарегистрировано _______</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>единиц музейных предметов "_____" музейной коллекции (Приложение №_____).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>4. ______ единиц музейных предметов исключено в установленном порядке</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Приложение №__).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5. ____ единиц музейных предметов исключено в неустановленном порядке</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Приложение №__).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6. _____ единиц музейных предметов исключено в установленном порядке ранее,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>но обнаружено в наличии (Приложение №___).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>7. _______ номеров музейных предметов пропущено (Приложение №___).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>8. _______ единиц музейных предметов записаны дважды под разными номерами</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в книге поступления основного фонда (Приложение №).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>9. _______ единиц музейных предметов записаны дважды под разными номерами</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в инвентарной книге с шифром "_____" (Приложение №___).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>10. _______ единиц музейных предметов записаны дважды под разными номерами</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в специальной инвентарной книге с шифром "_____" (Приложение №___).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>11. ______ единиц музейных предметов не обнаружено (Приложение №___).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12. ______ единиц музейных предметов не соответствуют описанию в учетной</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>документации (Приложение №___).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>13. ___ единиц музейных предметов находятся в неудовлетворительном состоянии</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>сохранности и требуют срочных реставрационных и профилактических работ</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>(Приложение №___).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>13. ______ предметов, находящихся в неудовлетворительном состоянии сохранности</w:t>
-[...67 lines deleted...]
-        <w:t>__________________, составляет _____________ предметов (цифрой и прописью).</w:t>
+        <w:t>ІІ. По состоянию на "___" __________ 20 ____ года фактическое наличие предметов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>музейной коллекции "_________________", находящихся на ответственном хранении</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в __________________, составляет _____________ единиц музейных предметов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(цифрами и прописью)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Из них:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>___________ предметов находятся в фондохранилище;</w:t>
-[...33 lines deleted...]
-        <w:t>___________ предметов выдано на временное хранение за пределы музея.</w:t>
+        <w:t>___________ единиц музейных предметов находятся в фондохранилище;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>________ единиц музейных предметов находятся в постоянной экспозиции</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и выставках в музее;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>___________ единиц музейных предметов выдано на временное хранение за пределы</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>музея.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>ІІІ. По результатам сверки комиссия рекомендует:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>1. __________ предметов оставить в дальнейшем розыске (Приложение №___).</w:t>
-[...16 lines deleted...]
-        <w:t>2. __________ предметов исключить из Музейного фонда Республики Казахстан,</w:t>
+        <w:t>1. ____ единиц музейных предметов оставить в дальнейшем розыске (Приложение №__).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2. _________ единиц музейных предметов исключить из музейного фонда, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2.1. _________ единиц музейных предметов перевести в состав научно-</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>вспомогательного фонда (Приложение №___);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2.2. _________ единиц музейных предметов разрушены и не подлежат реставрации</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Приложение №___);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2.3. _________ единиц музейных предметов утрачены при неустановленных</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и недокументированных обстоятельствах (Приложение № ___);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2.4. _________ единиц музейных предметов, ошибочно включены в состав основного</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>фонда музея (Приложение №___);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>2.5. __________ единиц музейных предметов, ранее списаны в неустановленном</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>порядке (Приложение № ___).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3. ________ единиц музейных предметов исключить из учетной документации,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>в том числе:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>2.1. ___________ предметов перевести в состав научно-вспомогательного фонда</w:t>
-[...271 lines deleted...]
-        <w:t>3.4. ________ предметов, переданных в другие музеи (Приложение №___).</w:t>
+        <w:t>3.1. _______ единиц музейных предметов, дважды записанных в книгу поступления</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>основного фонда (Приложение №___);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.2. _____ единиц музейных предметов, дважды записанных в инвентарную книгу</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(Приложение №___);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.3. ________ единиц музейных предметов, дважды записанных в специальную</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>инвентарную книгу (Приложение №___);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>3.4. ____ единиц музейных предметов, переданных в другие музеи (Приложение</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№___).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -29835,68 +30761,68 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z349" w:id="295"/>
+    <w:bookmarkStart w:name="z349" w:id="280"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Список музейных предметов с изменениями в сохранности, выявленных в ходе мониторинга состояния сохранности и сверки предметов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="295"/>
+    <w:bookmarkEnd w:id="280"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -30764,68 +31690,68 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(полное наименование учреждения,</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>должность ФИО (при наличии)</w:t>
-[...16 lines deleted...]
-              <w:t>уполномоченного лица)</w:t>
+              <w:t>должность фамилия, имя, отчество</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии) уполномоченного лица)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"____" _______ 20__ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
@@ -30863,318 +31789,293 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Директор музея</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>__________________________</w:t>
+              <w:t>_________________________</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(полное наименование музея)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"____" _______ 20__ года</w:t>
             </w:r>
-          </w:p>
-[...57 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Акт о списании музейных предметов и музейных коллекций</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>№ от "____" ___________ 20___ года</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Приложение 21 - в редакции приказа Министра культуры и спорта РК от 06.11.2025 </w:t>
+      Сноска. Приложение 21 - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 07.07.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 600-НҚ</w:t>
+        <w:t>№ 323-НҚ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z360" w:id="296"/>
+      <w:bookmarkStart w:name="z360" w:id="281"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Председатель комиссии ______________________________________________</w:t>
-[...85 lines deleted...]
-        <w:t>музейных предметов и музейных коллекций</w:t>
+      Председатель комиссии</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="281"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии), должность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Члены комиссии:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(фамилия, имя, отчество (при его наличии) всех членов комиссии, должность)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>составили настоящий акт списания нижеперечисленных музейных предметов</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>и музейных коллекций</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
@@ -31229,51 +32130,68 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Наименование и краткое описание</w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и краткое описание</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1757" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -31678,113 +32596,128 @@
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z361" w:id="297"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Основание: Протокол комиссии музея №__ от 20__г.</w:t>
-[...51 lines deleted...]
-        <w:t>(подпись, Ф.И.О. (при наличии)</w:t>
+      Основание: Протокол комиссии музея №____ от "___" ________ 20______г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Всего ____________________ единиц музейных предметов (цифрами и прописью)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Председатель комиссии:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(подпись, фамилия, имя, отчество (при его наличии), должность)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -31878,242 +32811,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 7 апреля 2025 года № 146-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z356" w:id="298"/>
+    <w:bookmarkStart w:name="z356" w:id="282"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="298"/>
-    <w:bookmarkStart w:name="z357" w:id="299"/>
+    <w:bookmarkEnd w:id="282"/>
+    <w:bookmarkStart w:name="z357" w:id="283"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра культуры и спорта Республики Казахстан от 7 декабря 2015 года № 372 "Об утверждении Инструкции по учету, хранению, использованию и списанию музейных предметов музейного фонда Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 12822).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="299"/>
-    <w:bookmarkStart w:name="z358" w:id="300"/>
+    <w:bookmarkEnd w:id="283"/>
+    <w:bookmarkStart w:name="z358" w:id="284"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра культуры и спорта Республики Казахстан от 22 декабря 2020 года № 354 "О внесении изменения в приказ Министра культуры и спорта Республики Казахстан от 7 декабря 2015 года № 372 "Об утверждении Инструкции по учету, хранению, использованию и списанию музейных предметов музейного фонда Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 21881).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="300"/>
-    <w:bookmarkStart w:name="z359" w:id="301"/>
+    <w:bookmarkEnd w:id="284"/>
+    <w:bookmarkStart w:name="z359" w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра культуры и спорта Республики Казахстан от 29 августа 2023 года № 239 "О внесении изменений в приказ Министра культуры и спорта Республики Казахстан от 7 декабря 2015 года № 372 "Об утверждении Инструкции по учету, хранению, использованию и списанию музейных предметов музейного фонда Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 33373).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="301"/>
+    <w:bookmarkEnd w:id="285"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>