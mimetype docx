--- v1 (2026-07-27)
+++ v2 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="4e92864" w14:textId="4e92864">
+    <w:p w14:paraId="2ab05db" w14:textId="2ab05db">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2191,164 +2191,50 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Министерство энергетики</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...112 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2467,54 +2353,104 @@
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 143-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z44" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила размещения информации на интернет-портале открытых данных</w:t>
+        <w:t xml:space="preserve"> Правила</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>размещения информации на интернет-портале открытых данных</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила - в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 29.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 251-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z45" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
     <w:bookmarkStart w:name="z46" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2585,51 +2521,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах применяются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z48" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) автоматизированное рабочее место (далее – АРМ) – рабочее место государственного органа на интернет-портале для размещения открытых данных;</w:t>
+      1) автоматизированное рабочее место (далее – АРМ) – рабочее место администратора на интернет-портале для размещения открытых данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z49" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) пользователь информации – физическое или юридическое лицо, запрашивающее и (или) использующее информацию;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
     <w:bookmarkStart w:name="z50" w:id="16"/>
     <w:p>
@@ -2645,532 +2581,574 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) уполномоченный орган в области доступа к информации (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в области доступа к информации;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
     <w:bookmarkStart w:name="z51" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) средство массовой информации – периодическое печатное издание, теле-, радиоканал, интернет-издание;</w:t>
+      4) открытые данные – цифровые данные, представленные в машиночитаемой форме и предназначенные для свободного использования, обработки, повторной публикации и распространения, размещенные в открытом доступе;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
     <w:bookmarkStart w:name="z52" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) открытые данные – данные, представленные в машиночитаемом виде и предназначенные для дальнейшего использования, повторной публикации в неизменном виде;</w:t>
+      5) интернет-портал открытых данных – государственный цифровой ресурс для централизованного размещения, описания, хранения, поиска, доступа и повторного использования открытых данных, а также предоставления программных интерфейсов для машинного доступа к таким данным;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
     <w:bookmarkStart w:name="z53" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) интернет-портал открытых данных (далее – Портал) – объект информатизации, обеспечивающий централизованное хранение описательной и ссылочной информации по открытым данным;</w:t>
+      6) администратор – представитель органа и учреждения законодательной, исполнительной и судебной ветвей государственной власти, местного государственного управления и самоуправления (далее – государственный орган), государственного учреждения, не являющегося государственным органом, субъекта квазигосударственного сектора, исполнителя функций, организующий работу государственного органа, государственного учреждения, не являющегося государственным органом, субъекта квазигосударственного сектора, исполнителя функций центральных и (или) местных исполнительных органов на интернет-портале открытых данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
     <w:bookmarkStart w:name="z54" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) администратор – представитель органа и учреждения законодательной, исполнительной и судебной ветвей государственной власти, местного государственного управления и самоуправления (далее – государственный орган), государственного учреждения, не являющегося государственным органом, субъекта квазигосударственного сектора, исполнителя функций, организующий работу государственного органа, государственного учреждения, не являющегося государственным органом, субъекта квазигосударственного сектора, исполнителя функций центральных и (или) местных исполнительных органов на интернет-портале открытых данных;</w:t>
+      7) исполнители функций центральных и (или) местных исполнительных органов – субъекты предпринимательства и их объединения, саморегулируемые и неправительственные организации, осуществляющие функции центральных и (или) местных исполнительных органов в порядке, установленном Административным процедурно-процессуальным кодексом Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
     <w:bookmarkStart w:name="z55" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан "Административный процедурно-процессуальный кодекс Республики Казахстан";</w:t>
+        <w:t>
+      8) сервисный интегратор "цифрового правительства" (далее – сервисный интегратор) – юридическое лицо, определяемое Правительством Республики Казахстан, на которое возложены функции по методологическому обеспечению развития архитектуры "цифрового правительства", а также иные функции, предусмотренные цифровым законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2  с изменением, внесенным приказом Министра культуры и информации РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 426-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z56" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...30 lines deleted...]
-        <w:t xml:space="preserve"> Республики Казахстан "Об информатизации".</w:t>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок размещения информации на интернет-портале открытых данных</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
     <w:bookmarkStart w:name="z57" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Глава 2. Порядок размещения информации на интернет-портале открытых данных</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Порядок размещения государственными органами, государственными учреждениями, не являющимися государственными органами, субъектами квазигосударственного сектора, исполнителями функций центральных и (или) местных исполнительных органов информации на интернет-портале открытых данных включает в себя размещение и актуализацию открытых данных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
     <w:bookmarkStart w:name="z58" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3. Порядок размещения государственными органами, государственными учреждениями, не являющимися государственными органами, субъектами квазигосударственного сектора, исполнителями функций центральных и (или) местных исполнительных органов информации на Портале включает в себя размещение и актуализацию открытых данных.</w:t>
+      4. Государственные органы, государственные учреждения, не являющиеся государственными органами, субъекты квазигосударственного сектора, исполнители функций центральных и (или) местных исполнительных органов размещают и актуализируют открытые данные на казахском и русском языках на интернет-портале открытых данных.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
     <w:bookmarkStart w:name="z59" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      4. Государственные органы, государственные учреждения, не являющиеся государственными органами, субъекты квазигосударственного сектора, исполнители функций центральных и (или) местных исполнительных органов размещают и актуализируют на Портале открытые данные на казахском и русском языках.</w:t>
+        <w:t xml:space="preserve">
+      Государственные органы размещают и актуализируют открытые данные согласно Единому перечню открытых данных государственных органов, размещаемых на интернет-портале открытых данных, утвержденному уполномоченным органом в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 статьи 6-2 Закона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
     <w:bookmarkStart w:name="z60" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Государственные органы размещают и актуализируют открытые данные согласно Единому перечню открытых данных государственных органов, размещаемых на интернет-портале открытых данных, утвержденному уполномоченным органом в соответствии с </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> пункта 1 статьи 6-2 Закона.</w:t>
+      5. Размещение государственными органами, государственными учреждениями, не являющимися государственными органами, субъектами квазигосударственного сектора, исполнителями функций центральных и (или) местных исполнительных органов открытых данных на интернет-портале открытых данных осуществляется согласно шаблону Excel и конвертер переводит данные в форматах JSON (Java Script Object Notation) или XML (eХtensible Markup Language) согласно формату представления открытых данных в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложением 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="26"/>
     <w:bookmarkStart w:name="z61" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+        <w:t>
+      Перевод открытых данных в формат JSON или XML государственными органами, государственными учреждениями, не являющимися государственными органами, субъектами квазигосударственного сектора, исполнителями функций осуществляется с использованием инструмента, размещенного в АРМ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="27"/>
     <w:bookmarkStart w:name="z62" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Перевод открытых данных в формат JSON или XML государственными органами, государственными учреждениями, не являющимися государственными органами, субъектами квазигосударственного сектора, исполнителями функций осуществляется с использованием инструмента, размещенного в АРМ.</w:t>
+        <w:t xml:space="preserve">
+      Для использования инструмента государственные органы, государственные учреждения, не являющиеся государственными органами, субъекты квазигосударственного сектора, исполнители функций центральных и (или) местных исполнительных органов формируют открытые данные, в соответствии с описанием к использованию инструмента по переводу открытых данных в формат JSON или XML, указанным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="28"/>
     <w:bookmarkStart w:name="z63" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
+        <w:t>
+      6. Открытые данные, размещаемые на интернет-портале открытых данных, включают в себя описание открытых данных, описание полей открытых данных и открытые данные в машиночитаемом виде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="29"/>
     <w:bookmarkStart w:name="z64" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Открытые данные, размещаемые на Портале, включают в себя описание открытых данных, описание полей открытых данных и открытые данные в машиночитаемом виде.</w:t>
+      Размещение открытых данных с применением API (Application Programming Interface) государственного органа, государственного учреждения, не являющегося государственным органом, субъекта квазигосударственного сектора, исполнителя функций центральных и (или) местных исполнительных органов производится в случае, если представляемая информация содержится в цифровой системе государственного органа, государственного учреждения, не являющегося государственным органом, субъекта квазигосударственного сектора, исполнителя функций центральных и (или) местных исполнительных органов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="30"/>
     <w:bookmarkStart w:name="z65" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Размещение открытых данных с применением API (Application Programming Interface) государственного органа, государственного учреждения, не являющегося государственным органом, субъекта квазигосударственного сектора, исполнителя функций центральных и (или) местных исполнительных органов производится в случае, если представляемая информация содержится в информационной системе государственного органа, государственного учреждения, не являющегося государственным органом, субъекта квазигосударственного сектора, исполнителя функций центральных и (или) местных исполнительных органов.</w:t>
+      7. В случае необходимости получения открытых данных, пользователь информации подает в произвольной форме заявку на размещение открытых данных через интернет-портал открытых данных соответствующему государственному органу, государственному учреждению, не являющемуся государственным органом, субъекту квазигосударственного сектора, исполнителю функций центральных и (или) местных исполнительных органов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="31"/>
     <w:bookmarkStart w:name="z66" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. В случае необходимости получения открытых данных, пользователь информации подает в произвольной форме заявку на размещение открытых данных через Портал соответствующему государственному органу, государственному учреждению, не являющемуся государственным органом, субъекту квазигосударственного сектора, исполнителю функций центральных и (или) местных исполнительных органов.</w:t>
+      8. Сервисный интегратор ежемесячно, не позднее 5 числа следующего за отчетным, проводит обработку поступивших заявок от пользователей информации. Заявки, прошедшие обработку, в течение трех рабочих дней направляются сервисным интегратором администратору посредством АРМ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="32"/>
     <w:bookmarkStart w:name="z67" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      8. Сервисный интегратор ежемесячно, не позднее 5 числа следующего за отчетным, проводит обработку поступивших заявок от пользователей информации. Заявки, прошедшие обработку, в течение трех рабочих дней направляются сервисным интегратором администратору посредством АРМ.</w:t>
+        <w:t xml:space="preserve">
+      9. Государственный орган, государственное учреждение, не являющееся государственным органом, субъект квазигосударственного сектора, исполнитель функций центральных и (или) местных исполнительных органов в срок не позднее тридцати календарных дней с даты получения заявки размещает открытые данные посредством АРМ, за исключением информации с ограниченным доступом согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункту 12)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 статьи 9 Закона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
     <w:bookmarkStart w:name="z68" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      9. Если запрашиваемые пользователем информации открытые данные, не противоречат Закону, государственному органу, государственному учреждению, не являющемуся государственным органом, субъекту квазигосударственного сектора, исполнителю функций центральных и (или) местных исполнительных органов в срок не позднее тридцати календарных дней с даты получения заявки размещает открытые данные на Портале посредством АРМ.</w:t>
+        <w:t xml:space="preserve">
+      При несоблюдении указанных требований </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, государственный орган, государственное учреждение, не являющееся государственным органом, субъект квазигосударственного сектора, исполнитель функций центральных и (или) местных исполнительных органов в срок не позднее пяти рабочих дней с даты получения заявки отказывает в размещении открытых данных посредством АРМ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
     <w:bookmarkStart w:name="z69" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      В противном случае государственный орган, государственное учреждение, не являющееся государственным органом, субъект квазигосударственного сектора, исполнитель функций центральных и (или) местных исполнительных органов в срок не позднее пяти рабочих дней с даты получения заявки отказывает в размещении открытых данных посредством АРМ.</w:t>
+      10. Пользователю информации автоматически направляется уведомление о статусе рассмотрения заявки с момента принятия государственному органу, государственному учреждению, не являющемуся государственным органом, субъекту квазигосударственного сектора, исполнителю функций центральных и (или) местных исполнительных органов соответствующего решения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z70" w:id="36"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="36"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3204,133 +3182,133 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 1</w:t>
+              <w:t xml:space="preserve">Приложение 1 </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам размещения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>информации на интернет-портале</w:t>
+              <w:t>информации на интернет-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>открытых данных</w:t>
+              <w:t>портале открытых данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z71" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Формат представления открытых данных</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
     <w:bookmarkStart w:name="z72" w:id="37"/>
-    <w:p>
-[...16 lines deleted...]
-    <w:bookmarkStart w:name="z73" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Формат публикации открытых данных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkEnd w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "meta": {</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3881,70 +3859,70 @@
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "fields": {}</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "data": [{}..{}]</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z107" w:id="39"/>
+    <w:bookmarkStart w:name="z106" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Описание полей открытых данных по формату</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkEnd w:id="38"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5028,51 +5006,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ФИО ответственного лица за открытые данные</w:t>
+ФИО (при его наличии) ответственного лица за открытые данные</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -5404,70 +5382,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Адрес электронной почты ответственного лица</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z108" w:id="40"/>
+    <w:bookmarkStart w:name="z155" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Описание полей открытых данных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkEnd w:id="39"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -6241,102 +6219,87 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Значение атрибута содержит только следующие символы:</w:t>
-[...50 lines deleted...]
-              <w:t>Знак "запятая" Знак "точка"</w:t>
+Значение атрибута содержит только следующие символы: Заглавные (прописные) и строчные буквы русского и казахского языка алфавита – (A, Я) и (а, я).</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Знак "номер" Знак "дефис" "Круглые" скобки Словоразде-литель – одиночный символ "пробел"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Знак "запятая" Знак "точка"</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2050" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -7312,70 +7275,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z112" w:id="41"/>
+    <w:bookmarkStart w:name="z221" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Описание атрибутов полей открытых данных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkEnd w:id="40"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -8611,113 +8574,113 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
+              <w:t xml:space="preserve">Приложение 2 </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам размещения</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>информации на интернет-портале</w:t>
+              <w:t>информации на интернет-</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>открытых данных</w:t>
+              <w:t>портале открытых данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z114" w:id="42"/>
+    <w:bookmarkStart w:name="z263" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Описание к использованию инструмента по переводу открытых данных в формат JSON, XML</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkEnd w:id="41"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -9898,90 +9861,122 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 zh.akishev@mki.gov.kz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z115" w:id="43"/>
+    <w:bookmarkStart w:name="z308" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: *поля, обязательные к заполнению</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z116" w:id="44"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z309" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Описание полей открытых данных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkEnd w:id="43"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -12266,124 +12261,142 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z117" w:id="45"/>
+    <w:bookmarkStart w:name="z384" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Примечание: 1. *Поля, обязательные к заполнению; 2. Описание полей открытых данных, а также требования к ним указаны в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложении 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Примечание:</w:t>
-[...37 lines deleted...]
-    <w:bookmarkStart w:name="z118" w:id="46"/>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z385" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Шаблон формирования открытых данных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkEnd w:id="45"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -12988,55 +13001,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>