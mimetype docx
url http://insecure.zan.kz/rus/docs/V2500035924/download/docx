--- v1 (2026-03-14)
+++ v2 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="2587d0c" w14:textId="2587d0c">
+    <w:p w14:paraId="1e15229" w14:textId="1e15229">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -821,50 +821,88 @@
               </w:rPr>
               <w:t>от 2 апреля 2025 года № 46</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z18" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила функционирования единой системы учета и передачи информации, содержащейся в единой системе учета, иным лицам в соответствии с законодательством Республики Казахстан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Правила в редакции Приказа Министра туризма и спорта РК от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z19" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z20" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -899,2295 +937,2721 @@
         </w:rPr>
         <w:t xml:space="preserve"> статьи 8 Закона Республики Казахстан "Об игорном бизнесе" (далее – Закон) и определяют порядок функционирования единой системы учета (далее – ЕСУ) и передачи информации, содержащейся в ЕСУ, иным лицам в соответствии с законодательством Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z21" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие понятия:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z117" w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) аппаратно-программный комплекс (далее – АПК) – совокупность программных и технических средств, обеспечивающих информационные процессы;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z118" w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) пари – основанное на риске соглашение, заключенное участниками между собой либо с организатором игорного бизнеса, на исход события, предполагающий выигрыш, в котором они не принимают участия;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z119" w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ЕСУ – совокупность программного обеспечения и технических средств, подключенных посредством сетей телекоммуникаций к аппаратно-программному комплексу букмекерской конторы и (или) тотализатора, обеспечивающих прием (осуществление) платежей с использованием электронных денег в электронных кассах тотализатора или букмекерской конторы, их учет и перевод организатору игорного бизнеса, осуществляющему деятельность букмекерской конторы и (или) тотализатора, по указанию физического лица, выплату выигрышей физическим лицам с использованием электронных денег, учет принятых (осуществленных) наличных и безналичных платежей в кассах тотализатора или букмекерской конторы от физического лица и выплаченных выигрышей в кассах тотализатора или букмекерской конторы, персонифицированный сбор, обработку и хранение информации о каждом участнике пари, принятых ставках на пари по каждому участнику пари, коэффициентах на варианты исхода пари, выигрышах и выплатах по ним, а также мониторинг по выявлению на территории Республики Казахстан интернет-ресурсов, содержащих признаки интернет-казино, букмекерских контор и (или) тотализаторов, не имеющих лицензий на право занятия деятельностью в сфере игорного бизнеса в Республике Казахстан, и передачу сведений по ним в уполномоченный орган в области масс-медиа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z25" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уникальный идентификатор в ЕСУ – совокупность параметров, однозначно идентифицирующая участника пари для конкретного организатора игорного бизнеса, осуществляющего деятельность букмекерской конторы и (или) тотализатора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z26" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) букмекерская контора – организатор игорного бизнеса, заключающий пари с участниками;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Действие подпункта 6) приостановлено до 12 .07.2026 и в период приостановления действует в следующей редакции в соответствии с приказом Министра туризма и спорта РК от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) государственный сервис контроля доступа к персональным данным – услуга, обеспечивающая информационное взаимодействие собственников и (или) операторов, третьих лиц с субъектом персональных данных и уполномоченным органом в сфере защиты персональных данных при доступе к персональным данным, содержащимся в объектах информатизации государственных органов и (или) государственных юридических лиц, включая получение от субъекта персональных данных согласия на сбор, обработку персональных данных или их передачу третьим лицам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z28" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) ЕСУ – совокупность программного обеспечения и технических средств, подключенных посредством сетей телекоммуникаций к АПК букмекерской конторы и (или) тотализатора и обеспечивающих прием (осуществление) наличных и безналичных платежей, в том числе с использованием электронных денег, выплату выигрышей, а также осуществляющих персонифицированный сбор, обработку и хранение информации о каждом участнике пари, принятых ставках на пари (в том числе электронных) по каждому участнику пари, коэффициентах на варианты исхода пари, выигрышах и выплатах по ним и иные функции, предусмотренные </w:t>
+      7) уполномоченный орган по финансовому мониторингу – государственный орган, осуществляющий финансовый мониторинг и принимающий иные меры по противодействию легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма, финансированию распространения оружия массового уничтожения в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>;</w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z122" w:id="21"/>
+        <w:t xml:space="preserve"> Республики Казахстан "О противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения" (далее – Закон о ПОД/ФТ/ФРОМУ);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z29" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) участник азартной игры и (или) пари – физическое лицо, принимающее участие в азартной игре и (или) пари;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) ставка – сумма денег, передаваемых участником азартной игры и (или) пари организатору игорного бизнеса и являющихся основным условием участия в азартной игре и (или) пари в соответствии с правилами, установленными организатором игорного бизнеса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) уполномоченный орган в сфере игорного бизнеса (далее – уполномоченный орган) – государственный орган, определяемый Правительством Республики Казахстан, осуществляющий реализацию государственной политики и контроль в сфере игорного бизнеса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Действие подпункта 11) приостановлено до 12 .07.2026 и в период приостановления действует в следующей редакции в соответствии с приказом Министра туризма и спорта РК от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) центр обмена идентификационными данными (далее – ЦОИД) – информационная система, обеспечивающая взаимодействие с финансовыми и платежными организациями по обмену данными клиентов из доступных источников для проведения процедур идентификации, в том числе биометрической аутентификации клиентов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) тотализатор – организатор игорного бизнеса, оказывающий посреднические услуги при заключении пари между его участниками;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z34" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) электронная касса тотализатора или букмекерской конторы – цифровая система, посредством которой осуществляется прием (учет) ставок и производятся выплаты выигрышей в информационно-коммуникационных сетях через ЕСУ, обеспечивающую осуществление расчетов по ставкам и выигрышам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z35" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) выигрыш – имущественная выгода, подлежащая обязательной выплате участнику азартной игры и (или) пари при наступлении результата азартной игры и (или) пари, предусмотренного правилами, установленными организатором игорного бизнеса;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z36" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) электронный кошелек электронных денег (далее – электронный кошелек) – способ учета и хранения электронных денег, обеспечивающий распоряжение ими.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z37" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок функционирования единой системы учета</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z38" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Для осуществления посредством ЕСУ учета наличных и безналичных платежей, в том числе с использованием электронных денег, от участника пари в пользу букмекерской конторы и (или) тотализатора, и выплату выигрышей участникам пари, а также персонифицированного сбора, обработки и хранения информации о каждом участнике пари, принятых ставках на пари (в том числе электронных) по каждому участнику пари, коэффициентах на варианты исхода пари, выигрышах и выплатах по ним, букмекерская контора и (или) тотализатор обеспечивают подключение своих АПК к ЕСУ на основании заключаемого с юридическим лицом, обеспечивающим функционирование ЕСУ (далее – оператор) договора об интеграции (далее – договор). В договоре определяются параметры и порядок информационного обмена.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z39" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      6) уполномоченный орган по финансовому мониторингу – государственный орган, осуществляющий финансовый мониторинг и принимающий иные меры по противодействию легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма, финансированию распространения оружия массового уничтожения в соответствии с </w:t>
-[...162 lines deleted...]
-    <w:bookmarkEnd w:id="28"/>
+      Для осуществления посредством ЕСУ приема (осуществления) платежей с использованием электронных денег от участника пари в пользу букмекерской конторы и (или) тотализатора, и выплату выигрышей участникам пари, букмекерская контора и (или) тотализатор заключает договор об осуществлении расчетов с оператором и (или) юридическим лицом, привлеченным для оказания услуг платежной организации. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z40" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Букмекерская контора и тотализатор обеспечивает подписание договоров, указанных в настоящем пункте, не позднее 3 (трех) рабочих дней со дня их получения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z41" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Букмекерская контора и тотализатор, в соответствии договором обеспечивает интеграцию своего АПК с ЕСУ, с применением средств защиты информации в течение 15 (пятнадцати) рабочих дней со дня подписания договора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z42" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. При первичной регистрации участника пари оператор и (или) юридическое лицо, привлеченное для оказания услуг платежной организации, осуществляет идентификацию личности участников пари, после успешного прохождения которой участнику пари открывается электронный кошелек в системе электронных денег ЕСУ (далее – СЭД ЕСУ).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z43" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В дальнейшем оператор и (или) юридическое лицо, привлеченное для оказания услуг платежной организации, осуществляет идентификацию личности участников пари до принятия ставки.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z44" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не допускается открытие электронного кошелька в СЭД ЕСУ и (или) реализация электронных денег в СЭД ЕСУ лицам, не прошедшим проверку, указанную в абзаце втором пункта 10 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z45" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не допускается осуществление перевода электронных денег в СЭД ЕСУ между электронными кошельками в СЭД ЕСУ участников пари.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z46" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. После завершения работ по интеграции букмекерская контора и (или) тотализатор в соответствии с договорами, указанными в пункте 3 настоящих Правил, выполняет тестирование взаимодействия АПК с ЕСУ, которое включает следующие проверки:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z47" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      подключение к тестовым сервисам ЕСУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z48" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проверка обоюдной общей сетевой связности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 2 - в редакции приказа и.о. Министра туризма и спорта Республики Казахстан от 15.12.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 246</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Действие абзаца четвертого части первой пункта 6 приостановлено до 12 .07.2026 и в период приостановления действует в следующей редакции в соответствии с приказом Министра туризма и спорта РК от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z35" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проверка взаимной доступности сетевых адресов информационных сервисов (включая точки проверки работоспособности);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z50" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      проверка взаимной доступности сетевых адресов цифровых сервисов (включая точки проверки работоспособности);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z51" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в тестовом режиме проведение идентификации тестового пользователя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z52" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление приема имитированной ставки тестового пользователя для всех доступных каналов пополнения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z53" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      осуществление выплат тестовому пользователю для всех доступных каналов выплаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z54" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      предоставление сведений по тестовым пари, включая сведения об участниках пари.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z55" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Срок проведения тестирования взаимодействия АПК с ЕСУ включается в срок интеграции, указанный в пункте 4 настоящих Правил.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...47 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="32"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Действие пункта 7 приостановлено до 12 .07.2026 и в период приостановления действует в следующей редакции в соответствии с приказом Министра туризма и спорта РК от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. После завершения успешного тестирования и запуска взаимодействия АПК букмекерской конторы и (или) тотализатора с ЕСУ в эксплуатацию регистрация участников пари осуществляется в рамках ЕСУ посредством взаимодействия с информационными системами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z57" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Оператор и (или) юридическое лицо, привлеченное для оказания услуг платежной организации посредством ЕСУ в автоматизированном режиме обеспечивает прием (осуществление) платежей с использованием электронных денег в электронных кассах тотализатора или букмекерской конторы, от участников пари в пользу букмекерской конторы и (или) тотализатора, и выплату выигрышей участникам пари в соответствии с Законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z58" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прием платежей с использованием электронных денег, в электронных кассах тотализатора или букмекерской конторы для оплаты ставок осуществляется путем перевода электронных денег с электронного кошелька в СЭД ЕСУ участника пари на электронный кошелек в СЭД ЕСУ букмекерской конторы и (или) тотализатора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z59" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Оператор посредством ЕСУ в автоматизированном режиме обеспечивает учет принятых (осуществленных) наличных и безналичных платежей в кассах и электронных кассах тотализатора или букмекерской конторы от участников пари в пользу букмекерской конторы и (или) тотализатора, и выплаченных выигрышей участникам пари в соответствии с Законом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z60" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      В договоре определяются параметры и порядок информационного обмена, содержится информация об обеспечении бесперебойного функционирования. </w:t>
-[...303 lines deleted...]
-    <w:bookmarkStart w:name="z54" w:id="48"/>
+      10. Оператор и (или) юридическое лицо, привлеченное для оказания услуг платежной организации, при приеме (осуществлении) платежей в СЭД ЕСУ с использованием электронных денег от участников пари проводит идентификацию личности участника пари в соответствии с законами Республики Казахстан о </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПОД/ФТ/ФРОМУ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>, "</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>О платежах и платежных системах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z61" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      8. Оператор, посредством ЕСУ в автоматизированном режиме обеспечивает прием (осуществление) платежей с использованием электронных денег в электронных кассах букмекерской конторы и (или) тотализатора, от участника пари в пользу букмекерской конторы и (или) тотализатора, и выплату выигрышей участникам пари в соответствии с </w:t>
-[...79 lines deleted...]
-      Для приема наличных и безналичных платежей оператор заключает соответствующий договор с поставщиками платежных услуг о приеме наличных и безналичных платежей.</w:t>
+      При установлении деловых отношений с участником пари осуществляется проверка его возраста, наличие в списке лиц, ограниченных в участии в азартных играх и (или) пари, и в Едином реестре должников на предмет наличия неисполненных обязательств по исполнительным документам об имущественных взысканиях, а также в списке лиц, причастных к террористической деятельности, в перечне лиц, связанных с финансированием терроризма и экстремизма, в перечне лиц, связанных с финансированием распространения оружия массового уничтожения, предусмотренных </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьями 12</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>12-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона о ПОД/ФТ/ФРОМУ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z58" w:id="52"/>
+    <w:bookmarkStart w:name="z62" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оператор и (или) юридическое лицо, привлеченное для оказания услуг платежной организации, отказывает в приеме (осуществлении) платежей с использованием электронных денег, а также выплатах лицам, находящимся в списках и (или) реестре и (или) перечнях, указанных в абзаце втором настоящего пункта.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z63" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10. Оператор при приеме (осуществлении) платежей с использованием электронных денег, от участников пари посредством ЕСУ проводит идентификацию личности участника пари в соответствии с законами Республики Казахстан о </w:t>
-[...43 lines deleted...]
-    <w:bookmarkStart w:name="z130" w:id="53"/>
+      Оператор представляет букмекерской конторе и тотализатору информацию об участниках пари, включая сведения о возрасте участников пари, с соблюдением законодательства Республики Казахстан в области персональных данных. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Действие части пятой пункта 10  приостановлено до 12 .07.2026 и в период приостановления действует в следующей редакции в соответствии с приказом Министра туризма и спорта РК от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оператор и (или) юридическое лицо, привлеченное для оказания услуг платежной организации, обеспечивает интеграцию ЕСУ с базами данных информационных систем, содержащих информацию о лицах, которым запрещается участвовать в азартных играх и (или) пари.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Действие части шестой пункта 10  приостановлено до 12 .07.2026 и в период приостановления действует в следующей редакции в соответствии с приказом Министра туризма и спорта РК от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оператор и (или) юридическое лицо, привлеченное для оказания услуг платежной организации, обеспечивает интеграцию с базами данных информационных систем, содержащих информацию о лицах, указанных во втором абзаце настоящего пункта, в соответствии с правилами, установленными операторами таких информационных систем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z66" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Оператор и (или) юридическое лицо, привлеченное для оказания услуг платежной организации, осуществляет идентификацию личности участника пари посредством удаленной идентификации на основании сведений, полученных от ЦОИД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z67" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      При установлении деловых отношений с участником пари ЕСУ осуществляется проверка его возраста, наличие в списке лиц, ограниченных в участии в азартных играх и (или) пари, и в Едином реестре должников на предмет наличия неисполненных обязательств по исполнительным документам об имущественных взысканиях, а также в списке лиц, причастных к террористической деятельности, в перечне лиц, связанных с финансированием терроризма и экстремизма, в перечне лиц, связанных с финансированием распространения оружия массового уничтожения, предусмотренных </w:t>
-[...79 lines deleted...]
-      Оператор обеспечивает интеграцию ЕСУ с базами данных информационных систем, содержащих информацию о лицах, которым запрещается участвовать в азартных играх и (или) пари.</w:t>
+      Идентификацию личности участника пари осуществляет оператор и (или) юридическое лицо, привлеченное для оказания услуг платежной организации, и (или) иной субъект финансового мониторинга по поручению оператора и (или) юридического лица, привлеченного для оказания услуг платежной организации, на основании договора. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z133" w:id="56"/>
-[...15 lines deleted...]
-      Оператор осуществляет идентификацию личности участника пари при его личном присутствии и предъявлении им документа, удостоверяющего личность, либо посредством удаленной идентификации на основании сведений, полученных от ЦОИД или путем упрощенной идентификации.</w:t>
+    <w:bookmarkStart w:name="z68" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Инструкции по прохождению идентификации представляются участнику пари перед ее прохождением.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z134" w:id="57"/>
+    <w:bookmarkStart w:name="z69" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При прохождении идентификации участник пари предоставляет оператору и (или) юридическому лицу, привлеченному для оказания услуг платежной организации, необходимые идентификационные сведения, а также фотоизображения в соответствии с требованиями законодательства Республики Казахстан о противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z70" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Удаленная идентификация личности участника пари осуществляется на основании сведений из доступных источников, полученных от ЦОИД.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z71" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Идентификация личности участника пари считается пройденной успешно, если его личность установлена и подтверждена в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z72" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      Для получения согласия участников пари на сбор, обработку персональных данных, содержащихся в базах данных государственных информационных систем, или их передачу третьим лицам, оператор обеспечивает интеграцию ЕСУ с государственным сервисом контроля доступа к персональным данным в соответствии с </w:t>
-[...79 lines deleted...]
-      При прохождении идентификации или упрощенной идентификации участник пари предоставляет оператору, необходимые идентификационные сведения, а также фотоизображения в соответствии с требованиями законодательства Республики Казахстан о противодействии легализации (отмыванию) доходов, полученных преступным путем, финансированию терроризма и финансированию распространения оружия массового уничтожения.</w:t>
+      11. Оператор и (или) юридическое лицо, привлеченное для оказания услуг платежной организации, при приеме платежей с использованием электронных денег в электронных кассах тотализатора или букмекерской конторы для оплаты ставок обеспечивает учет и предоставление букмекерской конторе и (или) тотализатору персональных данных участников пари, указанных в пункте 16 настоящих Правил, с соблюдением требований </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 11</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите" (далее – Закон о персональных данных).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z138" w:id="61"/>
-[...15 lines deleted...]
-      Удаленная идентификация личности участника пари осуществляется на основании сведений из доступных источников, полученных от ЦОИД.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Действие части второй пункта 11 приостановлено до 12 .07.2026 и в период приостановления действует в следующей редакции в соответствии с приказом Министра туризма и спорта РК от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Информация об участниках пари, указанная в настоящем пункте, может быть получена ЕСУ из информационных систем.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Участнику пари присваивается один уникальный идентификатор в ЕСУ для организатора игорного бизнеса, осуществляющего деятельность букмекерской конторы и (или) тотализатора. Для одного участника пари открывается один или несколько электронных кошельков в СЭД ЕСУ. Каждый электронный кошелек в СЭД ЕСУ используется участником пари для расчетов с одним или несколькими организаторами игорного бизнеса, осуществляющими деятельность букмекерской конторы и (или) тотализатора. При этом, для расчетов участника пари с организатором игорного бизнеса, осуществляющим деятельность букмекерской конторы и (или) тотализатора, используется только один электронный кошелек в СЭД ЕСУ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z139" w:id="62"/>
-[...15 lines deleted...]
-      Упрощенная идентификация участника пари осуществляется путем проведения сеанса видеоконференции или путем фиксирования изображения участника пари с помощью специализированного приложения, реализующего технологию выявления движения, интервьюируемого в процессе идентификации.</w:t>
+    <w:bookmarkStart w:name="z75" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Выплата букмекерской конторой или тотализатором выигрышей участнику пари, по ставкам, принятым в электронной кассе тотализатора или букмекерской конторы, осуществляется путем перевода электронных денег с электронного кошелька в СЭД ЕСУ букмекерской конторы или тотализатора на электронный кошелек в СЭД ЕСУ участника пари, с которого совершена ставка в соответствующую букмекерскую контору или тотализатор.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z140" w:id="63"/>
-[...15 lines deleted...]
-      При проведении упрощенной идентификации осуществляется:</w:t>
+    <w:bookmarkStart w:name="z76" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата выигрышей участнику пари по ставкам, принятым в кассе тотализатора или букмекерской конторы, осуществляется любым способом, не противоречащим законодательству Республики Казахстан. При этом учет выплаты выигрышей отражается в ЕСУ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z141" w:id="64"/>
-[...15 lines deleted...]
-      полное фиксирование лица участника пари и документа, удостоверяющего его личность;</w:t>
+    <w:bookmarkStart w:name="z77" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Сбор информации о каждом участнике пари, принятых ставках на пари (в том числе электронных) по каждому участнику пари, коэффициентах на варианты исхода пари, выигрышах и выплатах по ним, осуществляется ЕСУ в онлайн-режиме по сетям телекоммуникаций общего пользования с применением закрытого протокола.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z142" w:id="65"/>
-[...15 lines deleted...]
-      получение из открытых источников подтверждения об индивидуальном идентификационном номере (ИИН) участника пари.</w:t>
+    <w:bookmarkStart w:name="z78" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Букмекерская контора и (или) тотализатор посредством АПК, подключенных посредством сетей телекоммуникаций к ЕСУ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z143" w:id="66"/>
-[...15 lines deleted...]
-      Идентификация или упрощенная идентификация личности участника пари считается пройденной успешно, если его личность установлена и подтверждена в соответствии с законодательством Республики Казахстан.</w:t>
+    <w:bookmarkStart w:name="z79" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ведут в онлайн-режиме учет всех принятых ставок по каждому участнику пари с указанием способа оплаты ставки (наличным или безналичным способом, в том числе с использованием электронных денег) и суммы ставки, а также даты и времени их приема;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z80" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) определяют (в зависимости от исхода событий, на которые принимаются ставки, коэффициентов на варианты исхода пари) участников пари, которым надлежит выплатить определенные суммы выигрышей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z81" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ведет учет сумм выигрышей, подлежащих выплате и выплаченных, по каждому участнику пари, которому начисляется и выплачивается выигрыш, с указанием сведений ИИН, реквизитов документов, удостоверяющих личность, уникального идентификатор в ЕСУ, даты начисления и выплаты выигрыша.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z82" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Букмекерская контора и (или) тотализатор посредством АПК, подключенного посредством сетей телекоммуникаций к ЕСУ, обеспечивают в онлайн-режиме передачу в ЕСУ информации о каждом участнике пари, принятых ставках на пари (в том числе электронных) по каждому участнику пари, коэффициентах на варианты исхода пари, выигрышах и выплатах по ним, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z83" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по участникам пари – фамилия, имя, отчество (при его наличии), ИИН (за исключением случаев, когда участнику пари не присвоен ИИН), уникальный идентификатор в ЕСУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z84" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по организаторам игорного бизнеса – наименование юридического лица, бизнес-идентификационный номер (БИН), юридический адрес, вид объекта налогообложения, перечень касс (для каждой кассы указывается в том числе вид кассы (наземная/электронная), место нахождения кассы), данные о лицензии (номер, дата выдачи и дата окончания лицензии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z85" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по заключенным пари – по каждому пари уникальный идентификатор в ЕСУ, условия пари, в том числе дата и время заключения пари, сумма пари, перечень исходов событий, от которых зависит исход пари, коэффициенты на варианты исхода пари, дата и время расчета результата пари, результат пари (выигрыш, проигрыш, отмена), сумма выигрыша или возврата по пари, а также информация об общей сумме и количестве всех заключенных в течение отчетного квартала пари в разрезе спортивных событий, чемпионатов и видов спорта;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z86" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по принятым ставкам – о каждой принятой ставке, в том числе о дате и времени ее приема, сумме ставки, о форме расчетов с участником пари, о кассе, в которой была принята ставка, об уникальном идентификаторе в ЕСУ;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z87" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по выигрышам – о каждом выплаченном выигрыше, в том числе о дате и времени выплаты, сумме выплаты, о форме расчетов с участником пари, о кассе, в которой был выплачен выигрыш, об уникальном идентификаторе в ЕСУ.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z88" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Букмекерская контора и (или) тотализатор в целях передачи в ЕСУ информации, указанной в пункте 16 настоящих Правил, обеспечивают:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z89" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) наличие сервера АПК, находящегося по месту нахождения букмекерской конторы и (или) тотализатора на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции приказа и.о. Министра туризма и спорта Республики Казахстан от 15.12.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 246</w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Действие подпункта 2) пункта 17  приостановлено до 12 .07.2026 и в период приостановления действует в следующей редакции в соответствии с приказом Министра туризма и спорта РК от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      11. Оператор при приеме платежей с использованием электронных денег в электронных кассах букмекерской конторы и (или) тотализатора для оплаты ставок обеспечивает учет и предоставление букмекерской конторе и (или) тотализатору персональных данных участников пари, указанных в пункте 16 настоящих Правил, с соблюдением требований </w:t>
-[...239 lines deleted...]
-      3) ведет учет сумм выигрышей, подлежащих выплате и выплаченных, по каждому участнику пари, которому начисляется и выплачивается выигрыш, с указанием сведений ИИН, реквизитов документов, удостоверяющих личность, уникального идентификатор в ЕСУ, даты начисления и выплаты выигрыша.</w:t>
+      2) подключение к ЕСУ в порядке, установленном Законом Республики Казахстан "Об информатизации", а также Едиными требованиями в области информационно-коммуникационных технологий и обеспечения информационной безопасности (далее – Единые требования), утвержденными </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>постановлением</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Правительства Республики Казахстан от 20 декабря 2016 года № 832, и настоящими Правилами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z91" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) круглосуточную бесперебойную обработку и передачу информации в автоматическом режиме;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z84" w:id="78"/>
-[...15 lines deleted...]
-      16. Букмекерская контора и (или) тотализатор посредством АПК, подключенного посредством сетей телекоммуникаций к ЕСУ, обеспечивают в онлайн-режиме передачу в ЕСУ информации о каждом участнике пари, принятых ставках на пари (в том числе электронных) по каждому участнику пари, коэффициентах на варианты исхода пари, выигрышах и выплатах по ним, в том числе:</w:t>
+    <w:bookmarkStart w:name="z92" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) отказоустойчивость работы и создание резервных данных при сбоях в режиме работы АПК или его замены;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z85" w:id="79"/>
-[...15 lines deleted...]
-      по участникам пари – фамилия, имя, отчество (при его наличии), ИИН (за исключением случаев, когда участнику пари не присвоен ИИН), уникальный идентификатор в ЕСУ;</w:t>
+    <w:bookmarkStart w:name="z93" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) письменное извещение оператора, при возникновении технического сбоя АПК в течение 1 (одного) рабочего дня о невозможности передачи информации, с указанием причины;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z86" w:id="80"/>
-[...15 lines deleted...]
-      по организаторам игорного бизнеса – наименование юридического лица, бизнес-идентификационный номер (БИН), юридический адрес, вид объекта налогообложения, перечень касс (для каждой кассы указывается в том числе вид кассы (наземная/электронная), место нахождения кассы), данные о лицензии (номер, дата выдачи и дата окончания лицензии);</w:t>
+    <w:bookmarkStart w:name="z94" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) направление информации за период технического сбоя не позднее 3 (трех) суток со дня устранения причин сбоя АПК;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z87" w:id="81"/>
-[...15 lines deleted...]
-      по заключенным пари – по каждому пари уникальный идентификатор в ЕСУ, условия пари, в том числе дата и время заключения пари, сумма пари, перечень исходов событий, от которых зависит исход пари, коэффициенты на варианты исхода пари, дата и время расчета результата пари, результат пари (выигрыш, проигрыш, отмена), сумма выигрыша или возврата по пари, а также информация об общей сумме и количестве всех заключенных в течение отчетного квартала пари в разрезе спортивных событий, чемпионатов и официальных видов спорта;</w:t>
+    <w:bookmarkStart w:name="z95" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) хранение данных не менее 5 (пяти) лет, начиная с 1 января года, следующего за годом заключения пари между участниками пари с букмекерской конторой или тотализатором.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z88" w:id="82"/>
-[...15 lines deleted...]
-      по принятым ставкам – о каждой принятой ставке, в том числе о дате и времени ее приема, сумме ставки, о форме расчетов с участником пари, о кассе, в которой была принята ставка, об уникальном идентификаторе в ЕСУ;</w:t>
+    <w:bookmarkStart w:name="z96" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. Оператор:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z89" w:id="83"/>
-[...15 lines deleted...]
-      по выигрышам – о каждом выплаченном выигрыше, в том числе о дате и времени выплаты, сумме выплаты, о форме расчетов с участником пари, о кассе, в которой был выплачен выигрыш, об уникальном идентификаторе в ЕСУ.</w:t>
+    <w:bookmarkStart w:name="z97" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) обеспечивает сохранность и конфиденциальность сведений, указанных в пункте 16 настоящих Правил, за исключением случаев, установленных настоящими Правилами;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z90" w:id="84"/>
-[...15 lines deleted...]
-      17. Букмекерская контора и (или) тотализатор в целях передачи в ЕСУ информации, указанной в пункте 16 настоящих Правил, обеспечивают:</w:t>
+    <w:bookmarkStart w:name="z98" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) обеспечивает круглосуточную бесперебойную работу ЕСУ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z91" w:id="85"/>
-[...15 lines deleted...]
-      1) наличие сервера АПК, находящегося по месту нахождения букмекерской конторы и (или) тотализатора на территории Республики Казахстан;</w:t>
+    <w:bookmarkStart w:name="z99" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) в случае невозможности принятия сведений, указанных в пункте 16 настоящих Правил, в течение 1 (одного) рабочего дня письменно извещает об этом букмекерскую контору и (или) тотализатор с указанием причины;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z92" w:id="86"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> в области информационно-коммуникационных технологий и обеспечения информационной безопасности (далее – Единые требования), утвержденными постановлением Правительства Республики Казахстан от 20 декабря 2016 года № 832, и настоящими Правилами;</w:t>
+    <w:bookmarkStart w:name="z100" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) обеспечивает исполнение Единых требований.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z93" w:id="87"/>
-[...15 lines deleted...]
-      3) круглосуточную бесперебойную обработку и передачу информации в автоматическом режиме;</w:t>
+    <w:bookmarkStart w:name="z101" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Обработка информации, указанной в пункте 16 настоящих Правил, осуществляется ЕСУ в целях передачи в государственный орган, осуществляющий руководство в сфере обеспечения поступлений налогов и платежей в бюджет, и уполномоченный орган по финансовому мониторингу в онлайн-режиме по сетям телекоммуникаций общего пользования с применением закрытого протокола, а также формирования статистической и аналитической информации о деятельности букмекерских контор и тотализаторов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z94" w:id="88"/>
-[...15 lines deleted...]
-      4) отказоустойчивость работы и создание резервных данных при сбоях в режиме работы АПК или его замены;</w:t>
+    <w:bookmarkStart w:name="z102" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Хранение информации в ЕСУ включает в себя мероприятия, связанные с ее защитой от утраты, хищения, искажения, подделки, несанкционированного доступа и действий по ее распространению, блокированию, уничтожению, модификации, копированию и иных незаконных действий, в том числе:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
-[...15 lines deleted...]
-      5) письменное извещение оператора, при возникновении технического сбоя АПК в течение 1 (одного) рабочего дня о невозможности передачи информации, с указанием причины;</w:t>
+    <w:bookmarkStart w:name="z103" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) применение комплекса программно-технических средств и поддерживающих их организационных мер на всех технологических этапах обработки информации и во всех режимах функционирования, в том числе при проведении ремонтных и регламентных работ;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z96" w:id="90"/>
-[...199 lines deleted...]
-    <w:bookmarkStart w:name="z145" w:id="100"/>
+    <w:bookmarkStart w:name="z104" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) удаление персональных данных участников пари по истечении пяти лет со дня прекращения деловых отношений с ним в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 11 Закона о ПОД/ФТ/ФРОМУ;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z146" w:id="101"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z105" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) принятие мер по обеспечению безопасности программного обеспечения, включающего:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z147" w:id="102"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z106" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       разделение приложений на логические группы и помещение каждой группы в выделенную виртуальную машину;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z148" w:id="103"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z107" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изоляцию внешнего сетевого трафика от внутреннего сетевого трафика;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z149" w:id="104"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z108" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       резервирование каждого программного компонента ЕСУ по схеме, при которой активное оборудование резервируется одним дополнительным компонентом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z150" w:id="105"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z109" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       исключение прямого доступа к серверам других специалистов, кроме системных и сетевых инженеров.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-[...62 lines deleted...]
-    <w:bookmarkStart w:name="z112" w:id="106"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z110" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       21. Оператор при сборе, обработке, хранении и передаче информации, указанной в пункте 16 настоящих Правил, посредством ЕСУ обеспечивает соблюдение требований </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -3199,268 +3663,524 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Предпринимательского кодекса Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 45</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Налогового кодекса Республики Казахстан и Закона о персональных данных.</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="106"/>
+        <w:t xml:space="preserve"> Налогового кодекса Республики Казахстан и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Закона</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> о персональных данных.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z111" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок передачи информации, содержащейся в единой системе учета, иным лицам в соответствии с законодательством Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 21 - в редакции приказа и.о. Министра туризма и спорта Республики Казахстан от 15.12.2025 </w:t>
-[...23 lines deleted...]
-      </w:r>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...18 lines deleted...]
-    <w:bookmarkStart w:name="z114" w:id="108"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Действие пункта 22 приостановлено до 12 .07.2026 и в период приостановления действует в следующей редакции в соответствии с приказом Министра туризма и спорта РК от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22. Оператор посредством ЕСУ обеспечивает передачу информации, указанной в пункте 16 настоящих Правил, в онлайн-режиме посредством сетей телекоммуникаций в информационные системы государственного органа, осуществляющего руководство в сфере обеспечения поступлений налогов и платежей в бюджет, и уполномоченного органа по финансовому мониторингу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z115" w:id="109"/>
+    <w:bookmarkStart w:name="z113" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       23. Информация, указанная в пункте 16 настоящих Правил, предоставляется оператором по официальным запросам органов, осуществляющих оперативно-розыскную деятельность, в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "Об оперативно-розыскной деятельности".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z116" w:id="110"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z114" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. ЕСУ предусматривает функционал по визуализации данных, поступающих в ЕСУ, с возможностью формирования и просмотра различных отчетов, с организацией доступа к данному функционалу в виде рабочего места сотрудника уполномоченного органа, государственного органа, осуществляющего руководство в сфере обеспечения поступлений налогов и платежей в бюджет, и уполномоченного органа по финансовому мониторингу.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z115" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 4. Порядок осуществления мониторинга по выявлению на территории Республики Казахстан интернет-ресурсов, содержащих признаки интернет-казино, букмекерских контор и (или) тотализаторов, не имеющих лицензий на право занятия деятельностью в сфере игорного бизнеса в Республике Казахстан, и передачи сведений по ним в уполномоченный орган в области масс-медиа</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z116" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      25. Оператор на постоянной основе осуществляет мониторинг по выявлению на территории Республики Казахстан интернет-ресурсов, содержащих признаки интернет-казино, букмекерских контор и (или) тотализаторов, не имеющих лицензий на право занятия деятельностью в сфере игорного бизнеса в Республике Казахстан путем сбора сведений в сети Интернет и анализа содержания интернет-ресурсов на предмет наличия признаков интернет-казино, букмекерских контор и (или) тотализаторов, не имеющих лицензий на право занятия деятельностью в сфере игорного бизнеса в Республике Казахстан. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z117" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      26. Сбор сведений в сети Интернет и анализ содержания интернет-ресурсов включает в себя выявление посредством ЕСУ в автоматизированном режиме доменных имен, указателей страниц сайтов в сети Интернет и сетевых адресов, позволяющих идентифицировать сайты в сети Интернет с признаками интернет-казино, букмекерских контор и (или) тотализаторов, не имеющих лицензий на право занятия деятельностью в сфере игорного бизнеса в Республике Казахстан путем поиска интернет-ресурсов, реализующих возможность организации и проведения азартных игр в сети Интернет. </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Действие пункта 27 приостановлено до 12 .07.2026 и в период приостановления действует в следующей редакции в соответствии с приказом Министра туризма и спорта РК от 24.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. Оператор по результатам мониторинга по выявлению на территории Республики Казахстан интернет-ресурсов, содержащих признаки интернет-казино, букмекерских контор и (или) тотализаторов, не имеющих лицензий на право занятия деятельностью в сфере игорного бизнеса в Республике Казахстан не позднее 3 (трех) рабочих дней со дня обнаружения вносит в информационную систему уполномоченного органа в области масс-медиа сведения о доменных именах, об указателях страниц сайтов в сети Интернет и сетевых адресов, позволяющих идентифицировать сайты в сети Интернет, содержащие информацию с признаками интернет-казино, букмекерских контор и (или) тотализаторов, не имеющих лицензий на право занятия деятельностью в сфере игорного бизнеса в Республике Казахстан, для ограничения доступа к ним на территории Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3786,31 +4506,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>