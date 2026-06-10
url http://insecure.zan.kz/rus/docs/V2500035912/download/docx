--- v0 (2025-11-07)
+++ v1 (2026-06-10)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="da84387" w14:textId="da84387">
+    <w:p w14:paraId="66e6bec" w14:textId="66e6bec">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3223,1338 +3223,1822 @@
         <w:t>
       4) решение суда о признании других лиц членами семьи заявителя (при наличии);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="131"/>
     <w:bookmarkStart w:name="z138" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) документ, подтверждающий принадлежность заявителя (семьи) к социально уязвимым слоям населения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z139" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторая пункта 4 предусматривается в редакции приказа Министра промышленности и строительства Республики Казахстан от 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Уполномоченный орган посредством информационных систем получает:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z243" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сведения об адресе регистрации по месту жительства на всех совместно проживающих членов семьи;</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z227" w:id="134"/>
-[...15 lines deleted...]
-      1) сведения об адресе регистрации по месту жительства на всех совместно проживающих членов семьи;</w:t>
+    <w:bookmarkStart w:name="z244" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) для постановки на учет из жилищного фонда государственных предприятий сведения о наличии или отсутствии жилища, принадлежащего заявителю и совместно проживающим членам его семьи на праве собственности в течении последних пяти лет на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z228" w:id="135"/>
-[...15 lines deleted...]
-      2) сведения о наличии или отсутствии жилища, принадлежащего заявителю и совместно проживающим членам его семьи на праве собственности в течении последних пяти лет на территории Республики Казахстан из жилищного фонда государственных предприятий;</w:t>
+    <w:bookmarkStart w:name="z245" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) для постановки на учет из жилищного фонда государственных учреждений сведения о наличии или отсутствии жилища, принадлежащего заявителю и совместно проживающим членам его семьи на праве собственности в течении последних пяти лет в данном населенном пункте.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z229" w:id="136"/>
-[...15 lines deleted...]
-      3) сведения о наличии или отсутствии жилища, принадлежащего заявителю и совместно проживающим членам его семьи на праве собственности в течении последних пяти лет в данном населенном пункте из жилищного фонда государственных учреждений.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть третья пункта 4 предусматривается в редакции приказа Министра промышленности и строительства Республики Казахстан от 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подаче заявления, не допускается истребование от заявителей документов и сведений, которые могут быть получены из информационных систем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменениями, внесенными приказами Министра промышленности и строительства РК от 30.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 464</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.03.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z141" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. По итогам рассмотрения документов, представленных заявителем, согласно пункту 4 настоящих Правил, не позднее 5 (пять) рабочих дней со дня подачи заявления, уполномоченный орган принимает одно из следующих решений:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z140" w:id="137"/>
-[...15 lines deleted...]
-      При подаче заявления, не допускается истребование от заявителей документов и сведений, которые могут быть получены из информационных систем.</w:t>
+    <w:bookmarkStart w:name="z142" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уведомление о постановке на учет с указанием порядкового номера очереди;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z143" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мотивированный отказ в письменном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z144" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Основаниями отказа в постановке на учет нуждающихся в жилище из жилищного фонда государственного учреждения либо государственного предприятия являются, если:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z232" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) они имеют или имели жилища на праве собственности в данном населенном пункте при постановке на учет нуждающихся в жилище из жилищного фонда государственного учреждения в течение последних пяти лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z233" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) они имеют или имели жилища на праве собственности в Республике Казахстан при постановке на учет нуждающихся в жилище из жилищного фонда государственного предприятия в течение последних пяти лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z234" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) они имеют предоставленное в пользование жилище из государственного жилищного фонда или жилище, арендованное местным исполнительным органом в частном жилищном фонде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z235" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) представленные документы и (или) сведения содержали недостоверные данные;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменением, внесенным приказом Министра промышленности и строительства РК от 30.10.2025 </w:t>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">5) исключен приказом Министра промышленности и строительства РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.03.2026);</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6) исключен приказом Министра промышленности и строительства РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.03.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции приказа Министра промышленности и строительства РК от 30.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 464</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра промышленности и строительства РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.03.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z141" w:id="138"/>
-[...135 lines deleted...]
-      3) они имеют предоставленное в пользование жилище из государственного жилищного фонда или жилище, арендованное местным исполнительным органом в частном жилищном фонде;</w:t>
+    <w:bookmarkStart w:name="z145" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок предоставления жилища из жилищного фонда государственных учреждений и государственных предприятий</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="144"/>
-    <w:bookmarkStart w:name="z235" w:id="145"/>
-[...15 lines deleted...]
-      4) представленные документы и (или) сведения содержали недостоверные данные;</w:t>
+    <w:bookmarkStart w:name="z146" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. При наличии свободного жилища в жилищном фонде государственных учреждений и государственных предприятий, заявителям предоставляется право на получение жилища.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z236" w:id="146"/>
-[...15 lines deleted...]
-      5) они ранее получили и приватизировали жилища из государственного жилищного фонда;</w:t>
+    <w:bookmarkStart w:name="z147" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Для получения жилища заявитель представляет на рассмотрение в уполномоченный орган следующие документы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z237" w:id="147"/>
-[...139 lines deleted...]
-    <w:bookmarkStart w:name="z148" w:id="151"/>
+    <w:bookmarkStart w:name="z148" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) заявление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z149" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) копии документов, удостоверяющих личность заявителя и членов его семьи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z150" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) копии свидетельства о заключении (расторжении) брака, рождении детей, смерти членов семьи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z151" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) решение суда о признании других лиц членами семьи заявителя (при наличии);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z152" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) документ, подтверждающий принадлежность заявителя (семьи) к социально уязвимым слоям населения.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z149" w:id="152"/>
-[...15 lines deleted...]
-      2) копии документов, удостоверяющих личность заявителя и членов его семьи;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть вторую пункта 8 предусматривается в редакции приказа Министра промышленности и строительства Республики Казахстан от 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган посредством информационных систем получает:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z246" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сведения об адресе регистрации по месту жительства на всех совместно проживающих членов семьи;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z150" w:id="153"/>
-[...15 lines deleted...]
-      3) копии свидетельства о заключении (расторжении) брака, рождении детей, смерти членов семьи;</w:t>
+    <w:bookmarkStart w:name="z247" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) для предоставления жилищ из жилищного фонда государственных предприятий сведения о наличии или отсутствии жилища, принадлежащего заявителю и совместно проживающим членам его семьи на праве собственности в течении последних пяти лет на территории Республики Казахстан;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z151" w:id="154"/>
-[...15 lines deleted...]
-      4) решение суда о признании других лиц членами семьи заявителя (при наличии);</w:t>
+    <w:bookmarkStart w:name="z248" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) для предоставления жилищ из жилищного фонда государственных учреждений сведения о наличии или отсутствии жилища, принадлежащего заявителю и совместно проживающим членам его семьи на праве собственности в течении последних пяти лет в данном населенном пункте.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z152" w:id="155"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z154" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Часть третья пункта 8 предусматривается в редакции приказа Министра промышленности и строительства Республики Казахстан от 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При подаче заявления, не допускается истребование от заявителей документов и сведений, которые могут быть получены из информационных систем.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменением, внесенным приказом Министра промышленности и строительства РК от 30.10.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменениями, внесенными приказами Министра промышленности и строительства РК от 30.10.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 464</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.03.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z155" w:id="161"/>
+    <w:bookmarkStart w:name="z155" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Решение государственных учреждений или государственных предприятий о предоставлении жилища из государственного жилищного фонда предоставляется на основании решения жилищной комиссии в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z230" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-1. Предоставление и пользование жилищем депутатами Парламента Республики Казахстан, судьями Конституционного Суда Республики Казахстан и судьями Верховного Суда Республики Казахстан, местных и других судов обеспечивается в порядке и на условиях соответствующих конституционных законов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена пунктом 9-1 в соответствии с приказом Министра промышленности и строительства РК от 30.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 464</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z156" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Жилищная комиссия формируется из нечетного количества не менее пяти человек, государственного предприятия либо государственного учреждения предоставляющего жилище, в том числе представителей общественных объединений (при наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z157" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Жилищную комиссию возглавляют:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z158" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в центральных государственных органах - руководитель аппарата;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z159" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в государственных учреждениях и государственных предприятиях - заместитель первого руководителя.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z160" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Секретарь жилищной комиссии не является членом жилищной комиссии и не имеет право голоса.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z230" w:id="162"/>
-[...15 lines deleted...]
-      9-1. Предоставление и пользование жилищем депутатами Парламента Республики Казахстан, судьями Конституционного Суда Республики Казахстан и судьями Верховного Суда Республики Казахстан, местных и других судов обеспечивается в порядке и на условиях соответствующих конституционных законов.</w:t>
+    <w:bookmarkStart w:name="z161" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Секретарем жилищной комиссии ведется протокол заседания жилищной комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z162" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Решения жилищной комиссии принимаются большинством голосов путем голосования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z163" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Жилищная комиссия по итогам рассмотрения документов, представленных заявителем, согласно пункту 8 настоящих Правил, но не позднее десяти рабочих дней с даты подачи заявления, принимает одно из следующих решений:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z164" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) решение о предоставлении жилища;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z165" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мотивированный отказ в письменном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z166" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      16. В предоставлении жилища из жилищного фонда государственного учреждения либо государственного предприятия отказывается в случае, если заявитель и совместно проживающие члены его семьи, на момент предоставления жилища, имеют или имели жилище на праве собственности в течении последних пяти лет, в данном населенном пункте из жилищного фонда государственного учреждения или на территории Республики Казахстан из жилищного фонда государственного предприятия, в соответствии с подпунктами 2) или 3) пункта 1 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 69</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена пунктом 9-1 в соответствии с приказом Министра промышленности и строительства РК от 30.10.2025 </w:t>
-[...9 lines deleted...]
-        <w:t>№ 464</w:t>
+        <w:t xml:space="preserve">       Сноска. Пункт 16 - в редакции приказа Министра промышленности и строительства РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.03.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z156" w:id="163"/>
-[...115 lines deleted...]
-      13. Секретарем жилищной комиссии ведется протокол заседания жилищной комиссии.</w:t>
+    <w:bookmarkStart w:name="z167" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Решение жилищной комиссии составляется в двух экземплярах, один из которых хранится в уполномоченном органе, предоставляющего жилище, второй выдается заявителю.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z162" w:id="169"/>
-[...15 lines deleted...]
-      14. Решения жилищной комиссии принимаются большинством голосов путем голосования.</w:t>
+    <w:bookmarkStart w:name="z168" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. При принятии жилищной комиссией решения о предоставлении жилища, в течение пятнадцати календарных дней заключается договор найма (поднайма) жилища (между заявителем и государственным учреждением либо государственным предприятием), по форме, утвержденной уполномоченным органом в сфере жилищных отношений и жилищно-коммунального хозяйства.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z163" w:id="170"/>
-[...15 lines deleted...]
-      15. Жилищная комиссия по итогам рассмотрения документов, представленных заявителем, согласно пункту 8 настоящих Правил, но не позднее десяти рабочих дней с даты подачи заявления, принимает одно из следующих решений:</w:t>
+    <w:bookmarkStart w:name="z169" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Договор найма (поднайма) жилища составляется в трех экземплярах. Один экземпляр договора найма жилища хранится в уполномоченном органе, второй передается местному исполнительному органу для регистрации в реестре государственного имущества (далее – реестр) и который хранится как документ строгой отчетности, третий выдается заявителю и является единственным документом, предоставляющим право на вселение в жилище.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z164" w:id="171"/>
-[...15 lines deleted...]
-      1) решение о предоставлении жилища;</w:t>
+    <w:bookmarkStart w:name="z170" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      На веб-портале реестра www.e-qazyna.kz наниматели (поднаниматели) вправе просмотреть информацию по заключенным с ними договорам найма (поднайма) жилища, в том числе, по условиям договора, начислениям по договору, перечисленным платежам в бюджет и пени при наличии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z165" w:id="172"/>
-[...220 lines deleted...]
-    <w:bookmarkEnd w:id="177"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -4815,308 +5299,308 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(индивидуальный</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>идентификационный номер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z172" w:id="178"/>
+    <w:bookmarkStart w:name="z172" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z173" w:id="179"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z173" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Прошу Вас поставить меня на учет для предоставления жилища из жилищного фонда государственного учреждения / государственного предприятия в количестве ______ комнат в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 75 Закона Республики Казахстан "О жилищных отношениях" согласно составу семьи.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z174" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Состав семьи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z175" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z176" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (фамилия, имя, отчество (далее-ФИО) члена семьи, степень родства) индивидуальный идентификационный номер: _________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z177" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подтверждаю достоверность представленных данных, осведомлен об ответственности за представление недостоверных сведений и документов в соответствии с законодательством Республики Казахстан и даю согласие на использование сведений, составляющих охраняемую законом тайну, а также сбор, обработку персональных данных. "__" __________ 20__ года _________________________________________________ _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z178" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ФИО. (подпись, дата/данные из электронной цифровой подписи (далее - ЭЦП), дата и время подписания ЭЦП)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z179" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Приложение:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z174" w:id="180"/>
-[...15 lines deleted...]
-      Состав семьи:</w:t>
+    <w:bookmarkStart w:name="z180" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. ________________;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z175" w:id="181"/>
-[...15 lines deleted...]
-      1. ___________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z181" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. ________________.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z176" w:id="182"/>
-[...15 lines deleted...]
-      (фамилия, имя, отчество (далее-ФИО) члена семьи, степень родства) индивидуальный идентификационный номер: _________________________________________________________________.</w:t>
+    <w:bookmarkStart w:name="z182" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________ _________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z177" w:id="183"/>
-[...15 lines deleted...]
-      Подтверждаю достоверность представленных данных, осведомлен об ответственности за представление недостоверных сведений и документов в соответствии с законодательством Республики Казахстан и даю согласие на использование сведений, составляющих охраняемую законом тайну, а также сбор, обработку персональных данных. "__" __________ 20__ года _________________________________________________ _________________</w:t>
+    <w:bookmarkStart w:name="z183" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ФИО (подпись, дата/данные ЭЦП, дата и время подписания ЭЦП)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z178" w:id="184"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="189"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5377,328 +5861,328 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(индивидуальный</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>идентификационный номер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z185" w:id="190"/>
+    <w:bookmarkStart w:name="z185" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z186" w:id="191"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z186" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Прошу Вас предоставить мне жилище из жилищного фонда государственного учреждения / государственного предприятия в количестве ______ комнат в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 75 Закона Республики Казахстан "О жилищных отношениях" (далее – Закон) согласно составу семьи.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z187" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Состав семьи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z188" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z189" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (фамилия, имя, отчество (далее-ФИО) члена семьи, степень родства) индивидуальный идентификационный номер _________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z190" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подтверждаю достоверность представленных данных, осведомлен об ответственности за представление недостоверных сведений и документов в соответствии с законодательством Республики Казахстан и даю согласие на использование сведений, составляющих охраняемую законом тайну, а также сбор, обработку персональных данных. "__" __________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z191" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________ _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z192" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ФИО (подпись, дата/данные из электронной цифровой подписи (далее - ЭЦП), дата и время подписания ЭЦП)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z187" w:id="192"/>
-[...15 lines deleted...]
-      Состав семьи:</w:t>
+    <w:bookmarkStart w:name="z193" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Приложение:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z188" w:id="193"/>
-[...15 lines deleted...]
-      1. ___________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z194" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. ________________;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z189" w:id="194"/>
-[...15 lines deleted...]
-      (фамилия, имя, отчество (далее-ФИО) члена семьи, степень родства) индивидуальный идентификационный номер _________________________________________________________________.</w:t>
+    <w:bookmarkStart w:name="z195" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. ________________.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z190" w:id="195"/>
-[...15 lines deleted...]
-      Подтверждаю достоверность представленных данных, осведомлен об ответственности за представление недостоверных сведений и документов в соответствии с законодательством Республики Казахстан и даю согласие на использование сведений, составляющих охраняемую законом тайну, а также сбор, обработку персональных данных. "__" __________ 20__ года</w:t>
+    <w:bookmarkStart w:name="z196" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________ _________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z191" w:id="196"/>
-[...15 lines deleted...]
-      _________________________________________________ _________________</w:t>
+    <w:bookmarkStart w:name="z197" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ФИО (подпись, дата/данные ЭЦП, дата и время подписания ЭЦП)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z192" w:id="197"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="202"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5829,346 +6313,346 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предприятий Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z199" w:id="203"/>
+    <w:bookmarkStart w:name="z199" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Решение жилищной комиссии о предоставлении жилища из жилищного фонда государственного учреждения или государственного предприятия</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z200" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Область, город _________ "___"__________ 20__ год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z201" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение жилищной комиссии о предоставлении жилища № _____</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z202" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z203" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z204" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование органа, предоставляющего жилище)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z205" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решила предоставить жилище в найм (поднайм) гражданину:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z200" w:id="204"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Область, город _________ "___"__________ 20__ год</w:t>
+    <w:bookmarkStart w:name="z206" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z201" w:id="205"/>
-[...15 lines deleted...]
-      Решение жилищной комиссии о предоставлении жилища № _____</w:t>
+    <w:bookmarkStart w:name="z207" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (фамилия, имя, отчество (при его наличии) (далее – ФИО) нанимателя)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z202" w:id="206"/>
-[...15 lines deleted...]
-      Комиссия ____________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z208" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на состав семьи из __________________________________________________ (прописью)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z203" w:id="207"/>
-[...15 lines deleted...]
-      _____________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z209" w:id="207"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      человек, расположенное по адресу: _____________________________________,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z204" w:id="208"/>
-[...15 lines deleted...]
-      (наименование органа, предоставляющего жилище)</w:t>
+    <w:bookmarkStart w:name="z210" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      состоящей из ______ комнат, площадью _______ квадратных метров</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z205" w:id="209"/>
-[...15 lines deleted...]
-      Решила предоставить жилище в найм (поднайм) гражданину:</w:t>
+    <w:bookmarkStart w:name="z211" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      полезной площади, в том числе жилой площадью ______ квадратных</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z206" w:id="210"/>
-[...15 lines deleted...]
-      ____________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z212" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      метров, нежилой площадью ______ квадратных метров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z207" w:id="211"/>
-[...15 lines deleted...]
-      (фамилия, имя, отчество (при его наличии) (далее – ФИО) нанимателя)</w:t>
+    <w:bookmarkStart w:name="z213" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Состав семьи:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z208" w:id="212"/>
-[...118 lines deleted...]
-    <w:bookmarkEnd w:id="217"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -6486,70 +6970,70 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z214" w:id="218"/>
+          <w:bookmarkStart w:name="z214" w:id="212"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Председатель комиссии:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="218"/>
+          <w:bookmarkEnd w:id="212"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6627,70 +7111,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место печати (при наличи)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z218" w:id="219"/>
+          <w:bookmarkStart w:name="z218" w:id="213"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Члены комиссии:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="219"/>
+          <w:bookmarkEnd w:id="213"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -6934,55 +7418,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -7308,31 +7792,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>