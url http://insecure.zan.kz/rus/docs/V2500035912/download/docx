--- v1 (2026-06-10)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="66e6bec" w14:textId="66e6bec">
+    <w:p w14:paraId="5c3c44a" w14:textId="5c3c44a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -3227,1676 +3227,1342 @@
     <w:bookmarkEnd w:id="131"/>
     <w:bookmarkStart w:name="z138" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) документ, подтверждающий принадлежность заявителя (семьи) к социально уязвимым слоям населения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган посредством цифровых систем получает:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сведения об адресе регистрации по месту жительства на всех совместно проживающих членов семьи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) для постановки на учет из жилищного фонда государственных предприятий сведения о наличии или отсутствии жилища, принадлежащего заявителю и совместно проживающим членам его семьи на праве собственности в течении последних пяти лет на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) для постановки на учет из жилищного фонда государственных учреждений сведения о наличии или отсутствии жилища, принадлежащего заявителю и совместно проживающим членам его семьи на праве собственности в течении последних пяти лет в данном населенном пункте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подаче заявления, не допускается истребование от заявителей документов и сведений, которые могут быть получены из цифровых систем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 с изменениями, внесенными приказами Министра промышленности и строительства РК от 30.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 464</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.03.2026); от 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 130</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z141" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. По итогам рассмотрения документов, представленных заявителем, согласно пункту 4 настоящих Правил, не позднее 5 (пять) рабочих дней со дня подачи заявления, уполномоченный орган принимает одно из следующих решений:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z142" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) уведомление о постановке на учет с указанием порядкового номера очереди;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z143" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мотивированный отказ в письменном виде.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z144" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Основаниями отказа в постановке на учет нуждающихся в жилище из жилищного фонда государственного учреждения либо государственного предприятия являются, если:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z232" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) они имеют или имели жилища на праве собственности в данном населенном пункте при постановке на учет нуждающихся в жилище из жилищного фонда государственного учреждения в течение последних пяти лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z233" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) они имеют или имели жилища на праве собственности в Республике Казахстан при постановке на учет нуждающихся в жилище из жилищного фонда государственного предприятия в течение последних пяти лет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z234" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) они имеют предоставленное в пользование жилище из государственного жилищного фонда или жилище, арендованное местным исполнительным органом в частном жилищном фонде;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z235" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) представленные документы и (или) сведения содержали недостоверные данные;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve">5) исключен приказом Министра промышленности и строительства РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.03.2026);</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Часть вторая пункта 4 предусматривается в редакции приказа Министра промышленности и строительства Республики Казахстан от 30.03.2026 </w:t>
+        <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>№ 130</w:t>
+        <w:t xml:space="preserve">6) исключен приказом Министра промышленности и строительства РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+        <w:t xml:space="preserve"> (вводится в действие с 12.03.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-    </w:p>
-[...77 lines deleted...]
-    <w:bookmarkEnd w:id="135"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции приказа Министра промышленности и строительства РК от 30.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 464</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом Министра промышленности и строительства РК от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.03.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z145" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b w:val="false"/>
-[...302 lines deleted...]
-      2) они имеют или имели жилища на праве собственности в Республике Казахстан при постановке на учет нуждающихся в жилище из жилищного фонда государственного предприятия в течение последних пяти лет;</w:t>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 3. Порядок предоставления жилища из жилищного фонда государственных учреждений и государственных предприятий</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z234" w:id="142"/>
-[...15 lines deleted...]
-      3) они имеют предоставленное в пользование жилище из государственного жилищного фонда или жилище, арендованное местным исполнительным органом в частном жилищном фонде;</w:t>
+    <w:bookmarkStart w:name="z146" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. При наличии свободного жилища в жилищном фонде государственных учреждений и государственных предприятий, заявителям предоставляется право на получение жилища.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z235" w:id="143"/>
-[...15 lines deleted...]
-      4) представленные документы и (или) сведения содержали недостоверные данные;</w:t>
+    <w:bookmarkStart w:name="z147" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Для получения жилища заявитель представляет на рассмотрение в уполномоченный орган следующие документы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="143"/>
-    <w:p>
-[...247 lines deleted...]
-    <w:bookmarkStart w:name="z148" w:id="147"/>
+    <w:bookmarkStart w:name="z148" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1) заявление по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z149" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) копии документов, удостоверяющих личность заявителя и членов его семьи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z150" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) копии свидетельства о заключении (расторжении) брака, рождении детей, смерти членов семьи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z151" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) решение суда о признании других лиц членами семьи заявителя (при наличии);</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z149" w:id="148"/>
-[...15 lines deleted...]
-      2) копии документов, удостоверяющих личность заявителя и членов его семьи;</w:t>
+    <w:bookmarkStart w:name="z152" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) документ, подтверждающий принадлежность заявителя (семьи) к социально уязвимым слоям населения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z150" w:id="149"/>
-[...15 lines deleted...]
-      3) копии свидетельства о заключении (расторжении) брака, рождении детей, смерти членов семьи;</w:t>
+    <w:bookmarkStart w:name="z153" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган посредством цифровых систем получает:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z151" w:id="150"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) сведения об адресе регистрации по месту жительства на всех совместно проживающих членов семьи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) для предоставления жилищ из жилищного фонда государственных предприятий сведения о наличии или отсутствии жилища, принадлежащего заявителю и совместно проживающим членам его семьи на праве собственности в течении последних пяти лет на территории Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) для предоставления жилищ из жилищного фонда государственных учреждений сведения о наличии или отсутствии жилища, принадлежащего заявителю и совместно проживающим членам его семьи на праве собственности в течении последних пяти лет в данном населенном пункте.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При подаче заявления, не допускается истребование от заявителей документов и сведений, которые могут быть получены из цифровых систем.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменениями, внесенными приказами Министра промышленности и строительства РК от 30.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 464</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); от 16.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 99</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.03.2026); от 30.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 130 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 12.07.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
-      <w:r>
-[...318 lines deleted...]
-    <w:bookmarkStart w:name="z155" w:id="155"/>
+    </w:p>
+    <w:bookmarkStart w:name="z155" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       9. Решение государственных учреждений или государственных предприятий о предоставлении жилища из государственного жилищного фонда предоставляется на основании решения жилищной комиссии в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 77</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z230" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9-1. Предоставление и пользование жилищем депутатами Курултая Республики Казахстан, судьями Конституционного Суда Республики Казахстан и судьями Верховного Суда Республики Казахстан, местных и других судов обеспечивается в порядке и на условиях соответствующих конституционных законов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Глава 3 дополнена пунктом 9-1 в соответствии с приказом Министра промышленности и строительства РК от 30.10.2025 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 464</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); с изменением, внесенным приказом и.о. Министра промышленности и строительства РК от 22.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">№ 323 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(вводится в действие с 01.07.2026).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z156" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Жилищная комиссия формируется из нечетного количества не менее пяти человек, государственного предприятия либо государственного учреждения предоставляющего жилище, в том числе представителей общественных объединений (при наличии).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z157" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Жилищную комиссию возглавляют:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z158" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) в центральных государственных органах - руководитель аппарата;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z159" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) в государственных учреждениях и государственных предприятиях - заместитель первого руководителя.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z230" w:id="156"/>
-[...15 lines deleted...]
-      9-1. Предоставление и пользование жилищем депутатами Парламента Республики Казахстан, судьями Конституционного Суда Республики Казахстан и судьями Верховного Суда Республики Казахстан, местных и других судов обеспечивается в порядке и на условиях соответствующих конституционных законов.</w:t>
+    <w:bookmarkStart w:name="z160" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Секретарь жилищной комиссии не является членом жилищной комиссии и не имеет право голоса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="156"/>
-    <w:p>
-[...77 lines deleted...]
-      10. Жилищная комиссия формируется из нечетного количества не менее пяти человек, государственного предприятия либо государственного учреждения предоставляющего жилище, в том числе представителей общественных объединений (при наличии).</w:t>
+    <w:bookmarkStart w:name="z161" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. Секретарем жилищной комиссии ведется протокол заседания жилищной комиссии.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z157" w:id="158"/>
-[...15 lines deleted...]
-      11. Жилищную комиссию возглавляют:</w:t>
+    <w:bookmarkStart w:name="z162" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Решения жилищной комиссии принимаются большинством голосов путем голосования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z158" w:id="159"/>
-[...15 lines deleted...]
-      1) в центральных государственных органах - руководитель аппарата;</w:t>
+    <w:bookmarkStart w:name="z163" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. Жилищная комиссия по итогам рассмотрения документов, представленных заявителем, согласно пункту 8 настоящих Правил, но не позднее десяти рабочих дней с даты подачи заявления, принимает одно из следующих решений:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z159" w:id="160"/>
-[...15 lines deleted...]
-      2) в государственных учреждениях и государственных предприятиях - заместитель первого руководителя.</w:t>
+    <w:bookmarkStart w:name="z164" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) решение о предоставлении жилища;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z160" w:id="161"/>
-[...15 lines deleted...]
-      12. Секретарь жилищной комиссии не является членом жилищной комиссии и не имеет право голоса.</w:t>
+    <w:bookmarkStart w:name="z165" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) мотивированный отказ в письменном виде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z161" w:id="162"/>
-[...99 lines deleted...]
-    <w:bookmarkStart w:name="z166" w:id="167"/>
+    <w:bookmarkStart w:name="z166" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. В предоставлении жилища из жилищного фонда государственного учреждения либо государственного предприятия отказывается в случае, если заявитель и совместно проживающие члены его семьи, на момент предоставления жилища, имеют или имели жилище на праве собственности в течении последних пяти лет, в данном населенном пункте из жилищного фонда государственного учреждения или на территории Республики Казахстан из жилищного фонда государственного предприятия, в соответствии с подпунктами 2) или 3) пункта 1 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьи 69</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -4915,130 +4581,130 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие с 12.03.2026).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z167" w:id="168"/>
+    <w:bookmarkStart w:name="z167" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Решение жилищной комиссии составляется в двух экземплярах, один из которых хранится в уполномоченном органе, предоставляющего жилище, второй выдается заявителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z168" w:id="169"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z168" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18. При принятии жилищной комиссией решения о предоставлении жилища, в течение пятнадцати календарных дней заключается договор найма (поднайма) жилища (между заявителем и государственным учреждением либо государственным предприятием), по форме, утвержденной уполномоченным органом в сфере жилищных отношений и жилищно-коммунального хозяйства.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z169" w:id="170"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z169" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. Договор найма (поднайма) жилища составляется в трех экземплярах. Один экземпляр договора найма жилища хранится в уполномоченном органе, второй передается местному исполнительному органу для регистрации в реестре государственного имущества (далее – реестр) и который хранится как документ строгой отчетности, третий выдается заявителю и является единственным документом, предоставляющим право на вселение в жилище.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z170" w:id="171"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z170" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       На веб-портале реестра www.e-qazyna.kz наниматели (поднаниматели) вправе просмотреть информацию по заключенным с ними договорам найма (поднайма) жилища, в том числе, по условиям договора, начислениям по договору, перечисленным платежам в бюджет и пени при наличии.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5299,308 +4965,308 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(индивидуальный</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>идентификационный номер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z172" w:id="172"/>
+    <w:bookmarkStart w:name="z172" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z173" w:id="173"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z173" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Прошу Вас поставить меня на учет для предоставления жилища из жилищного фонда государственного учреждения / государственного предприятия в количестве ______ комнат в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 75 Закона Республики Казахстан "О жилищных отношениях" согласно составу семьи.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z174" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Состав семьи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z175" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z176" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (фамилия, имя, отчество (далее-ФИО) члена семьи, степень родства) индивидуальный идентификационный номер: _________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z177" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подтверждаю достоверность представленных данных, осведомлен об ответственности за представление недостоверных сведений и документов в соответствии с законодательством Республики Казахстан и даю согласие на использование сведений, составляющих охраняемую законом тайну, а также сбор, обработку персональных данных. "__" __________ 20__ года _________________________________________________ _________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z178" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ФИО. (подпись, дата/данные из электронной цифровой подписи (далее - ЭЦП), дата и время подписания ЭЦП)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z174" w:id="174"/>
-[...15 lines deleted...]
-      Состав семьи:</w:t>
+    <w:bookmarkStart w:name="z179" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Приложение:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z175" w:id="175"/>
-[...15 lines deleted...]
-      1. ___________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z180" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. ________________;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z176" w:id="176"/>
-[...15 lines deleted...]
-      (фамилия, имя, отчество (далее-ФИО) члена семьи, степень родства) индивидуальный идентификационный номер: _________________________________________________________________.</w:t>
+    <w:bookmarkStart w:name="z181" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. ________________.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z177" w:id="177"/>
-[...15 lines deleted...]
-      Подтверждаю достоверность представленных данных, осведомлен об ответственности за представление недостоверных сведений и документов в соответствии с законодательством Республики Казахстан и даю согласие на использование сведений, составляющих охраняемую законом тайну, а также сбор, обработку персональных данных. "__" __________ 20__ года _________________________________________________ _________________</w:t>
+    <w:bookmarkStart w:name="z182" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________ _________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z178" w:id="178"/>
-[...15 lines deleted...]
-      (ФИО. (подпись, дата/данные из электронной цифровой подписи (далее - ЭЦП), дата и время подписания ЭЦП)</w:t>
+    <w:bookmarkStart w:name="z183" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ФИО (подпись, дата/данные ЭЦП, дата и время подписания ЭЦП)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z179" w:id="179"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="183"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5861,328 +5527,328 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(индивидуальный</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>идентификационный номер)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z185" w:id="184"/>
+    <w:bookmarkStart w:name="z185" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z186" w:id="185"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z186" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Прошу Вас предоставить мне жилище из жилищного фонда государственного учреждения / государственного предприятия в количестве ______ комнат в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 75 Закона Республики Казахстан "О жилищных отношениях" (далее – Закон) согласно составу семьи.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z187" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Состав семьи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z188" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. ___________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z189" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (фамилия, имя, отчество (далее-ФИО) члена семьи, степень родства) индивидуальный идентификационный номер _________________________________________________________________.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z190" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подтверждаю достоверность представленных данных, осведомлен об ответственности за представление недостоверных сведений и документов в соответствии с законодательством Республики Казахстан и даю согласие на использование сведений, составляющих охраняемую законом тайну, а также сбор, обработку персональных данных. "__" __________ 20__ года</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z191" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _________________________________________________ _________________</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z187" w:id="186"/>
-[...15 lines deleted...]
-      Состав семьи:</w:t>
+    <w:bookmarkStart w:name="z192" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ФИО (подпись, дата/данные из электронной цифровой подписи (далее - ЭЦП), дата и время подписания ЭЦП)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z188" w:id="187"/>
-[...15 lines deleted...]
-      1. ___________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z193" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Приложение:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z189" w:id="188"/>
-[...15 lines deleted...]
-      (фамилия, имя, отчество (далее-ФИО) члена семьи, степень родства) индивидуальный идентификационный номер _________________________________________________________________.</w:t>
+    <w:bookmarkStart w:name="z194" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. ________________;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z190" w:id="189"/>
-[...15 lines deleted...]
-      Подтверждаю достоверность представленных данных, осведомлен об ответственности за представление недостоверных сведений и документов в соответствии с законодательством Республики Казахстан и даю согласие на использование сведений, составляющих охраняемую законом тайну, а также сбор, обработку персональных данных. "__" __________ 20__ года</w:t>
+    <w:bookmarkStart w:name="z195" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. ________________.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z191" w:id="190"/>
+    <w:bookmarkStart w:name="z196" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       _________________________________________________ _________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z192" w:id="191"/>
-[...15 lines deleted...]
-      (ФИО (подпись, дата/данные из электронной цифровой подписи (далее - ЭЦП), дата и время подписания ЭЦП)</w:t>
+    <w:bookmarkStart w:name="z197" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (ФИО (подпись, дата/данные ЭЦП, дата и время подписания ЭЦП)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z193" w:id="192"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="196"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6313,346 +5979,346 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>государственных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предприятий Форма</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z199" w:id="197"/>
+    <w:bookmarkStart w:name="z199" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Решение жилищной комиссии о предоставлении жилища из жилищного фонда государственного учреждения или государственного предприятия</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z200" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Область, город _________ "___"__________ 20__ год</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z201" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решение жилищной комиссии о предоставлении жилища № _____</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z202" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Комиссия ____________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z203" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      _____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z204" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (наименование органа, предоставляющего жилище)</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="197"/>
-    <w:bookmarkStart w:name="z200" w:id="198"/>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> Область, город _________ "___"__________ 20__ год</w:t>
+    <w:bookmarkStart w:name="z205" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Решила предоставить жилище в найм (поднайм) гражданину:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z201" w:id="199"/>
-[...15 lines deleted...]
-      Решение жилищной комиссии о предоставлении жилища № _____</w:t>
+    <w:bookmarkStart w:name="z206" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ____________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z202" w:id="200"/>
-[...15 lines deleted...]
-      Комиссия ____________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z207" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (фамилия, имя, отчество (при его наличии) (далее – ФИО) нанимателя)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z203" w:id="201"/>
-[...15 lines deleted...]
-      _____________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z208" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      на состав семьи из __________________________________________________ (прописью)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z204" w:id="202"/>
-[...15 lines deleted...]
-      (наименование органа, предоставляющего жилище)</w:t>
+    <w:bookmarkStart w:name="z209" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      человек, расположенное по адресу: _____________________________________,</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z205" w:id="203"/>
-[...15 lines deleted...]
-      Решила предоставить жилище в найм (поднайм) гражданину:</w:t>
+    <w:bookmarkStart w:name="z210" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      состоящей из ______ комнат, площадью _______ квадратных метров</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z206" w:id="204"/>
-[...15 lines deleted...]
-      ____________________________________________________________________</w:t>
+    <w:bookmarkStart w:name="z211" w:id="204"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      полезной площади, в том числе жилой площадью ______ квадратных</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z207" w:id="205"/>
-[...15 lines deleted...]
-      (фамилия, имя, отчество (при его наличии) (далее – ФИО) нанимателя)</w:t>
+    <w:bookmarkStart w:name="z212" w:id="205"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      метров, нежилой площадью ______ квадратных метров.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z208" w:id="206"/>
-[...15 lines deleted...]
-      на состав семьи из __________________________________________________ (прописью)</w:t>
+    <w:bookmarkStart w:name="z213" w:id="206"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Состав семьи:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z209" w:id="207"/>
-[...98 lines deleted...]
-    <w:bookmarkEnd w:id="211"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -6970,70 +6636,70 @@
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z214" w:id="212"/>
+          <w:bookmarkStart w:name="z214" w:id="207"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Председатель комиссии:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="212"/>
+          <w:bookmarkEnd w:id="207"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7111,70 +6777,70 @@
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место печати (при наличи)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z218" w:id="213"/>
+          <w:bookmarkStart w:name="z218" w:id="208"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Члены комиссии:</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="213"/>
+          <w:bookmarkEnd w:id="208"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
@@ -7418,55 +7084,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>