--- v0 (2025-11-07)
+++ v1 (2026-10-25)
@@ -1,45 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="8c2f6ac" w14:textId="8c2f6ac">
+    <w:p w14:paraId="41a35da" w14:textId="41a35da">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,120 +94,215 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении правил по ведению реестра учета волонтерской деятельности</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра культуры и информации Республики Казахстан от 31 марта 2025 года № 127-НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 1 апреля 2025 года № 35906</w:t>
-[...9 lines deleted...]
-    <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:t>Приказ Министра культуры и информации Республики Казахстан от 31 марта 2025 года № 127-НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 1 апреля 2025 года № 35906.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
+      <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О волонтерской деятельности" и подпунктом </w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> 15 Положения о Министерстве культуры и информации Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 4 октября 2023 года № 866 "О некоторых вопросах Министерства культуры и информации Республики Казахстан" ПРИКАЗЫВАЮ:</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О волонтерской деятельности", </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 84)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве культуры и информации Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 4 октября 2023 года № 866 "О некоторых вопросах Министерства культуры и информации Республики Казахстан" </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ПРИКАЗЫВАЮ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Преамбула – в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 354-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Утвердить </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -463,68 +559,50 @@
         <w:t>
       4. Контроль за исполнением настоящего приказа возложить на курирующего вице-министра культуры и информации Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Настоящий приказ вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -540,1727 +618,1440 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Министр культуры и информации</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">Республики Казахстан </w:t>
-[...25 lines deleted...]
-          </w:tcPr>
+              <w:t>Министр культуры и информации</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Республики Казахстан </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4340" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>А. Балаева</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z17" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z17" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Министерство сельского хозяйства </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z18" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z18" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z19" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z20" w:id="13"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z20" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министерство науки и</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z21" w:id="14"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z21" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       высшего образования</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z22" w:id="15"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z22" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z23" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z24" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Министерство здравоохранения </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z25" w:id="17"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z25" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z26" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z27" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Министерство труда и социальной </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z28" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       защиты населения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z29" w:id="20"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z29" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z30" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z31" w:id="21"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z31" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министерство транспорта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z32" w:id="22"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z32" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z33" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z34" w:id="23"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z34" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Министерство финансов </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z35" w:id="24"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z35" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z36" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z37" w:id="25"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z37" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министерство обороны</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z38" w:id="26"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z38" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z39" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z40" w:id="27"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z40" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министерство просвещения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z41" w:id="28"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z41" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z42" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z43" w:id="29"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z43" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министерство промышленности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z44" w:id="30"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z44" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       и строительства</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z45" w:id="31"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z45" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z46" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z47" w:id="32"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z47" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министерство торговли и интеграции</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z48" w:id="33"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z48" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z49" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z50" w:id="34"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z50" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министерство водных</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z51" w:id="35"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z51" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ресурсов и ирригации</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z52" w:id="36"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z52" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z53" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z54" w:id="37"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z54" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министерство иностранных дел</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z55" w:id="38"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z55" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z56" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z57" w:id="39"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z57" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министерство по</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z58" w:id="40"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z58" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       чрезвычайным ситуациям</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z59" w:id="41"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z59" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z60" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z61" w:id="42"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z61" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министерство туризма и спорта</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z62" w:id="43"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z62" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z63" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z64" w:id="44"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z64" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Министерство национальной экономики </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z65" w:id="45"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z65" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z66" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z67" w:id="46"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z67" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Министерство цифрового развития, </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z68" w:id="47"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z68" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       инноваций и аэрокосмической промышленности </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z69" w:id="48"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z69" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z70" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z71" w:id="49"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z71" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Министерство внутренних дел </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z72" w:id="50"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z72" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z73" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z74" w:id="51"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z74" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Министерство экологии </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z75" w:id="52"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z75" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       и природных ресурсов </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z76" w:id="53"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z76" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-[...17 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z77" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
        "СОГЛАСОВАН"</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z78" w:id="54"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z78" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Министерство энергетики</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z79" w:id="55"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z79" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Республики Казахстан</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkEnd w:id="74"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2365,744 +2156,888 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 31 марта 2025 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 127-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z81" w:id="56"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила по ведению реестра учета волонтерской деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z82" w:id="57"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z83" w:id="58"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Настоящие правила по ведению реестра учета волонтерской деятельности (далее – Правила) разработаны в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 16</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О волонтерской деятельности" (далее – Закон) и подпунктом </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z84" w:id="59"/>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О волонтерской деятельности" (далее – Закон), </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 2)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 3 статьи 16 Закона Республики Казахстан "О государственной статистике" и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпунктом 84)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 15 Положения о Министерстве культуры и информации Республики Казахстан, утвержденного постановлением Правительства Республики Казахстан от 4 октября 2023 года № 866 "О некоторых вопросах Министерства культуры и информации Республики Казахстан" и определяют порядок ведения реестра учета волонтерской деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 – в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 354-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. В настоящих Правилах используются следующие основные понятия:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z85" w:id="60"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z146" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) волонтер – физическое лицо, осуществляющее волонтерскую деятельность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z86" w:id="61"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z147" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) группа волонтеров – добровольное незарегистрированное сообщество физических лиц, образованное в целях совместного осуществления волонтерской деятельности, на которое распространяются нормы, установленные Законом;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z87" w:id="62"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z148" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) волонтерская акция – мероприятие, направленное на решение конкретной социально направленной, общественно полезной задачи, выполняемой волонтерской организацией и (или) волонтерами, и (или) группой волонтеров;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z88" w:id="63"/>
+      3) координатор волонтеров – назначается организатором волонтерской деятельности или волонтерской организацией, ответственной за реализацию волонтерской программы (проекта) или волонтерской акции, либо избирается волонтерами, входящими в состав группы волонтеров, из их числа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z149" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) волонтерская программа (проект) – системный комплекс мер, направленный на решение социально направленных, общественно полезных задач, с указанием мероприятий и ожидаемых результатов, выполняемых волонтерской организацией и (или) волонтерами, и (или) группой волонтеров;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z89" w:id="64"/>
+      4) волонтерская акция – мероприятие, направленное на решение конкретной социально направленной, общественно полезной задачи, выполняемой волонтерской организацией и (или) волонтерами, и (или) группой волонтеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z150" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5) волонтерская деятельность – добровольная социально направленная, выполняемая по свободному волеизъявлению общественно полезная деятельность, осуществляемая на безвозмездной основе;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z90" w:id="65"/>
+      5) волонтерская программа (проект) – системный комплекс мер, направленный на решение социально направленных, общественно полезных задач, с указанием мероприятий и ожидаемых результатов, выполняемых волонтерской организацией и (или) волонтерами, и (или) группой волонтеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z151" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6) уполномоченный орган в сфере волонтерской деятельности (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере волонтерской деятельности;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z91" w:id="66"/>
+      6) волонтерская деятельность – добровольная социально направленная, выполняемая по свободному волеизъявлению общественно полезная деятельность, осуществляемая на безвозмездной основе;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z152" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7) реестр учета волонтерской деятельности (далее – реестр) – реестр данных, содержащий сведения о волонтерах, группах волонтеров, волонтерских организациях, координаторах и организаторах волонтерской деятельности, волонтерских программах (проектах), волонтерских акциях, месте и времени их проведения, требованиях к их проведению;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z92" w:id="67"/>
+      7) уполномоченный орган в сфере волонтерской деятельности (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере волонтерской деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z153" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8) координатор волонтеров – назначается организатором волонтерской деятельности или волонтерской организацией, ответственной за реализацию волонтерской программы (проекта) или волонтерской акции, либо избирается волонтерами, входящими в состав группы волонтеров, из их числа;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z93" w:id="68"/>
+      8) реестр учета волонтерской деятельности (далее – реестр) – реестр данных, содержащий сведения о волонтерах, группах волонтеров, волонтерских организациях, координаторах и организаторах волонтерской деятельности, волонтерских программах (проектах), волонтерских акциях, месте и времени их проведения, требованиях к их проведению;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z154" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...4 lines deleted...]
-    <w:bookmarkStart w:name="z94" w:id="69"/>
+        <w:t xml:space="preserve">
+      9) организатор волонтерской деятельности – центральные и местные исполнительные органы, органы местного самоуправления, иные организации, а также физические лица, привлекающие волонтеров самостоятельно либо через волонтерские организации; </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z155" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) волонтерская организация – некоммерческая организация (за исключением религиозных объединений, потребительских кооперативов, а также общественных объединений в форме политических партий или профессиональных союзов), созданная и осуществляющая волонтерскую деятельность в соответствии с законами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z95" w:id="70"/>
+    <w:bookmarkEnd w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 – в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 354-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z95" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок ведения реестра учета волонтерской деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z96" w:id="71"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. Реестр ведется уполномоченным органом на казахском и русском языках по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z97" w:id="72"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z97" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Для включения в реестр волонтеры, группы волонтеров, волонтерские организации, координаторы волонтеров и организаторы волонтерской деятельности (далее – заявитель) подают на электронную почту volunteer@mki.gov.kz на казахском и русском языках заявление на включение в реестр и анкету по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z98" w:id="73"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z98" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Под ведением реестра понимается:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z99" w:id="74"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z99" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) внесение уполномоченным органом сведений о заявителе в реестр;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z100" w:id="75"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z100" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) актуализация изменений (дополнений) сведений, которые включаются в реестр;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z101" w:id="76"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z101" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) размещение реестра на официальном интернет-ресурсе уполномоченного органа.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z102" w:id="77"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z102" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Сотрудник уполномоченного органа ответственный за ведение реестра (далее – сотрудник уполномоченного органа), определяется руководством уполномоченного органа. Информация о сотруднике уполномоченного органа (фамилия, имя, отчество (при его наличии), контактные данные) размещается на интернет-ресурсе уполномоченного органа. Сотрудник уполномоченного органа на ежедневной основе осуществляет мониторинг электронной почты volunteer@mki.gov.kz на предмет поступивших заявлений и анкеты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z103" w:id="78"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z103" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. В случае изменения сведений заявителем предоставляется анкета по форме, согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, на электронную почту volunteer@mki.gov.kz в течение 10 (десяти) рабочих дней со дня их изменения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z104" w:id="79"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z104" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. При получении сведений о деятельности заявителя, сотрудник уполномоченного органа рассматривает их на предмет полноты заполнения заявлений и анкеты.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z105" w:id="80"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z105" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Сведения о волонтерской деятельности являются общедоступными.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z106" w:id="81"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z106" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Сотрудник уполномоченного органа при поступлении в реестр сведений о заявителе, рассматривает их в течение 5 (пяти) рабочих дней.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z107" w:id="82"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z107" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       При выявлении неполноты представленных сведений заявителем, сотрудник уполномоченного органа в течение 5 (пяти) рабочих дней со дня поступления заявления направляет их на доработку. Заявитель в течение 3 (трех) рабочих дней дорабатывает и повторно направляет сведения о своей деятельности на электронную почту volunteer@mki.gov.kz для включения в реестр. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z108" w:id="83"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z108" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11. Уполномоченный орган отказывает в регистрации заявителю в случае непредставления доработанной заявки в сроки, предусмотренные в пункте 10 настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z109" w:id="84"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z109" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Включение сведений в реестр или отказ оформляется уведомлением на электронную почту заявителю.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z110" w:id="85"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z110" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Прекращение волонтерской деятельности осуществляется по инициативе заявителя на основании уведомления в произвольной форме на электронную почту volunteer@mki.gov.kz в течение 10 (десяти) рабочих дней c момента принятия решения, о чем делается отметка в реестре.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3246,68 +3181,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>реестра учета волонтерской</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деятельности</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z113" w:id="86"/>
+    <w:bookmarkStart w:name="z113" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Реестр учета волонтерской деятельности</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
         <w:gridCol w:w="1118"/>
@@ -3493,70 +3428,70 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Координатор и организатор волонтерской деятельности (Ф.И.О. (при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z114" w:id="87"/>
+          <w:bookmarkStart w:name="z114" w:id="106"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Контактные данные, e-mail, web-сайт (при его наличии), регион действия</w:t>
             </w:r>
           </w:p>
-          <w:bookmarkEnd w:id="87"/>
+          <w:bookmarkEnd w:id="106"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1118" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4572,422 +4507,363 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>реестра учета волонтерской</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>деятельности</w:t>
             </w:r>
-            <w:r>
-[...50 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z116" w:id="88"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z117" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции приказа Заместителя Премьер-Министра - Министра культуры и информации РК от 23.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 354-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенная для сбора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных данных</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Прошу включить</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z118" w:id="90"/>
+      Представляется: в Министерство культуры и информации Республики Казахстан</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">
+      Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t>
-      ________________________________________________________________</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z119" w:id="91"/>
+      https://www.gov.kz/memleket/entities/mam/</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (полное наименование юридического или Ф.И.О. (при его наличии) физического лица)</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z120" w:id="92"/>
+      Наименование административной формы: Заявление на включение в реестр учета волонтерской деятельности</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в реестр учета волонтерской деятельности (волонтер, группа волонтеров, волонтерские организации, координатор и организатор волонтерской деятельности).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z121" w:id="93"/>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы): РУВД-1</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      (нужное подчеркнуть).</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z122" w:id="94"/>
+      Периодичность: по мере необходимости (для включения в реестр)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Даю согласие на сбор и обработку моих персональных сведений, составляющих</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z123" w:id="95"/>
+      Отчетный период: по мере необходимости (в случае изменения сведений в реестре)</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      охраняемую законом тайну, необходимых для включения в реестр учета волонтерской деятельности.</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z124" w:id="96"/>
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: волонтеры, группы волонтеров, волонтерские организации, координаторы волонтеров и организаторы волонтерской деятельности, за исключением субъектов предпринимательства.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-[...141 lines deleted...]
-    <w:bookmarkEnd w:id="103"/>
+        <w:t xml:space="preserve">
+      Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: по мере необходимости (для включения в реестр и в случае изменения сведений в реестре) </w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -4999,10378 +4875,17708 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Ф.И.О. (при его наличии)</w:t>
+ИИН/БИН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
-        </w:tc>
-[...1868 lines deleted...]
-            </w:pPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:drawing>
+                <wp:inline distT="0" distB="0" distL="0" distR="0">
+                  <wp:extent cx="5346700" cy="431800"/>
+                  <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                  <wp:docPr id="0" name="" descr=""/>
+                  <wp:cNvGraphicFramePr>
+                    <a:graphicFrameLocks noChangeAspect="true"/>
+                  </wp:cNvGraphicFramePr>
+                  <a:graphic>
+                    <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                      <pic:pic>
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1" name=""/>
+                          <pic:cNvPicPr/>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId4"/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="5346700" cy="431800"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                    </a:graphicData>
+                  </a:graphic>
+                </wp:inline>
+              </w:drawing>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z140" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      (не заполняется в случае представления данных физическими лицами, а также в агрегированном виде) </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Метод сбора: в электронном виде посредством электронной почты volunteer@mki.gov.kz на казахском и русском языках</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z172" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Анкета волонтерской группы</w:t>
-[...1755 lines deleted...]
-    <w:bookmarkStart w:name="z141" w:id="107"/>
+        <w:t xml:space="preserve"> Заявление на включение в реестр учета волонтерской деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z173" w:id="108"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прошу включить____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (полное наименование юридического или Ф.И.О. (при его наличии) физического лица)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       в реестр учета волонтерской деятельности (волонтер, группа волонтеров, волонтерские организации, координатор и организатор волонтерской деятельности) (нужное подчеркнуть).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Даю согласие на сбор и обработку моих персональных данных, составляющих охраняемую законом тайну, необходимых для включения в реестр учета волонтерской деятельности.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Предупрежден(а) об ответственности за предоставление недостоверных сведений и поддельных документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Контактный телефон ________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Электронная почта _________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Дата заполнения: "____" __________20___ года.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ___________________ ______________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (подпись) Ф.И.О. (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Место печати (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z174" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Анкета волонтерской организации</w:t>
-[...3121 lines deleted...]
-        <w:t xml:space="preserve"> Анкета организатора волонтерской деятельности</w:t>
+        <w:t xml:space="preserve"> Анкета волонтера</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="109"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6150"/>
-        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Ф.И.О. (при его наличии)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Год рождения</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Место проживания</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ИИН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Опыт работы волонтером</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Вы предпочитаете связь через</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Телефон, электронный адрес, при наличии: Web-сайт, Instagram, WhatsApp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...62 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информация по осуществлению волонтерской деятельности</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...62 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выберите основные виды деятельности, в которых вы задействованы на данный момент</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...31 lines deleted...]
-            </w:r>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участие в оказании социальной помощи, помощи социально незащищенным слоям населения, детям, оказавшимся в трудной жизненной ситуации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+социальное обслуживание престарелых, лиц с инвалидностью, организация доступности среды для лиц с инвалидностью, содействие в работе по социальной адаптации, интеграции и воспитанию детей-сирот и детей, оставшихся без попечения родителей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участие в оказании помощи лицам, пострадавшим в результате стихийных бедствий, экологических, техногенных и других катастроф, социальных конфликтов, несчастных случаев, жертвам правонарушений, беженцам и вынужденным переселенцам, а также иным категориям и группам лиц, нуждающихся в посторонней помощи и поддержке</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оказание содействия центральным и местным исполнительным органам в предупреждении и ликвидации последствий чрезвычайных ситуаций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участие в поиске пропавших без вести людей, останков участников Великой Отечественной войны и локальных войн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участие в защите и охране окружающей среды, благоустройстве территорий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участие в создании возможностей для сохранения исторического и культурного наследия, восстановления и сохранения историко-культурной среды обитания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участие в развитии образования, науки, культуры, популяризации знаний, развитии инноваций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участие в развитии и популяризации физической культуры, спорта и активного досуга, в организации и проведении региональных, межрегиональных, республиканских общественных и международных физкультурных и спортивных мероприятий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ведение работы по пропаганде здорового образа жизни, организация и проведение профилактической работы по противодействию распространению социально значимых заболеваний</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участие в организации и проведении региональных, межрегиональных, республиканских и международных культурных, массовых и других зрелищных и общественных мероприятий, включая деятельность волонтерских лагерей, участие в археологических раскопках, восстановлении фасадов исторических зданий, работе летних оздоровительных лагерей для детей с ограниченными возможностями, конгрессно-выставочной деятельности, если иное не установлено законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участие в укреплении мира, дружбы и согласия между народами, предотвращении социальных, межнациональных, межэтнических, религиозных конфликтов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+иные виды волонтерской деятельности, не противоречащие законодательству Республики Казахстан (указать что именно)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Коротко опишите вашу роль в качестве волонтера?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) профессионал в своей сфере</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) руководитель/лидер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) менеджер</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) тренер/преподаватель</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5) логистик</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6) секретарь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Когда вам удобнее всего быть волонтером?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1) во время отпуска/каникул</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2) в праздничные дни</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3) во время летнего сезона</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4) другое время</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z144" w:id="110"/>
+    <w:bookmarkStart w:name="z283" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Волонтерская программа (проект)</w:t>
+        <w:t xml:space="preserve"> Анкета группы волонтеров</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="110"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6150"/>
-        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ф.И.О. (при его наличии) руководителя группы волонтеров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Год рождения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Место проживания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Опыт работы в волонтерской деятельности руководителя группы волонтеров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...62 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Список группы волонтеров (Ф.И.О. (при его наличии))</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Телефон, электронный адрес, при наличии: Web-сайт, Instagram, WhatsApp </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...62 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информация по осуществлению волонтерской деятельности</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выберите основные виды деятельности, в которых группа волонтеров задействована на данный момент</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участие в оказании социальной помощи, помощи социально незащищенным слоям населения, детям, оказавшимся в трудной жизненной ситуации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+социальное обслуживание престарелых, лиц с инвалидностью, организация доступности среды для лиц с инвалидностью, содействие в работе по социальной адаптации, интеграции и воспитанию детей-сирот и детей, оставшихся без попечения родителей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участие в оказании помощи лицам, пострадавшим в результате стихийных бедствий, экологических, техногенных и других катастроф, социальных конфликтов, несчастных случаев, жертвам правонарушений, беженцам и вынужденным переселенцам, а также иным категориям и группам лиц, нуждающихся в посторонней помощи и поддержке</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оказание содействия центральным и местным исполнительным органам в предупреждении и ликвидации последствий чрезвычайных ситуаций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участие в поиске пропавших без вести людей, останков участников Великой Отечественной войны и локальных войн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участие в защите и охране окружающей среды, благоустройстве территорий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участие в создании возможностей для сохранения исторического и культурного наследия, восстановления и сохранения историко-культурной среды обитания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участие в развитии образования, науки, культуры, популяризации знаний, развитии инноваций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участие в развитии и популяризации физической культуры, спорта и активного досуга, в организации и проведении региональных, межрегиональных, республиканских общественных и международных физкультурных и спортивных мероприятий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ведение работы по пропаганде здорового образа жизни, организация и проведение профилактической работы по противодействию распространению социально значимых заболеваний</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участие в организации и проведении региональных, межрегиональных, республиканских и международных культурных, массовых и других зрелищных и общественных мероприятий, включая деятельность волонтерских лагерей, участие в археологических раскопках, восстановлении фасадов исторических зданий, работе летних оздоровительных лагерей для детей с ограниченными возможностями, конгрессно-выставочной деятельности, если иное не установлено законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+участие в укреплении мира, дружбы и согласия между народами, предотвращении социальных, межнациональных, межэтнических, религиозных конфликтов </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9.13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+иные виды волонтерской деятельности, не противоречащие законодательству Республики Казахстан (указать что именно)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z145" w:id="111"/>
+    <w:bookmarkStart w:name="z381" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Волонтерская акция</w:t>
+        <w:t xml:space="preserve"> Анкета волонтерской организации</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6150"/>
-        <w:gridCol w:w="6150"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата регистрации (перерегистрации)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-Основные задачи </w:t>
-[...5 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+Телефон, электронный адрес, при наличии: Web-сайт, Instagram, WhatsApp </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...62 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информация о руководителе организации</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ф.И.О. (при его наличии) руководителя организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество волонтеров в организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...62 lines deleted...]
-            </w:pPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выберите основные виды деятельности организации</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участие в оказании социальной помощи, помощи социально незащищенным слоям населения, детям, оказавшимся в трудной жизненной ситуации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+социальное обслуживание престарелых, лиц с инвалидностью, организация доступности среды для лиц с инвалидностью, содействие в работе по социальной адаптации, интеграции и воспитанию детей-сирот и детей, оставшихся без попечения родителей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участие в оказании помощи лицам, пострадавшим в результате стихийных бедствий, экологических, техногенных и других катастроф, социальных конфликтов, несчастных случаев, жертвам правонарушений, беженцам и вынужденным переселенцам, а также иным категориям и группам лиц, нуждающихся в посторонней помощи и поддержке</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6150" w:type="dxa"/>
-[...35 lines deleted...]
-            <w:tcW w:w="6150" w:type="dxa"/>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оказание содействия центральным и местным исполнительным органам в предупреждении и ликвидации последствий чрезвычайных ситуаций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участие в поиске пропавших без вести людей, останков участников Великой Отечественной войны и локальных войн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участие в защите и охране окружающей среды, благоустройстве территорий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участие в создании возможностей для сохранения исторического и культурного наследия, восстановления и сохранения историко-культурной среды обитания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участие в развитии образования, науки, культуры, популяризации знаний, развитии инноваций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участие в развитии и популяризации физической культуры, спорта и активного досуга, в организации и проведении региональных, межрегиональных, республиканских общественных и международных физкультурных и спортивных мероприятий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ведение работы по пропаганде здорового образа жизни, организация и проведение профилактической работы по противодействию распространению социально значимых заболеваний</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участие в организации и проведении региональных, межрегиональных, республиканских и международных культурных, массовых и других зрелищных и общественных мероприятий, включая деятельность волонтерских лагерей, участие в археологических раскопках, восстановлении фасадов исторических зданий, работе летних оздоровительных лагерей для детей с ограниченными возможностями, конгрессно-выставочной деятельности, если иное не установлено законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участие в укреплении мира, дружбы и согласия между народами, предотвращении социальных, межнациональных, межэтнических, религиозных конфликтов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+иные виды волонтерской деятельности, не противоречащие законодательству Республики Казахстан (указать что именно)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z464" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Анкета координатора волонтеров</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ф.И.О. (при его наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Год рождения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Место проживания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Опыт работы в волонтерской деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Опыт работы в роли координатора волонтеров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Телефон, электронный адрес, при наличии: Web-сайт, Instagram, WhatsApp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выберите основные виды деятельности, в которых Вы задействованы на данный момент</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участие в оказании социальной помощи, помощи социально незащищенным слоям населения, детям, оказавшимся в трудной жизненной ситуации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+социальное обслуживание престарелых, лиц с инвалидностью, организация доступности среды для лиц с инвалидностью, содействие в работе по социальной адаптации, интеграции и воспитанию детей-сирот и детей, оставшихся без попечения родителей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участие в оказании помощи лицам, пострадавшим в результате стихийных бедствий, экологических, техногенных и других катастроф, социальных конфликтов, несчастных случаев, жертвам правонарушений, беженцам и вынужденным переселенцам, а также иным категориям и группам лиц, нуждающихся в посторонней помощи и поддержке</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оказание содействия центральным и местным исполнительным органам в предупреждении и ликвидации последствий чрезвычайных ситуаций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участие в поиске пропавших без вести людей, останков участников Великой Отечественной войны и локальных войн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участие в защите и охране окружающей среды, благоустройстве территорий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участие в создании возможностей для сохранения исторического и культурного наследия, восстановления и сохранения историко-культурной среды обитания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участие в развитии образования, науки, культуры, популяризации знаний, развитии инноваций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участие в развитии и популяризации физической культуры, спорта и активного досуга, в организации и проведении региональных, межрегиональных, республиканских общественных и международных физкультурных и спортивных мероприятий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ведение работы по пропаганде здорового образа жизни, организация и проведение профилактической работы по противодействию распространению социально значимых заболеваний</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участие в организации и проведении региональных, межрегиональных, республиканских и международных культурных, массовых и других зрелищных и общественных мероприятий, включая деятельность волонтерских лагерей, участие в археологических раскопках, восстановлении фасадов исторических зданий, работе летних оздоровительных лагерей для детей с ограниченными возможностями, конгрессно-выставочной деятельности, если иное не установлено законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участие в укреплении мира, дружбы и согласия между народами, предотвращении социальных, межнациональных, межэтнических, религиозных конфликтов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8.13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+иные виды волонтерской деятельности, не противоречащие законодательству Республики Казахстан (укажите)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Какое количество волонтеров вы координируете?</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z552" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Анкета организатора волонтерской деятельности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ф.И.О. (при его наличии)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Год рождения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Место проживания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ИИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Информация об организаторе (для юридического лица)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование организации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата регистрации (перерегистрации)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+БИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Телефон, электронный адрес, при наличии: Web-сайт, Instagram, WhatsApp</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Выберите основные виды деятельности</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участие в оказании социальной помощи, помощи социально незащищенным слоям населения, детям, оказавшимся в трудной жизненной ситуации</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+социальное обслуживание престарелых, лиц с инвалидностью, организация доступности среды для лиц с инвалидностью, содействие в работе по социальной адаптации, интеграции и воспитанию детей-сирот и детей, оставшихся без попечения родителей</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участие в оказании помощи лицам, пострадавшим в результате стихийных бедствий, экологических, техногенных и других катастроф, социальных конфликтов, несчастных случаев, жертвам правонарушений, беженцам и вынужденным переселенцам, а также иным категориям и группам лиц, нуждающихся в посторонней помощи и поддержке</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+оказание содействия центральным и местным исполнительным органам в предупреждении и ликвидации последствий чрезвычайных ситуаций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участие в поиске пропавших без вести людей, останков участников Великой Отечественной войны и локальных войн</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участие в защите и охране окружающей среды, благоустройстве территорий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участие в создании возможностей для сохранения исторического и культурного наследия, восстановления и сохранения историко-культурной среды обитания</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участие в развитии образования, науки, культуры, популяризации знаний, развитии инноваций</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участие в развитии и популяризации физической культуры, спорта и активного досуга, в организации и проведении региональных, межрегиональных, республиканских общественных и международных физкультурных и спортивных мероприятий</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ведение работы по пропаганде здорового образа жизни, организация и проведение профилактической работы по противодействию распространению социально значимых заболеваний</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участие в организации и проведении региональных, межрегиональных, республиканских и международных культурных, массовых и других зрелищных и общественных мероприятий, включая деятельность волонтерских лагерей, участие в археологических раскопках, восстановлении фасадов исторических зданий, работе летних оздоровительных лагерей для детей с ограниченными возможностями, конгрессно-выставочной деятельности, если иное не установлено законами Республики Казахстан</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+участие в укреплении мира, дружбы и согласия между народами, предотвращении социальных, межнациональных, межэтнических, религиозных конфликтов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10.13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+иные виды волонтерской деятельности, не противоречащие законодательству Республики Казахстан (указать что именно)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z644" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Волонтерская программа (проект)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование программы (проекта)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организатор программы (проекта)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цель программы (проекта)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Основные задачи </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Методы реализации программы (проекта)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ожидаемые результаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Адресная группа программы (проекта) </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество участников программы (проекта)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Сроки реализации программы (проекта)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Место и время проведения программы (проекта)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Требования к проведению программы (проекта) со стороны организаторов программы (проекта)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предлагаемая занятость волонтеру, группе волонтеров, координатору</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z693" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Волонтерская акция</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+        <w:tblLayout w:type="fixed"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+        <w:gridCol w:w="4100"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Организатор</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+3</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Цель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+4</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+Основные задачи </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Ожидаемые результаты</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Целевая группа</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+7</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Количество участвующих волонтеров</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+8</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Дата и время проведения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+9</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Место проведения</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+10</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Требования к проведению со стороны организаторов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+11</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Длительность/ периодичность</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+12</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Предлагаемая занятость волонтеру, группе волонтеров, координатору</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Приложение к форме,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенной для сбора</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>административных данных на</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>безвозмездной основе</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Заявление на включение в реестр</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>учета волонтерской деятельности"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z743" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Заявление на включение в реестр учета волонтерской деятельности" (далее – форма) (РУВД- 1, по мере необходимости (для включения в реестр и в случае изменения сведений в реестре)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z744" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Настоящее пояснение по заполнению формы, предназначенной для сбора административных данных (далее – пояснение), определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе (далее – Форма) "Реестр учета волонтерской деятельности".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z745" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При заполнении заявления на включение в реестр учета волонтерской деятельности представляются анкеты волонтера, группы волонтеров, волонтерской организации, координатора волонтеров, организатора волонтерской деятельности, волонтерской программы (проект), волонтерской акции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z746" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анкета волонтера заполняется следующим образом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z747" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 1 указывается Ф.И.О. (при его наличии) заявителя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z748" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 2 указывается год рождения заявителя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z749" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 3 указывается место проживания заявителя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z750" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 4 указывается ИИН заявителя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z751" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 5 указывается опыт работы волонтером;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z752" w:id="125"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 6 указывается способ связи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z753" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 7 указывается телефон, электронный адрес, при наличии: Web-сайт, Instagram, WhatsApp;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z754" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 8 ничего не заполняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z755" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 9 ничего не заполняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z756" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строках 9.1-9.13 необходимо выбрать основные виды деятельности, в которых Вы задействованы в данный момент;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z757" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 10 ничего не заполняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z758" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 10.1 необходимо выбрать вашу роль в качестве волонтера;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z759" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 11 ничего не заполняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z760" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 11.1 необходимо выбрать когда вам удобнее всего быть волонтером.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z761" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анкета группы волонтеров заполняется следующим образом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z762" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 1 указывается Ф.И.О. (при его наличии) руководителя группы волонтеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z763" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 2 указывается год рождения руководителя группы волонтеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z764" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 3 указывается место проживания руководителя группы волонтеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z765" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 4 указывается ИИН руководителя группы волонтеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z766" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 5 указывается опыт работы в волонтерской деятельности руководителя группы волонтеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z767" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 6 указывается список группы волонтеров (Ф.И.О. (при его наличии));</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z768" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 7 указывается телефон, электронный адрес, при наличии: Web-сайт, Instagram, WhatsApp;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z769" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 8 ничего не заполняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z770" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 9 ничего не заполняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkStart w:name="z771" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строках 9.1-9.13 необходимо выбрать основные виды деятельности, в которых группа волонтеров задействована на данный момент.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z772" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анкета волонтерской организации заполняется следующим образом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z773" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 1 указывается наименование организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z774" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 2 указывается дата регистрации (перерегистрации) организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z775" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 3 указывается БИН организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z776" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 4 указывается телефон, электронный адрес, при наличии: Web-сайт, Instagram, WhatsApp;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z777" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 5 ничего не заполняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z778" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 6 указывается Ф.И.О. (при его наличии) руководителя организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z779" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 7 указывается количество волонтеров в организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z780" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 8 ничего не заполняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z781" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строках 8.1-8.13 необходимо выбрать основные виды деятельности организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z782" w:id="155"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анкета координатора волонтеров заполняется следующим образом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z783" w:id="156"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 1 указывается Ф.И.О. (при его наличии) координатора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z784" w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 2 указывается год рождения координатора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z785" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 3 указывается место проживания координатора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z786" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 4 указывается ИИН координатора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z787" w:id="160"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 5 указывается опыт работы в волонтерской деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z788" w:id="161"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 6 указывается опыт работы в роли координатора волонтеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z789" w:id="162"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 7 указывается телефон, электронный адрес, при наличии: Web-сайт, Instagram, WhatsApp;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z790" w:id="163"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 8 ничего не заполняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z791" w:id="164"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строках 8.1-8.13 необходимо выбрать основные виды деятельности, в которых Вы задействованы на данный момент;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z792" w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 9 указывается количество волонтеров координируемых Вами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z793" w:id="166"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Анкета организатора волонтерской деятельности заполняется следующим образом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z794" w:id="167"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 1 указывается Ф.И.О. (при его наличии) организатора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z795" w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 2 указывается год рождения организатора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z796" w:id="169"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 3 указывается место проживания организатора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z797" w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 4 указывается ИИН организатора;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z798" w:id="171"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 5 указывается информация об организаторе (для юридического лица);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z799" w:id="172"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 6 указывается наименование организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z800" w:id="173"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 7 указывается дата регистрации (перерегистрации);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z801" w:id="174"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 8 указывается БИН организации;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z802" w:id="175"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 9 указывается телефон, электронный адрес, при наличии: Web-сайт, Instagram, WhatsApp;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z803" w:id="176"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 10 ничего не заполняется;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z804" w:id="177"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строках 10.1-10.13 необходимо выбрать основные виды деятельности организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z805" w:id="178"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Волонтерская программа (проект) заполняется следующим образом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z806" w:id="179"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 1 указывается наименование программы (проекта);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z807" w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 2 указывается организатор программы (проекта);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z808" w:id="181"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 3 указывается цель программы (проекта);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z809" w:id="182"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 4 указываются основные задачи программы (проекта);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z810" w:id="183"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 5 указывается методы реализации программы (проекта);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z811" w:id="184"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 6 указываются ожидаемые результаты программы (проекта);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z812" w:id="185"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 7 указывается адресная группа программы (проекта);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z813" w:id="186"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 8 указывается количество участников программы (проекта);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z814" w:id="187"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 9 указывается сроки реализации программы (проекта);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z815" w:id="188"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 10 указывается место и время проведения программы (проекта);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z816" w:id="189"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 11 указывается требования к проведению программы (проекта) со стороны организаторов программы (проекта);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z817" w:id="190"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 12 указывается предлагаемая занятость волонтеру, группе волонтеров, координатору.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z818" w:id="191"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Волонтерская акция заполняется следующим образом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z819" w:id="192"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 1 указывается наименование;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z820" w:id="193"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 2 указывается организатор;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z821" w:id="194"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 3 указывается цель;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z822" w:id="195"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 4 указываются основные задачи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z823" w:id="196"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 5 указываются ожидаемые результаты;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z824" w:id="197"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 6 указывается целевая группа;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z825" w:id="198"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 7 указывается количество участвующих волонтеров;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z826" w:id="199"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 8 указывается дата и время проведения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z827" w:id="200"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 9 указывается место проведения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z828" w:id="201"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 10 указываются требования к проведению со стороны организаторов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z829" w:id="202"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 11 указывается длительность/ периодичность;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z830" w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в строке 12 указывается предлагаемая занятость волонтеру, группе волонтеров, координатору.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="203"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
@@ -15391,55 +22597,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15761,35 +22967,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>