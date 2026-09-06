--- v0 (2025-11-07)
+++ v1 (2026-09-06)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b68b465" w14:textId="b68b465">
+    <w:p w14:paraId="4be2d04" w14:textId="4be2d04">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1293,350 +1293,392 @@
         </w:rPr>
         <w:t xml:space="preserve"> пункта 1 статьи 133 Социального кодекса Республики Казахстан (далее – дети, нуждающиеся в специальных социальных услугах). </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
     <w:bookmarkStart w:name="z29" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. К подбору приемных профессиональных воспитателей допускаются граждане Республики Казахстан, достигшие тридцатилетнего возраста, но не старше шестидесяти трех лет, за исключением следующих лиц:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z30" w:id="23"/>
+    <w:bookmarkStart w:name="z133" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) лиц, признанных судом недееспособными или ограниченно дееспособными;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z31" w:id="24"/>
+    <w:bookmarkStart w:name="z134" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) лиц, лишенных судом родительских прав или ограниченных судом в родительских правах;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z32" w:id="25"/>
+    <w:bookmarkStart w:name="z135" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) отстраненных от обязанностей опекуна или попечителя, патронатного воспитателя, приемного родителя, приемного профессионального воспитателя за ненадлежащее исполнение возложенных на него законом Республики Казахстан обязанностей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z136" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) бывших усыновителей, если усыновление отменено судом по их вине;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z137" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) лиц, которые по состоянию здоровья не могут осуществлять обязанности приемного профессионального воспитателя в соответствии с перечнем заболеваний, при наличии которых лицо не может принять его на воспитание в приемную профессиональную семью;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z138" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) лиц, не имеющих постоянного места жительства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z139" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) лиц без гражданства;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z140" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) лиц, которые на момент признания приемными профессиональными воспитателями не имеют дохода, обеспечивающего прожиточный минимум, установленный законодательством Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z141" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) находящихся на динамическом наблюдении в организациях, оказывающих медицинскую помощь в области психического здоровья;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z142" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3) отстраненных от обязанностей опекуна или попечителя, патронатного воспитателя, приемного родителя за ненадлежащее исполнение возложенных на него </w:t>
-[...143 lines deleted...]
-    <w:bookmarkStart w:name="z39" w:id="32"/>
+      10) лиц, имеющих или имевших судимость, подвергающихся или подвергавшихся уголовному преследованию (за исключением лиц, уголовное преследование в отношении которых прекращено на основании пунктов 1) и 2) части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьи 35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уголовно-процессуального кодекса Республики Казахстан).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z143" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      10) лиц, которые на момент признания приемными профессиональными воспитателями не имеют дохода, обеспечивающего прожиточный минимум, установленный законодательством Республики Казахстан; </w:t>
-[...19 lines deleted...]
-      11) лиц, состоящих на учетах в наркологическом или психоневрологическом диспансерах;</w:t>
+      Если лица, желающие стать приемными профессиональными воспитателями, состоят в браке (супружестве) либо совместно проживают с иными лицами, на супруга (супругу) либо на совместно проживающих лиц, распространяются требования, установленные подпунктами 1), 2), 3), 4), 5), 7) и 11) части первой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 122 Кодекса.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z41" w:id="34"/>
-[...55 lines deleted...]
-        <w:t xml:space="preserve"> части первой статьи 35 Уголовно-процессуального кодекса Республики Казахстан) за уголовные правонарушения: убийство, умышленное причинение вреда здоровью, против здоровья населения и нравственности, половой неприкосновенности, за экстремистские или террористические преступления, торговлю людьми.</w:t>
+    <w:bookmarkStart w:name="z144" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К иным лицам, совместно проживающим с лицами, желающими стать приемными профессиональными родителями, относятся совместно проживающие члены семьи, связанные имущественными и личными неимущественными правами и обязанностями, вытекающими из брака (супружества), родства, свойства, усыновления (удочерения) или иной формы принятия ребенка на воспитание, а также совместно проживающие лица, фактически сожительствующие, но не состоящие в браке (супружестве).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 – в редакции приказа и.о. Министра просвещения РК от 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z42" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Лица представляют в орган по месту жительства следующие документы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="35"/>
     <w:bookmarkStart w:name="z43" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1709,91 +1751,91 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) копию свидетельства о заключении брака, если состоит в браке;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z46" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      4) справку о состоянии здоровья лица и его супруга(-и), если состоит в браке, подтверждающую отсутствие заболеваний в соответствии с </w:t>
-[...39 lines deleted...]
-        <w:t xml:space="preserve"> об отсутствии сведений о состоянии на учете в наркологическом и психиатрическом диспансерах в соответствии с формой, утвержденной приказом Министра здравоохранения Республики Казахстан от 18 мая 2020 года № ҚР ДСМ-49/2020 "О некоторых вопросах оказания государственных услуг в области здравоохранения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан под № 20665);</w:t>
+      4) справки о состоянии здоровья лица, а также супруга (-и), если состоит в браке, и иных лиц, совместно проживающих с лицом, изъявившим желание стать приемными профессиональными родителями (при наличии), подтверждающие отсутствие заболеваний в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>перечнем</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> заболеваний, при наличии которых лицо не может усыновить ребенка, принять его под опеку или попечительство, патронат, утвержденным приказом Министра здравоохранения и социального развития Республики Казахстан от 28 августа 2015 года № 692 (зарегистрирован в реестре государственной регистрации нормативных правовых актов под № 12127), а также сведения о состоянии на динамическом наблюдении (либо отсутствии динамического наблюдения) с Центра психического здоровья "Наркология", Центра психического здоровья "Психиатрия" по форме, утвержденной </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра здравоохранения Республики Казахстан от 18 мая 2020 года № ҚР ДСМ-49/2020 "О некоторых вопросах оказания государственных услуг в области здравоохранения" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 20665);</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
     <w:bookmarkStart w:name="z47" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) копии документов, подтверждающих право собственности на жилище или право пользования жилищем, в размере не менее пятнадцати квадратных метров на человека;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z48" w:id="41"/>
     <w:p>
@@ -1853,50 +1895,112 @@
         <w:t>
       8) копию договора об открытии текущего счета в банке второго уровня.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
     <w:bookmarkStart w:name="z51" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лица, состоящие в зарегистрированном браке, подают совместное заявление.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 с изменением, внесенным приказом и.о. Министра просвещения РК от 05.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z52" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. При представлении лицами неполного пакета документов и (или) документов с истекшим сроком действия орган в течение 1 (одного) рабочего дня со дня подачи заявления дает мотивированный отказ (в произвольной форме) в дальнейшем рассмотрении заявления.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
     <w:bookmarkStart w:name="z53" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3372,105 +3476,53 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Положению о приемных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>профессиональных семьях</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Руководителю</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>_________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
@@ -3591,306 +3643,368 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>электронная почта</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>__________________________</w:t>
+              <w:t>_________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 - в редакции приказа Министра просвещения РК от 03.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 154-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие с 12.07.2026).</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z120" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Заявление</w:t>
+        <w:t xml:space="preserve">                                                       Заявление</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z121" w:id="112"/>
-[...9 lines deleted...]
-      Прошу Вас признать меня (нас) приемным(и) профессиональным(и) воспитателем (ями)</w:t>
+      <w:bookmarkStart w:name="z718" w:id="112"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Прошу Вас признать меня (нас) приемным(и) профессиональным(и) воспитателем (ями) </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      _______________________________________________________________________</w:t>
-[...196 lines deleted...]
-        <w:t>      "___"_____________ 20___ года</w:t>
+        <w:t>__________________________________________________  (фамилия, имя, отчество (при его наличии))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Даю (ем) согласие на проведение обследования жилищно-бытовых условий для проверки в целях</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">определения благоприятных условий для содержания, воспитания и образования детей, нуждающихся </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>в специальных социальных услугах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Сведения о совместно проживающих лицах:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>_____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       (фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Предупрежден (а), (ы) об ответственности за предоставление недостоверных сведений и </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>поддельных документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Согласен (а) (ны), на использование сведений, составляющих Законом</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Республики Казахстан "О персональных данных и их защите" тайну, содержащихся в цифровых</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       подпись заявителя</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -5373,55 +5487,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -5747,31 +5861,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>