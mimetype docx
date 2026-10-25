--- v0 (2025-11-08)
+++ v1 (2026-10-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="79f54e6" w14:textId="79f54e6">
+    <w:p w14:paraId="f06da2b" w14:textId="f06da2b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Типового положения об Общественном совете</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ и.о. Министра культуры и информации Республики Казахстан от 28 марта 2025 года № 112-НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 28 марта 2025 года № 35869</w:t>
+        <w:t>Приказ и.о. Министра культуры и информации Республики Казахстан от 28 марта 2025 года № 112-НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 28 марта 2025 года № 35869.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2375,95 +2375,137 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 15 постановления Правительства Республики Казахстан от 4 октября 2023 года № 866 "О некоторых вопросах Министерства культуры и информации Республики Казахстан".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> статьи 1 Закона, совместно с некоммерческими организациями, гражданами.</w:t>
+        <w:t>
+      2. Общественными советами являются консультативно-совещательные, наблюдательные органы, образуемые министерствами или органами, непосредственно подчиненными и подотчетными Президенту Республики Казахстан, органами местного государственного управления, национальными управляющими холдингами, национальными холдингами, национальными компаниями (далее - субъекты квазигосударственного сектора) по вопросам их компетенции, за исключением государственных органов, указанных в части второй пункта 1 статьи 1 Закона, совместно с некоммерческими организациями, гражданами Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Целью деятельности общественных советов является выражение мнения гражданского общества по общественно значимым вопросам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 2 с изменениями, внесенными приказом Министра культуры и информации РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Уполномоченным органом по вопросам деятельности общественных советов является центральный исполнительный орган, осуществляющий руководство в сфере деятельности общественных советов, а также межотраслевую координацию в сфере взаимодействия государства и гражданского общества.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2492,54 +2534,116 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 1. Порядок создания рабочей группы по формированию Общественного совета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
     <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4. Состав рабочей группы по формированию Общественного совета (далее - рабочая группа) формируется из числа представителей государственных органов, субъектов квазигосударственного сектора и на конкурсной основе из числа представителей некоммерческих организаций, граждан.</w:t>
+      4. Состав рабочей группы по формированию Общественного совета (далее - рабочая группа) формируется из числа представителей государственных органов, субъектов квазигосударственного сектора и на конкурсной основе из числа представителей некоммерческих организаций, граждан Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 – в редакции приказа Министра культуры и информации РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Количественный состав рабочей группы определяется на республиканском уровне - руководителем государственного органа или руководителем исполнительного органа субъекта квазигосударственного сектора, на местном уровне - председателем маслихата до проведения конкурса по отбору членов рабочей группы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
     <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -2571,132 +2675,276 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Персональный состав данного представительства определяется руководителем государственного органа, руководителем исполнительного органа субъекта квазигосударственного сектора самостоятельно.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      Представительство от гражданского общества составляет не менее двух третей от общего числа членов рабочей группы и формируется на основе предложений некоммерческих организаций и граждан в соответствии с Типовым положением.</w:t>
+        <w:t xml:space="preserve">
+      Представительство от гражданского общества составляет не менее двух третей от общего числа членов рабочей группы и формируется на основе предложений некоммерческих организаций и граждан Республики Казахстан в соответствии с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Типовым</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> положением.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 5 с изменениями, внесенными приказом Министра культуры и информации РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Государственный орган, субъект квазигосударственного сектора на республиканском уровне или местный представительный орган на местном уровне публикует в средствах массовой информации и (или) размещает на своем интернет-ресурсе объявление о проведении конкурса по отбору членов рабочей группы с указанием количественного состава рабочей группы из числа представителей государственных органов и некоммерческих организаций, граждан, сроков подачи документов, а также почтовый и электронные адреса, на которые направляются документы.</w:t>
+      6. Государственный орган, субъект квазигосударственного сектора на республиканском уровне или местный представительный орган на местном уровне публикует в средствах массовой информации и (или) размещает на своем интернет-ресурсе объявление о проведении конкурса по отбору членов рабочей группы с указанием количественного состава рабочей группы из числа представителей государственных органов и некоммерческих организаций, граждан Республики Казахстан, сроков подачи документов, а также почтовый и электронные адреса, на которые направляются документы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции приказа Министра культуры и информации РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Срок проведения конкурса составляет десять рабочих дней после даты опубликования объявления о конкурсе.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
     <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      8. Граждане, представители некоммерческих организаций, желающие принять участие в конкурсе в течение пяти рабочих дней со дня размещения объявления о проведении конкурса по отбору членов рабочей группы, подают нарочно или направляют на электронный адрес государственного органа, субъекта квазигосударственного сектора или местного представительного органа, указанного в объявлении, следующие документы:</w:t>
+      8. Граждане Республики Казахстан, представители некоммерческих организаций, желающие принять участие в конкурсе в течение пяти рабочих дней со дня размещения объявления о проведении конкурса по отбору членов рабочей группы, подают нарочно или направляют на электронный адрес государственного органа, субъекта квазигосударственного сектора или местного представительного органа, указанного в объявлении, следующие документы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="50"/>
     <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1) письменное предложение некоммерческой организации и (или) заявление гражданина о выдвижении кандидатуры в состав рабочей группы по форме согласно </w:t>
+      1) письменное предложение некоммерческой организации и (или) заявление гражданина Республики Казахстан о выдвижении кандидатуры в состав рабочей группы по форме согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к Типовому положению;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="51"/>
     <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
@@ -2792,51 +3040,51 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кандидат в члены рабочей группы представляет справки, предусмотренные подпунктами 3) и 4) части первой настоящего пункта, самостоятельно или посредством письменного согласия в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите" на доступ к персональным данным ограниченного доступа для истребования указанных справок государственным органом или субъектом квазигосударственного сектора, с участием которого образуется Общественный совет, из информационных систем.</w:t>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите" на доступ к персональным данным ограниченного доступа для истребования указанных справок государственным органом или субъектом квазигосударственного сектора, с участием которого образуется Общественный совет, из цифровых систем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="56"/>
     <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Кандидату в члены рабочей группы и Общественного совета в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -2896,50 +3144,112 @@
         <w:t>
       2) не быть в установленном законом порядке признанным судом виновным в совершении коррупционного преступления и (или) коррупционного правонарушения;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="59"/>
     <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) не состоять на учете в организациях, оказывающих медицинскую помощь в области психического здоровья, по поводу психических, поведенческих расстройств (заболеваний), в том числе связанных с употреблением психоактивных веществ.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 9 с изменениями, внесенными приказом Министра культуры и информации РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z67" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. После окончания срока приема документов в течение одного рабочего дня государственным органом, субъектом квазигосударственного сектора или местным представительным органом формируется список кандидатов в рабочую группу.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="61"/>
     <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3092,54 +3402,116 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Первое заседание рабочей группы на республиканском уровне проводит руководитель соответствующего государственного органа, руководитель исполнительного органа субъекта квазигосударственного сектора, и (или) их заместители, а на местном уровне – председатель маслихата.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="68"/>
     <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      15. Отбор членов в состав рабочей группы осуществляется большинством голосов кандидатов в члены рабочей группы от некоммерческих организаций и граждан, принимающих участие в открытом голосовании. Кандидат от некоммерческой организации, гражданин не принимает участие в голосовании за свою кандидатуру.</w:t>
+      15. Отбор членов в состав рабочей группы осуществляется большинством голосов кандидатов в члены рабочей группы от некоммерческих организаций и граждан Республики Казахстан, принимающих участие в открытом голосовании. Кандидат от некоммерческой организации, гражданин Республики Казахстан не принимает участие в голосовании за свою кандидатуру.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 – в редакции приказа Министра культуры и информации РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Состав рабочей группы на республиканском уровне утверждается руководителем соответствующего государственного органа, в субъектах квазигосударственного сектора – руководителем исполнительного органа субъекта квазигосударственного сектора, а на местном уровне – председателем маслихата соответствующей административно-территориальной единицы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="70"/>
     <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3470,74 +3842,136 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Параграф 2. Порядок формирования Общественного совета</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="87"/>
     <w:bookmarkStart w:name="z94" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      23. Общественный совет формируется рабочей группой из числа представителей государственных органов, субъектов квазигосударственного сектора и на конкурсной основе – представителей некоммерческих организаций, граждан.</w:t>
+      23. Общественный совет формируется рабочей группой из числа представителей государственных органов, субъектов квазигосударственного сектора и на конкурсной основе – представителей некоммерческих организаций, граждан Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z95" w:id="89"/>
-[...15 lines deleted...]
-      Кандидатуры в члены Общественного совета выдвигаются некоммерческими организациями, гражданами, в том числе путем самовыдвижения. Срок полномочий Общественного совета составляет три года.</w:t>
+    <w:bookmarkStart w:name="z228" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кандидатуры в члены Общественного совета выдвигаются некоммерческими организациями, гражданами Республики Казахстан, в том числе путем самовыдвижения. Срок полномочий Общественного совета составляет три года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 23 – в редакции приказа Министра культуры и информации РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z96" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24. Процедура формирования нового состава общественных советов начинается за два месяца до истечения срока полномочий действующего состава общественных советов в соответствии с порядком, установленным главой 2 Закона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="90"/>
     <w:bookmarkStart w:name="z97" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -3630,91 +4064,153 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="94"/>
     <w:bookmarkStart w:name="z101" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) количественный состав Общественного совета из числа представителей государственных органов, субъектов квазигосударственного сектора и некоммерческих организаций, граждан.</w:t>
+      3) количественный состав Общественного совета из числа представителей государственных органов, субъектов квазигосударственного сектора и некоммерческих организаций, граждан Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 26 с изменениями, внесенными приказом Министра культуры и информации РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z102" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      27. Граждане, представители некоммерческих организаций, желающие принять участие в конкурсе в течение десяти рабочих дней после даты опубликования объявления о проведении конкурса по отбору членов Общественного совета, подают нарочно или направляют на электронный адрес государственного органа, субъекта квазигосударственного сектора или местного представительного органа, указанного в объявлении, следующие документы:</w:t>
+      27. Граждане Республики Казахстан, представители некоммерческих организаций, желающие принять участие в конкурсе в течение десяти рабочих дней после даты опубликования объявления о проведении конкурса по отбору членов Общественного совета, подают нарочно или направляют на электронный адрес государственного органа, субъекта квазигосударственного сектора или местного представительного органа, указанного в объявлении, следующие документы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="96"/>
     <w:bookmarkStart w:name="z103" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) письменное предложение некоммерческой организации и (или) заявление гражданина о выдвижении кандидатуры в состав Общественного совета;</w:t>
+      1) письменное предложение некоммерческой организации и (или) заявление гражданина Республики Казахстан о выдвижении кандидатуры в состав Общественного совета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="97"/>
     <w:bookmarkStart w:name="z104" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сведения о профессиональной и (или) общественной деятельности кандидата с указанием автобиографических данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="98"/>
     <w:bookmarkStart w:name="z105" w:id="99"/>
     <w:p>
@@ -3774,70 +4270,142 @@
         <w:t xml:space="preserve">
       5) согласие на сбор, обработку, распространение и публикацию персональных данных кандидата в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z108" w:id="102"/>
-[...15 lines deleted...]
-      Кандидат в члены Общественного совета представляет справки, предусмотренные подпунктами 3) и 4) части первой настоящего пункта, самостоятельно или посредством письменного согласия на истребование указанных справок государственным органом или субъектом квазигосударственного сектора, с участием которого образуется Общественный совет, из информационных систем.</w:t>
+    <w:bookmarkStart w:name="z229" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кандидат в члены Общественного совета представляет справки, предусмотренные подпунктами 3) и 4) части первой настоящего пункта, самостоятельно или посредством письменного согласия на истребование указанных справок государственным органом или субъектом квазигосударственного сектора, с участием которого образуется Общественный совет, из цифровых систем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 27 с изменениями, внесенными приказом Министра культуры и информации РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z109" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28. Рабочая группа, в течение пяти рабочих дней после даты завершения приема документов, на заседании обсуждает поступившие документы от кандидатов в члены Общественного совета, проводит собеседование с каждым кандидатом и открытое голосование по каждому кандидату.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="103"/>
     <w:bookmarkStart w:name="z110" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -4330,91 +4898,153 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="126"/>
     <w:bookmarkStart w:name="z133" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) количество выбывших членов Общественного совета от некоммерческих организаций, граждан.</w:t>
+      3) количество выбывших членов Общественного совета от некоммерческих организаций, граждан Республики Казахстан.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 39 с изменениями, внесенными приказом Министра культуры и информации РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z134" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      40. Граждане, представители некоммерческих организаций, желающие принять участие в дополнительном конкурсе в течение десяти рабочих дней после даты опубликования объявления о проведении дополнительного конкурса по отбору членов Общественного совета, подают нарочно или направляют на электронный адрес государственного органа, субъекта квазигосударственного сектора или местного представительного органа, указанного в объявлении, следующие документы:</w:t>
+      40. Граждане Республики Казахстан, представители некоммерческих организаций, желающие принять участие в дополнительном конкурсе в течение десяти рабочих дней после даты опубликования объявления о проведении дополнительного конкурса по отбору членов Общественного совета, подают нарочно или направляют на электронный адрес государственного органа, субъекта квазигосударственного сектора или местного представительного органа, указанного в объявлении, следующие документы:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="128"/>
     <w:bookmarkStart w:name="z135" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1) письменное предложение некоммерческой организации и (или) заявление гражданина о выдвижении кандидатуры в состав Общественного совета;</w:t>
+      1) письменное предложение некоммерческой организации и (или) заявление гражданина Республики Казахстан о выдвижении кандидатуры в состав Общественного совета;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="129"/>
     <w:bookmarkStart w:name="z136" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) сведения о профессиональной и (или) общественной деятельности кандидата с указанием автобиографических данных;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="130"/>
     <w:bookmarkStart w:name="z137" w:id="131"/>
     <w:p>
@@ -4474,70 +5104,142 @@
         <w:t xml:space="preserve">
       5) согласие на сбор, обработку, распространение и публикацию персональных данных кандидата в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z140" w:id="134"/>
-[...15 lines deleted...]
-      Кандидат в члены Общественного совета представляет справки, предусмотренные подпунктами 3) и 4) части первой настоящего пункта, самостоятельно или посредством письменного согласия на истребование указанных справок государственным органом или субъектом квазигосударственного сектора, с участием которого образуется Общественный совет, из информационных систем.</w:t>
+    <w:bookmarkStart w:name="z230" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Кандидат в члены Общественного совета представляет справки, предусмотренные подпунктами 3) и 4) части первой настоящего пункта, самостоятельно или посредством письменного согласия на истребование указанных справок государственным органом или субъектом квазигосударственного сектора, с участием которого образуется Общественный совет, из цифровых систем.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 40 с изменениями, внесенными приказом Министра культуры и информации РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z141" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       41. Общественный совет в течение пяти рабочих дней после даты завершения приема документов, на заседании проводит обсуждение поступивших документов по кандидатам в члены Общественного совета и процедуру собеседования в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -5586,54 +6288,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5-1 Закона.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="179"/>
     <w:bookmarkStart w:name="z186" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      60. Общественный совет рассматривает проекты нормативных правовых актов, касающихся прав, свобод и обязанностей граждан, направленные центральными государственными органами, местными представительными или местными исполнительными органами.</w:t>
+      60. Общественный совет рассматривает проекты нормативных правовых актов, касающихся прав, свобод и обязанностей граждан Республики Казахстан, направленные центральными государственными органами, местными представительными или местными исполнительными органами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="180"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 60 – в редакции приказ Министра культуры и информации РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z187" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       61. С момента получения проекта нормативного правового акта секретарь Общественного совета организует рассылку членам Общественного совета на бумажном или электронном носителе либо посредством электронной почты в течение одного рабочего дня для внесения предложений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="181"/>
     <w:bookmarkStart w:name="z188" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -6238,744 +7002,87 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Типовому положению</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>об Общественном совете</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr>
-[...336 lines deleted...]
-      </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z216" w:id="207"/>
-[...353 lines deleted...]
-        <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите".</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции приказ Министра культуры и информации РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого опубликования).</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -7011,77 +7118,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Приложение 2</w:t>
-[...25 lines deleted...]
-              <w:t>об Общественном совете</w:t>
+              <w:t xml:space="preserve">Форма </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -7102,625 +7183,555 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма</w:t>
-[...25 lines deleted...]
-            </w:pPr>
+              <w:t>Кому _______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t> </w:t>
-[...20 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">(наименование </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Кому ______________________</w:t>
+              <w:t>государственного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(наименование</w:t>
+              <w:t xml:space="preserve">органа на республиканском </w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>государственного органа</w:t>
-[...12 lines deleted...]
-              <w:t>на республиканском уровне</w:t>
+              <w:t>уровне</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>или наименование местного</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>представительного органа)</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от ________________________</w:t>
+              <w:t>от ___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>___________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(Фамилия, имя, отчество</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>(при наличии) заявителя,</w:t>
+              <w:t>(при его наличии) заявителя,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>удостоверение личности № ___,</w:t>
+              <w:t>удостоверение личности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>выдано (когда, кем))</w:t>
+              <w:t>№ ___, выдано (когда, кем))</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>проживающего (ей):</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>___________________________</w:t>
+              <w:t>__________________________</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>(населенный пункт, улица, дом,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>квартира, контактный телефон,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>адрес электронной почты)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z221" w:id="209"/>
+    <w:bookmarkStart w:name="z233" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Заявление</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z234" w:id="208"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выдвигаю свою кандидатуру для включения в состав Рабочей группы по формированию Общественного совета__________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z235" w:id="209"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Настоящим заявлением подтверждаю, что я ознакомлен с </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>положениями</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "Об общественных советах" и обязуюсь соблюдать его требования. Прилагаю следующие документы:</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="209"/>
-    <w:p>
-[...15 lines deleted...]
-      Подаю свою кандидатуру для включения в качестве наблюдателя на конкурс</w:t>
+    <w:bookmarkStart w:name="z236" w:id="210"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) ________________________________________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="210"/>
-    <w:p>
-[...217 lines deleted...]
-        <w:t xml:space="preserve">группы, в соответствии со </w:t>
+    <w:bookmarkStart w:name="z237" w:id="211"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z238" w:id="212"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkStart w:name="z239" w:id="213"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="213"/>
+    <w:bookmarkStart w:name="z240" w:id="214"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkStart w:name="z241" w:id="215"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="215"/>
+    <w:bookmarkStart w:name="z242" w:id="216"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ________________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="216"/>
+    <w:bookmarkStart w:name="z243" w:id="217"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "____" ____________20___ года. Подпись заявителя ________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="217"/>
+    <w:bookmarkStart w:name="z244" w:id="218"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Даю согласие на сбор и обработку моих персональных данных, необходимых для включения в состав Рабочей группы, в соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Закона Республики Казахстан</w:t>
-[...18 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="218"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -7754,50 +7765,856 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>к Типовому положению</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>об Общественном совете</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции приказ Министра культуры и информации РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Форма </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Кому _______________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(наименование </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>государственного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">органа на республиканском </w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>уровне</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>или наименование местного</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>представительного органа)</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>от ___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>___________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(Фамилия, имя, отчество</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(при его наличии) заявителя,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>удостоверение личности № ___,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>выдано (когда, кем))</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>проживающего (ей):</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>__________________________</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>(населенный пункт, улица, дом,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>квартира, контактный телефон,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>адрес электронной почты)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:bookmarkStart w:name="z247" w:id="219"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Заявление</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="219"/>
+    <w:bookmarkStart w:name="z248" w:id="220"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Подаю свою кандидатуру для включения в качестве наблюдателя на конкурс по отбору членов рабочей группы по формированию Общественного совета.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="220"/>
+    <w:bookmarkStart w:name="z249" w:id="221"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Прилагаю следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="221"/>
+    <w:bookmarkStart w:name="z250" w:id="222"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1)________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="222"/>
+    <w:bookmarkStart w:name="z251" w:id="223"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2)________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="223"/>
+    <w:bookmarkStart w:name="z252" w:id="224"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3)________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="224"/>
+    <w:bookmarkStart w:name="z253" w:id="225"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4)________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="225"/>
+    <w:bookmarkStart w:name="z254" w:id="226"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5)________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="226"/>
+    <w:bookmarkStart w:name="z255" w:id="227"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      6)________________________________________________________________________ </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="227"/>
+    <w:bookmarkStart w:name="z256" w:id="228"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) ________________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="228"/>
+    <w:bookmarkStart w:name="z257" w:id="229"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "___" ____________20___ года. Подпись заявителя _____________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="229"/>
+    <w:bookmarkStart w:name="z258" w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Даю согласие на сбор и обработку моих персональных данных, необходимых для включения в качестве наблюдателя на конкурс по отбору членов рабочей группы, в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Закона Республики Казахстан "О персональных данных и их защите"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="230"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="7780" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4600" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
               <w:t>Приложение 2 к приказу</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>исполняющий обязанности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -7825,242 +8642,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 28 марта 2025 года № 112-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z224" w:id="211"/>
+    <w:bookmarkStart w:name="z224" w:id="231"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z225" w:id="212"/>
+    <w:bookmarkEnd w:id="231"/>
+    <w:bookmarkStart w:name="z225" w:id="232"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра информации и общественного развития Республики Казахстан от 26 февраля 2021 года № 69 "Об утверждении Типового положения об Общественном совете" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 22264).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
-    <w:bookmarkStart w:name="z226" w:id="213"/>
+    <w:bookmarkEnd w:id="232"/>
+    <w:bookmarkStart w:name="z226" w:id="233"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> приказа Министра информации и общественного развития Республики Казахстан от 12 января 2023 года № 18 "О внесении изменений в некоторые приказы Министра информации и общественного развития Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 31690).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="213"/>
-    <w:bookmarkStart w:name="z227" w:id="214"/>
+    <w:bookmarkEnd w:id="233"/>
+    <w:bookmarkStart w:name="z227" w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра культуры и информации Республики Казахстан от 6 декабря 2023 года № 488-НҚ "О внесении изменений и дополнений в приказ Министра информации и общественного развития Республики Казахстан от 26 февраля 2021 года № 69 "Об утверждении Типового положения об Общественном совете" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов за № 33743).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="214"/>
+    <w:bookmarkEnd w:id="234"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -8386,31 +9203,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>