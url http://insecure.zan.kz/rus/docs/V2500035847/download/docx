--- v0 (2026-03-13)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="a2449ba" w14:textId="a2449ba">
+    <w:p w14:paraId="1c27752" w14:textId="1c27752">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений и дополнений в некоторые приказы и признании утратившими силу некоторых приказов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ и.о. Министра торговли и интеграции Республики Казахстан от 20 марта 2025 года № 116-НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 20 марта 2025 года № 35847</w:t>
+        <w:t>Приказ и.о. Министра торговли и интеграции Республики Казахстан от 20 марта 2025 года № 116-НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 20 марта 2025 года № 35847.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
@@ -1329,845 +1329,5098 @@
         <w:t xml:space="preserve">
       "9-4. Блокировка учетной записи пользователя и ограничение в подаче заявки на продажу (покупку) биржевого товара, осуществляется товарной биржей в случае приостановления аккредитации члена товарной биржи, по основаниям, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> биржевой торговли, утвержденными приказом исполняющего обязанности Министра национальной экономики Республики Казахстан от 30 марта 2015 года № 280 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10993).".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Утратил силу приказом Министра торговли и интеграции РК от 18.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 208-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z37" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      2. Внести в </w:t>
+      3. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра национальной экономики Республики Казахстан от 26 февраля 2015 года № 142 "Об утверждении перечня биржевых товаров" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10587) следующее дополнение:</w:t>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра национальной экономики Республики Казахстан от 30 марта 2015 года № 280 "Об утверждении Правил биржевой торговли" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10993) следующие изменения и дополнения:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:bookmarkStart w:name="z38" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Перечне</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> биржевых товаров, утвержденном указанным приказом:</w:t>
+        <w:t>Правилах</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> биржевой торговли, утвержденных указанным приказом:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z30" w:id="22"/>
-[...15 lines deleted...]
-      дополнить строкой, порядковый номер 4-1 следующего содержания:</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z40" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) цена открытия – цена первой совершенной биржевой сделки по определенному биржевому товару (группе товаров) на определенном биржевом торге;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z31" w:id="23"/>
-[...15 lines deleted...]
-      "</w:t>
+    <w:bookmarkStart w:name="z41" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) базовая цена – цена, устанавливаемая на биржевой товар в ходе биржевых торгов, принимаемая для исчисления минимального и максимального уровня изменения цены в течение торговой сессии;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="23"/>
-    <w:tbl>
-[...490 lines deleted...]
-      дополнить примечанием следующего содержания:</w:t>
+    <w:bookmarkStart w:name="z42" w:id="24"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) биржевая торговля – предпринимательская деятельность по реализации (приобретению) биржевых товаров и срочных контрактов, осуществляемая на товарной бирже путем проведения биржевых торгов в электронной форме, регистрации и оформления сделок;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z34" w:id="25"/>
-[...15 lines deleted...]
-      "Примечание:</w:t>
+    <w:bookmarkStart w:name="z43" w:id="25"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) биржевой брокер (далее – брокер) – юридическое лицо, осуществляющее свою деятельность на товарной бирже и совершающее сделки с биржевым товаром по поручению, за счет и в интересах клиента;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z35" w:id="26"/>
+    <w:bookmarkStart w:name="z44" w:id="26"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) биржевой дилер (далее – дилер) – субъект предпринимательства, осуществляющий свою деятельность на товарной бирже и совершающий сделки с биржевым товаром в своих интересах и за свой счет;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z45" w:id="27"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) биржевое обеспечение – денежное обеспечение, вносимое на возвратной основе участниками биржевой торговли в клиринговый центр товарной биржи для участия в биржевых торгах в качестве обеспечения исполнения своих обязательств по заключаемым биржевым сделкам;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z46" w:id="28"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) биржевые торги – процесс, проводимый в рамках настоящих Правил, направленный на совершение сделок по биржевым товарам на основе электронных заявок, поданных в электронную торговую систему товарной биржи, обеспечивающую автоматизацию процесса заключения биржевых сделок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z47" w:id="29"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) участники биржевой торговли – клиенты, брокеры, дилеры и маркет-мейкеры, взаимодействующие на товарной бирже по установленным правилам биржевой торговли;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z48" w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) биржевой товар – стандартизированный однородный товар, включенный в перечень биржевых товаров и (или) перечень социально значимых биржевых товаров, единицы которого идентичны во всех отношениях, имеют сходные характеристики и состоят из схожих компонентов, что позволяет им выполнять те же функции, обладающие свойством полной взаимозаменяемости партий от различных производителей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z49" w:id="31"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) заявка на продажу (покупку) биржевого товара – предложение (оферта) участника биржевых торгов о продаже (покупке) биржевого товара или уведомление (акцепт) участника биржевых торгов о принятии предложения о покупке (продаже) биржевого товара, содержащее все условия, необходимые для заключения биржевой сделки в соответствии с настоящими Правилами;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z50" w:id="32"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) биржевой сбор – комиссия, взимаемая товарной биржей с участников биржевой торговли за регистрацию биржевой сделки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z51" w:id="33"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) расчетная организация – банк второго уровня или организация, осуществляющие отдельные виды банковских операций, с которой клиринговый центр товарной биржи заключил договор о порядке взаимодействия при проведении биржевых торгов и (или) осуществлении расчетов по сделкам, заключенным на биржевых торгах;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z52" w:id="34"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) базис поставки – условия биржевого торгового инструмента, предусматривающие распределение между продавцом и покупателем обязанностей по поставке товара, оформлению соответствующих документов, оплаты транспортных расходов, а также определяющие момент перехода права собственности на товар от продавца к покупателю и рисков случайного повреждения или утраты товара;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z53" w:id="35"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) цена закрытия – цена последней совершенной биржевой сделки по определенному биржевому товару (группе товаров) на определенном биржевом торге;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z54" w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) клиент – физическое лицо, в том числе зарегистрированное в качестве индивидуального предпринимателя или юридическое лицо, пользующееся услугами брокера для совершения сделок с биржевым товаром;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z55" w:id="37"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16) кросс-сделка – биржевая сделка, при которой брокер, действуя по поручению двух разных клиентов, выступает как со стороны продавца, так и со стороны покупателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z56" w:id="38"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17) режим двойного встречного аукциона – режим торговли, при котором биржевые сделки заключаются анонимно в результате конкуренции продавцов и покупателей, а цена на биржевой товар устанавливается на уровне равновесия спроса и предложения;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z57" w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18) маркет-мейкер – юридическое лицо, формирующее и поддерживающее ликвидность биржевого рынка путем выставления котировок и принятия обязательств по покупке и продаже срочных контрактов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z58" w:id="40"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19) нефтепродукты – отдельные виды нефтепродуктов: бензин, авиационное и дизельное топливо, мазут, дорожный битум;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z59" w:id="41"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20) план поставок нефтепродуктов – объем ежемесячных потребностей областей, городов республиканского значения и столицы в нефтепродуктах, производимых в Республике Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z60" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21) опционная сделка – биржевая сделка, объектом которой является опцион;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z61" w:id="43"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22) средневзвешенная цена – цена за конкретный биржевой товар, сложившаяся по итогам биржевых торгов в течение определенного период времени (торговая сессия, торговый день, торговый месяц), получаемая путем вычисления соотношения между денежным оборотом конкретного периода деленого на физический оборот соответствующего периода;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z62" w:id="44"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23) спот-товар – товар, находящийся на складе, с немедленной поставкой или с поставкой его в будущем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z63" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24) торговый лот – количество биржевого товара, кратным которому должно быть количество биржевого товара, указанное в заявке на продажу (покупку) биржевого товара;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z64" w:id="46"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25) торговый день – день работы товарной биржи, в течение которого ею проводятся биржевые торги;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z65" w:id="47"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26) уполномоченный орган в области регулирования торговой деятельности (далее – уполномоченный орган) – центральный исполнительный орган, осуществляющий государственное регулирование и межотраслевую координацию в сфере торговой деятельности;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z66" w:id="48"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27) режим торговли – совокупность условий объявления заявок и заключения сделок в торговой системе товарной биржи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z67" w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28) торговая сессия – период времени торгового дня, в течение которого участники биржевой торговли выставляют в торговую систему товарной биржи заявки на покупку (продажу) биржевого товара и по ним заключаются биржевые сделки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z68" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29) члены товарной биржи – брокеры, а также дилеры и маркет-мейкеры, аккредитованные товарной биржей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z69" w:id="51"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30) товарная биржа – юридическое лицо, созданное в организационно-правовой форме акционерного общества, осуществляющее организационное и техническое обеспечение торгов путем их непосредственного проведения с использованием электронной торговой системы товарной биржи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z70" w:id="52"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      31) претендент – брокер, дилер, маркет-мейкер желающее пройти процедуру аккредитации в товарной бирже в качестве члена товарной биржи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z71" w:id="53"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      32) фьючерсная сделка – биржевая сделка, объектом которой является фьючерс;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z72" w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      33) форвардная сделка – биржевая сделка, объектом которой является форвард.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      **** - объем углеродных квот, подлежащих реализации через товарные биржи определяется субъектом квотирования в соответствии с </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z36" w:id="27"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 23</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z74" w:id="55"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "23. Товарная биржа принимает решение об аннулировании аккредитации на товарной бирже в случаях:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z75" w:id="56"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) неосуществления деятельности дилера, маркет-мейкера в течение двенадцати последовательных календарных месяцев со дня аккредитации на товарной бирже;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z76" w:id="57"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) принятия решения о добровольном прекращении осуществления деятельности брокера, дилера, маркет-мейкера;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z77" w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) приостановления действия лицензии, лишения (отзыва) лицензии брокера.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      ***** - объем офсетных единиц, подлежащих реализации через товарные биржи определяется заявителем проекта в соответствии с </w:t>
-[...23 lines deleted...]
-    <w:bookmarkStart w:name="z37" w:id="28"/>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главу 3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      3. Внести в </w:t>
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заголовок главы 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z80" w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Глава 4. Условия и ограничения деятельности маркет-мейкеров";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 34</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>35</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z82" w:id="60"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "34. Деятельность маркет-мейкера осуществляется только на биржевых торгах срочными контрактами, базовым активом которых являются биржевые товары.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z83" w:id="61"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      35. Маркет-мейкер участвует в биржевых торгах и осуществляет поддержание цен, спроса, предложения или объема биржевых торгов.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z84" w:id="62"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 35-1) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z85" w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "35-1. Маркет-мейкер имеет непрерывный опыт участия в биржевых торгах в качестве дилера не менее трех лет.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заголовок главы 6</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z87" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Глава 6. Условия проведения биржевых торгов по товарам, включенным в перечень социально значимых биржевых товаров (требования к участникам биржевой торговли, максимальный и минимальный размер торгового лота в одной торговой сессии, диапазон ценовых заявок, объем реализуемого товара, наличие документов, подтверждающих факты оплаты и поставки (отгрузки) биржевого товара)";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 44</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>45</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>46</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z89" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "44. На товарной бирже условия проведения биржевых торгов по товарам, включенным в перечень социально значимых биржевых товаров определяются настоящими Правилами путем разделения товаров по секциям и выставление отдельных требований к каждой секции.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z90" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      45. Требования по секциям включают:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z91" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) максимальный и минимальный размер торгового лота в одной торговой сессии;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z92" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) требования к участникам биржевой торговли соответствующим товаром;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z93" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) требования к организации и проведению биржевых торгов соответствующим биржевым товаром;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z94" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) диапазон ценовых заявок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z95" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) объем реализуемого товара, наличие документов, подтверждающих факты оплаты и поставки (отгрузки) биржевого товара.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z96" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      46. Ответственность за предъявляемые требования по каждой секции несет уполномоченный государственный орган в данной области. Товарная биржа несет ответственность за соответствие требованиям, предъявляемым к секциям, по которым она осуществляет торги.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z97" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Мониторинг торгов биржевыми товарами, подлежащими обязательной реализации через товарные биржи, проводится государственными органами, осуществляющими руководство в соответствующих отраслях (сферах) государственного управления.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заголовок главы 7</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z99" w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Глава 7. Порядок проведения биржевых торгов";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 48</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z101" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "48. Биржевые торги проводятся в режиме двойного встречного аукциона.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 50</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 51</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "51. Каждому биржевому товару, допущенному к биржевым торгам в режиме двойного встречного аукциона, товарная биржа присваивает отдельный код торгового инструмента, который идентифицирует данный товар, его качественные характеристики, а также базовые условия поставки.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 52</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 53</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z107" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "53. Биржевые торги проводятся с предварительным внесением биржевого обеспечения, размер которого определяется Главой 13 настоящих Правил.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 54</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 61</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>62</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>63</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>64</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>65</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z110" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      подпункт 3) пункта 66 изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z111" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3) формирования цены на биржевой товар, по которой заключается биржевая сделка, в процессе конкурирования предложений покупателей, продавцов и определения ее, как наилучшей цены для покупателя (минимальная цена от продавцов) или как наилучшей цены для продавца (максимальная цена от покупателей);";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 67</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>68</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z113" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "67. Товарным биржам не допускается организация биржевых торгов товарами, не включенными в перечни биржевых товаров и социально значимых биржевых товаров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z114" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Биржевые торги социально значимыми биржевыми товарами осуществляют товарные биржи, определенные Правительством Республики Казахстан на основании конкурса, согласно части второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 6 Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z115" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      68. Брокер, участвующий в биржевых торгах в режиме двойного встречного аукциона, представляет в нем одного и более клиентов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z116" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом брокер одновременно не представляет интересы продавца и покупателя.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z117" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      часть вторую </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 81</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z118" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Сделки, заключенные с использованием подобных технологий, признаются ничтожными и подлежат аннулированию товарной биржей.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 82</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z120" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "82. Автоматизированные программно-технические средства сбора, подготовки заявок к вводу и направления их в электронную торговую систему товарной биржи, а также получения и обработки информации из торговой системы, работающей в режиме, обеспечивающем контроль со стороны членов товарной биржи за всеми действиями, совершаемыми с ее использованием, в обязательном порядке сертифицируются решением товарной биржи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z121" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сделки, заключенные участниками торгов c использованием подобных программно-технических средств, не сертифицированных товарной биржей, признаются ничтожными и подлежат аннулированию товарной биржей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z122" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Биржевые товары по аннулированным товарной биржей сделкам повторно выставляются на торги в рамках следующей и (или) дополнительной торговой сессии.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 83</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 88</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>89</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z125" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "88. Биржевые торги срочными контрактами проводятся в соответствии с внутренними документами товарной биржи, регламентирующими организацию и проведение торгов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z126" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      89. Стандартные условия срочных контрактов, используемых в качестве предмета биржевых торгов, определяются их спецификациями, утверждаемыми товарной биржи.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 95</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>96</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z128" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "95. Размер биржевого обеспечения для участия в биржевых торгах устанавливается товарной биржей в процентном соотношении к планируемой участником торгов к заключению суммы биржевой сделки, в зависимости от вида секции и не превышает 3 процентов, за исключением секций где предусмотрен размер биржевого обеспечения в соответствии с настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z129" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      В случае невыполнения участником биржевой торговли своих обязательств по биржевой сделке в течении 30 календарных дней, внесенное им биржевое обеспечение подлежит перечислению клиринговым центром товарной биржи в пользу пострадавшей стороны в течение 5 рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z130" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      96. В случае невыполнения участником биржевой торговли своих обязательств по биржевой сделке, внесенное им биржевое обеспечение подлежит перечислению клиринговым центром товарной биржи в пользу пострадавшей стороны в течение 5 рабочих дней.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заголовок главы 14</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z132" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Глава 14. Порядок учета и регистрации биржевых и внебиржевых сделок";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>заголовок параграфа 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> главы 14 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z134" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Параграф 1. Регистрация внебиржевых сделок";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 116</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z136" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      пункт 119 изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z137" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "119. Для дилеров товарной биржи, требования по признанию их финансово устойчивыми устанавливаются в размере, определяемом товарной биржей на соответствующих торговых секциях торговли путем классификации участников торгов и требований к ним.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z138" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Член товарной биржи в качестве брокера признается финансово устойчивым, если он соответствует требованиям по наличию уставного и (или) собственного капитала в размере, определяемом товарной биржи.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 120</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>121</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>122</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункты 5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>6)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 131 изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z141" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5) спецификацию товара, допущенного к биржевым торгам и стандартную форму договора поставки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z142" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) порядок присвоения кодов торгового инструмента товаров, допущенных к биржевым торгам;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 136</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z144" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "136. По итогам каждого торгового дня товарная биржа не позднее следующего рабочего дня размещает в специальном разделе собственного интернет-ресурса информацию о результатах биржевых торгов, включающих в себя следующие сведения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z145" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по биржевым товарам:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z146" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование покупателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z147" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование продавца;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z148" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дату проведения торгов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z149" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      наименование или код товара;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkStart w:name="z150" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      количество заключенных сделок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z151" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      цена открытия и закрытия торгов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z152" w:id="109"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      максимальную и минимальную и средневзвешенную цену сделок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z153" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      условия поставки;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z154" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      общий оборот по всем сделкам за торговую сессию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z155" w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о сделках, заключенных на товарной бирже, являются общедоступными.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="112"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главы 21</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>22</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 184</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z158" w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      "184. Биржевые торги проводятся в режиме двойного встречного аукциона в порядке, предусмотренном </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пунктами 70</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>71</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>72</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>73</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>74</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="113"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 188</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>189</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 190</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z161" w:id="114"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "190. Участниками биржевых торгов нефтепродуктами являются продавцы и покупатели, аккредитованные товарной биржей в качестве дилера либо действующие через аккредитованных брокеров.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z162" w:id="115"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      К участникам биржевых торгов нефтепродуктами относятся:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z163" w:id="116"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) продавцы нефтепродуктов – производители нефтепродуктов и поставщики нефти, включенные в план поставок, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z164" w:id="117"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      продавцы дорожного битума – производители битума и собственники битума, произведенного в процессе переработки принадлежащего им на праве собственности или иных законных основаниях углеводородного сырья;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z165" w:id="118"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) покупатели нефтепродуктов – оптовые поставщики нефтепродуктов, розничные реализаторы нефтепродуктов и конечные потребители, в том числе:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z166" w:id="119"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      покупатели авиационного топлива - авиакомпании (конечные потребители) и розничные реализаторы авиационного топлива.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z167" w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      покупатели дорожного битума – физические и юридические лица, осуществляющие деятельность в сфере строительства и ремонта автомобильных дорог с соответствующей инфраструктурой для хранения битума, а также лица, имеющие соответствующую инфраструктуру для хранения битума, допущенные к биржевым торгам на товарной бирже на основании информации, предоставленной от государственного органа, осуществляющего руководство в сфере строительства и ремонта автомобильных дорог. Перечень покупателей дорожного битума размещается на официальном интернет-ресурсе государственного органа, осуществляющего руководство в сфере строительства и ремонта автомобильных дорог.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="120"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 201</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z169" w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "201. Размер биржевого обеспечения составляет не более 15 процентов от предполагаемой суммы сделок.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="121"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 202</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункты 212</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>213</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 223</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 228</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 237</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z175" w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "237. Размер биржевого обеспечения составляет не более 3 процентов от предполагаемой сделки.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="122"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 247</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 265</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>главу 27</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 312</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции: </w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z180" w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "312. Размер биржевого обеспечения составляет не более 5 процентов от предполагаемой сделки.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="123"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункт 313</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> исключить.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z182" w:id="124"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      4. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> исполняющего обязанности Министра национальной экономики Республики Казахстан от 30 марта 2015 года № 280 "Об утверждении Правил биржевой торговли" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10993) следующие изменения и дополнения:</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z38" w:id="29"/>
+        <w:t xml:space="preserve"> исполняющего обязанности Министра национальной экономики Республики Казахстан от 25 ноября 2015 года № 729 "Об утверждении Правил осуществления клиринговой деятельности по биржевым сделкам и Требований к аппаратно-программному комплексу клирингового центра товарной биржи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 12605) следующие изменения и дополнения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z183" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> биржевой торговли, утвержденных указанным приказом:</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="29"/>
+        <w:t xml:space="preserve"> осуществления клиринговой деятельности по биржевым сделкам, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2177,6153 +6430,1257 @@
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункт 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
-[...661 lines deleted...]
-    <w:bookmarkEnd w:id="62"/>
+        <w:t xml:space="preserve"> дополнить подпунктом 1-1) следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z185" w:id="126"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1-1) клиринговый регистр учета денежных средств – электронная база данных, используемая клиринговой организацией для ведения учета движения денежных средств членов товарной биржи;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 23</w:t>
-[...91 lines deleted...]
-    <w:bookmarkEnd w:id="66"/>
+        <w:t>подпункт 3)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 2 исключить;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>главу 3</w:t>
-[...11 lines deleted...]
-    </w:p>
+        <w:t>пункт 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z188" w:id="127"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "4. Клиринговый центр товарной биржи осуществляет клиринговое обслуживание одной или нескольких товарных бирж, электронных торговых площадок, а также внебиржевых сделок.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z189" w:id="128"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Не допускается клиринговое обслуживание товарной биржи несколькими клиринговыми центрами.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>заголовок главы 4</w:t>
+        <w:t>пункт 5</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z80" w:id="67"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z191" w:id="129"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "5. Для осуществления клиринговой деятельности по биржевым сделкам товарная биржа заключает договор о клиринговом обслуживании с клиринговой организацией.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z192" w:id="130"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Заключение договора о клиринговом обслуживании между членом товарной биржи и клиринговой организацией не требуется.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z193" w:id="131"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктами 7-1 и 7-2 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z194" w:id="132"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "7-1. После заключения договора, указанного в пункте 7 настоящих Правил, расчеты по сделкам, заключенным на биржевых торгах, учитываются в клиринговом регистре учета денежных средств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z195" w:id="133"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Денежные средства члена товарной биржи вносятся в клиринговый регистр учета денежных средств не позднее одного рабочего дня с даты обращения члена товарной биржи в клиринговый центр товарной биржи, с предоставлением подтверждающих документов о внесении денежных средств на текущий счет клирингового центра в расчетной организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z196" w:id="134"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом возврат биржевого обеспечения члена товарной биржи осуществляется клиринговым центром товарной биржи не позднее трех рабочих дней с момента подачи заявления на возврат биржевого обеспечения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z197" w:id="135"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Клиринговый центр товарной биржи не распоряжается денежными средствами, внесенными членами товарной биржи в качестве биржевого обеспечения, за исключением случаев перечисления суммы биржевого обеспечения, виновной стороны в пользу пострадавшей стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z198" w:id="136"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7-2. Для клирингового обслуживания биржевых сделок клиринговый центр товарной биржи открывает каждому участнику биржевых торгов торговые счета с раздельными регистрами по учету биржевого обеспечения и денег, внесенных для оплаты товара по биржевой сделке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z199" w:id="137"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Деньги участников биржевых торгов подлежат хранению на отдельном банковском счете клирингового центра товарной биржи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z200" w:id="138"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Клиринговый центр товарной биржи ведет раздельный учет денег брокера и его клиентов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z201" w:id="139"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Клиринговый центр товарной биржи ведет учет заблокированного биржевого обеспечения по каждой совершенной сделке.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 34</w:t>
-[...111 lines deleted...]
-    <w:bookmarkEnd w:id="71"/>
+        <w:t>подпункт 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 14 изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z203" w:id="140"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "1) о суммах денег и прочих обязательств, учитываемых на клиринговых регистрах учета члена товарной биржи, в том числе о задолженности члена товарной биржи;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z204" w:id="141"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      дополнить пунктом 14-1 следующего содержания:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z205" w:id="142"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "14-1. Клиринговый центр товарной биржи обеспечивает предоставление информации о члене товарной биржи, указанной в пункте 14 настоящих Правил, непосредственно члену товарной биржи на основании его письменного запроса. Срок предоставления данной информации не превышает трех рабочих дней с момента получения запроса.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkStart w:name="z206" w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Требованиях</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к аппаратно-программному комплексу клирингового центра товарной биржи, утвержденных указанным приказом:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>заголовок главы 6</w:t>
+        <w:t>пункт 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z87" w:id="72"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z208" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "3. Для осуществления клиринговой деятельности клиринговый центр имеет в пользовании аппаратно-программный комплекс, обеспечивающий автоматизацию процесса клиринговой деятельности, включая автоматизированный контроль допуска участников биржевой торговли к биржевым торгам в зависимости от суммы внесенного ими биржевого обеспечения.";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z209" w:id="145"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункты 44</w:t>
-[...39 lines deleted...]
-        <w:t>46</w:t>
+        <w:t>подпункт 14)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z89" w:id="73"/>
-[...178 lines deleted...]
-    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z211" w:id="146"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "14) автоматическое проведение следующих операций:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z212" w:id="147"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      раздельный учет средств члена товарной биржи;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z213" w:id="148"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      блокирование средств биржевого обеспечения члена товарной биржи и снятие блокирования по результатам заключения биржевых сделок;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z214" w:id="149"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      допуск членов товарной биржи к торгам при наличии свободных денежных средств (не заблокированных в качестве обеспечения исполнения своих обязательств по заявкам и сделкам);</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z215" w:id="150"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      учет биржевого обеспечения;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>заголовок главы 7</w:t>
+        <w:t>подпункт 17)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z99" w:id="82"/>
-[...18 lines deleted...]
-    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z217" w:id="151"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "17) передача информации клиентам, расчетным организациям, товарной бирже и антимонопольному органу по защищенным каналам связи с использованием электронной цифровой подписи;";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z218" w:id="152"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      абзац третий и седьмой </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>подпункта 1)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 6 исключить;".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z219" w:id="153"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      5. Внести в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра торговли и интеграции Республики Казахстан от 3 сентября 2019 года № 31 "Об утверждении Квалификационных требований и перечня документов, подтверждающих соответствие им, к деятельности товарных бирж" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 19342) следующие изменения:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 48</w:t>
-[...31 lines deleted...]
-    <w:bookmarkEnd w:id="83"/>
+        <w:t>заголовок</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> приказа изложить в следующей редакции:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z221" w:id="154"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      "Об утверждении Квалификационных требований и перечня документов, подтверждающих соответствие им, к деятельности товарных бирж, брокеров и клиринговых центров товарных бирж";</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункт 50</w:t>
-[...55 lines deleted...]
-        <w:t>пункт 51</w:t>
+        <w:t>пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z104" w:id="84"/>
-[...4359 lines deleted...]
-    <w:bookmarkStart w:name="z223" w:id="163"/>
+    <w:bookmarkStart w:name="z223" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       "1. Утвердить прилагаемые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Квалификационные требования</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и перечень документов, подтверждающих соответствие им, к деятельности товарных бирж, брокеров и клиринговых центров товарных бирж.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkEnd w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -8595,68 +7952,68 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 3 сентября 2019 года № 31</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z227" w:id="164"/>
+    <w:bookmarkStart w:name="z227" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Квалификационные требования и перечень документов, подтверждающих соответствие им, к деятельности товарных бирж, брокеров и клиринговых центров товарных бирж</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -10705,125 +10062,125 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и клиринговых центров</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>товарных бирж</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z231" w:id="165"/>
+    <w:bookmarkStart w:name="z231" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма сведений о соответствии квалификационным требованиям к деятельности товарных бирж</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z232" w:id="166"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z232" w:id="158"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Наличие фирменного наименования товарной биржи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkEnd w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>полное наименование юридического лица _______________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z233" w:id="167"/>
+      <w:bookmarkStart w:name="z233" w:id="159"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Наличие электронной торговой системы товарной биржи, соответствующей</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkEnd w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Обязательным требованиям к электронной торговой системе товарных бирж,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10942,64 +10299,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>техническим заданием (с приложением технического задания).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z234" w:id="168"/>
+      <w:bookmarkStart w:name="z234" w:id="160"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Наличие собственного интернет-ресурса (с приложением подтверждающих</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkEnd w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      документов, удостоверяющие право собственности на интернет-ресурс):</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11064,64 +10421,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>котировка биржевых товаров __________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z235" w:id="169"/>
+      <w:bookmarkStart w:name="z235" w:id="161"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Наличие договора с клиринговым центром товарной биржи, имеющего лицензию</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkEnd w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>на право занятия клиринговой деятельностью в сфере товарных бирж:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11169,64 +10526,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>договор об использовании услуг клирингового центра товарной биржи ______;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z236" w:id="170"/>
+      <w:bookmarkStart w:name="z236" w:id="162"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Наличие уставного капитала товарной биржи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkEnd w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>дата утверждения отчета об итогах размещения акций (с указанием отчетного</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -11291,64 +10648,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z237" w:id="171"/>
+      <w:bookmarkStart w:name="z237" w:id="163"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Наличие квалифицированного состава работников товарной биржи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) у первого руководителя:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12011,64 +11368,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>____________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z238" w:id="172"/>
+      <w:bookmarkStart w:name="z238" w:id="164"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Наличие утвержденных (принятых) внутренних документов товарной биржи,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      перечень:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12522,88 +11879,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>брокеров и клиринговых</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>центров товарных бирж</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z240" w:id="173"/>
+    <w:bookmarkStart w:name="z240" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма сведений о соответствии квалификационным требованиям к деятельности брокеров</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z241" w:id="174"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z241" w:id="166"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Наличие квалифицированного состава работников брокера:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkEnd w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) у первого руководителя:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13266,64 +12623,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>___________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z242" w:id="175"/>
+      <w:bookmarkStart w:name="z242" w:id="167"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Наличие утвержденных (принятых) внутренних документов брокера, перечень:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>1) форму и содержание договора об оказании брокерских услуг:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13641,88 +12998,88 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>брокеров и клиринговых</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>центров товарных бирж</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z244" w:id="176"/>
+    <w:bookmarkStart w:name="z244" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Форма сведений о соответствии квалификационным требованиям к деятельности клиринговых центров товарных бирж</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z245" w:id="177"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z245" w:id="169"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Наличие клирингового центра товарной биржи, имеющего аппаратно-программный комплекс,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkEnd w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>обеспечивающий автоматизацию процесса клиринговой деятельности и соответствующий</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -13852,90 +13209,90 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>выпиской из основных средств (с приложением копии выписки);</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>техническим заданием (с приложением технического задания).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z246" w:id="178"/>
+    <w:bookmarkStart w:name="z246" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Наличие квалифицированного состава работников клирингового центра товарной биржи:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-[...6 lines deleted...]
-      <w:bookmarkStart w:name="z247" w:id="179"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z247" w:id="171"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) у первого руководителя:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>фамилия, имя, отчество (при его наличии) _____________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14598,64 +13955,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>__________________________________________________________________.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z248" w:id="180"/>
+      <w:bookmarkStart w:name="z248" w:id="172"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Наличие утвержденных (принятых) внутренних документов клирингового</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkEnd w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>центра товарной биржи, перечень:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14822,64 +14179,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>уникальный сетевой адрес и (или) доменное имя ________________________;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z249" w:id="181"/>
+      <w:bookmarkStart w:name="z249" w:id="173"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Наличие договора о порядке взаимодействия при проведении биржевых торгов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>и (или) осуществлении расчетов по сделкам, заключенным на биржевых торгах</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -15116,242 +14473,242 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 20 марта 2025 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 116-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z251" w:id="182"/>
+    <w:bookmarkStart w:name="z251" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень утративших силу некоторых приказов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z252" w:id="183"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z252" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Приказ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> исполняющего обязанности Министра национальной экономики Республики Казахстан от 27 марта 2015 года № 251 "Об утверждении Правил формирования и использования гарантийного и страхового фондов" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10994).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z253" w:id="184"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z253" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> перечня некоторых приказов Министерства национальной экономики Республики Казахстан, в которые вносятся изменения, утвержденного приказом Министра национальной экономики Республики Казахстан от 10 августа 2018 года № 10 "О внесении изменений в некоторые приказы Министерства национальной экономики Республики Казахстан и признании утратившим силу приказа Министра национальной экономики Республики Казахстан от 26 февраля 2015 года № 140 "Об утверждении ежедневных электронных форм отчетности товарных бирж, правил их представления" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 17312).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z254" w:id="185"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z254" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Пункт 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> перечня некоторых приказов Министерства национальной экономики Республики Казахстан, в которые вносятся изменения, утвержденного приказом Министра национальной экономики Республики Казахстан от 3 сентября 2019 года № 30 "О внесении изменений в некоторые приказы Министерства национальной экономики Республики Казахстан" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 19343).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkEnd w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -15677,31 +15034,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>