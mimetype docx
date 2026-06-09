--- v0 (2025-11-08)
+++ v1 (2026-06-09)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b3c4ffd" w14:textId="b3c4ffd">
+    <w:p w14:paraId="b78310a" w14:textId="b78310a">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,228 +93,302 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>О внесении изменений в постановление Правления Национального Банка Республики Казахстан от 29 ноября 2019 года № 232 "Об утверждении Порядка заключения договора о предоставлении микрокредита, в том числе требований к содержанию, оформлению договора и его первой страницы, содержащей информацию о полной стоимости микрокредита (сумме переплаты по микрокредиту, предмете микрокредита), обязательным условиям договора о предоставлении микрокредита, а также формы графика погашения микрокредита"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 22 января 2025 года № 2. Зарегистрировано в Министерстве юстиции Республики Казахстан 27 января 2025 года № 35678</w:t>
-[...6 lines deleted...]
-        <w:jc w:val="both"/>
+        <w:t>Постановление Правления Агентства Республики Казахстан по регулированию и развитию финансового рынка от 22 января 2025 года № 2. Зарегистрировано в Министерстве юстиции Республики Казахстан 27 января 2025 года № 35678.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:bookmarkStart w:name="z96" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание ИЗПИ!</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      </w:t>
+        <w:t xml:space="preserve">      Постановление утрачивает силу постановлением Правления Агентства РК по регулированию и развитию финансового рынка от 15.05.2026 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Примечание ИЗПИ!</w:t>
-[...7 lines deleted...]
-      </w:pPr>
+        <w:t>№ 92</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении шестидесяти календарных дней после дня его первого официального опубликования)</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>      Примечание ИЗПИ!</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">      Порядок введения в действие см. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>п. 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-    </w:p>
-    <w:bookmarkStart w:name="z4" w:id="0"/>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Правление Агентства Республики Казахстан по регулированию и развитию финансового рынка ПОСТАНОВЛЯЕТ:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="0"/>
-    <w:bookmarkStart w:name="z5" w:id="1"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkStart w:name="z5" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. Внести в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>постановление</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правления Национального Банка Республики Казахстан от 29 ноября 2019 года № 232 "Об утверждении Порядка заключения договора о предоставлении микрокредита, в том числе требований к содержанию, оформлению договора и его первой страницы, содержащей информацию о полной стоимости микрокредита (сумме переплаты по микрокредиту, предмете микрокредита), обязательным условиям договора о предоставлении микрокредита, а также формы графика погашения микрокредита" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 19697) следующие изменения:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="1"/>
-    <w:bookmarkStart w:name="z6" w:id="2"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkStart w:name="z6" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Требованиях</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к содержанию, оформлению договора и его первой страницы, содержащей информацию о полной стоимости микрокредита (сумме переплаты по микрокредиту, предмете микрокредита), обязательным условиям договора о предоставлении микрокредита, утвержденных указанным постановлением:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -387,1651 +461,1651 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>8</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> изложить в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z8" w:id="3"/>
+    <w:bookmarkStart w:name="z8" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "4. Общие условия договора содержат:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="3"/>
-    <w:bookmarkStart w:name="z9" w:id="4"/>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z9" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) дату заключения договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z10" w:id="5"/>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z10" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) наименование организации и фамилию, имя и отчество (при его наличии) заемщика (созаемщика) – физического лица или наименование заемщика (созаемщика) – юридического лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z11" w:id="6"/>
+    <w:bookmarkEnd w:id="6"/>
+    <w:bookmarkStart w:name="z11" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) сумму микрокредита (предмет микрокредита), для соглашения о предоставлении (открытии) кредитной линии – общую сумму микрокредита (предмет микрокредита), сумму переплаты по микрокредиту, сведения о цели использования микрокредита (при наличии), при этом информация о полной стоимости микрокредита (сумме переплаты по микрокредиту, предмете микрокредита), отражается на первой странице договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z12" w:id="7"/>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z12" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) сроки погашения микрокредита, для соглашения о предоставлении (открытии) кредитной линии – общий срок договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z13" w:id="8"/>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z13" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) размер ставки вознаграждения в процентах годовых, а также размер годовой эффективной ставки вознаграждения (реальной стоимости микрокредита), рассчитанной согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункту 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 5 Закона, на дату заключения договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z14" w:id="9"/>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z14" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) способ погашения микрокредита: единовременно либо частями, наличными деньгами – через кассу либо посредством электронных терминалов, при безналичном способе – с указанием реквизитов банковского счета организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z15" w:id="10"/>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z15" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) метод погашения микрокредита (аннуитетный, дифференцированный или другой метод в соответствии с правилами предоставления микрокредитов);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z16" w:id="11"/>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z16" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) очередность погашения задолженности по микрокредиту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z17" w:id="12"/>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z17" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) порядок начисления и размер неустойки (штрафа, пени) за несвоевременное погашение основного долга и уплату вознаграждения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z18" w:id="13"/>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z18" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) обеспечение исполнения заемщиком обязательств по договору (при его наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z19" w:id="14"/>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z19" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) меры, принимаемые организацией при неисполнении либо ненадлежащем исполнении заемщиком обязательств по договору, а также условия взаимодействия с заемщиком, имеющим просроченную задолженность, и (или) его представителем, и (или) третьим лицом, связанным обязательствами с организацией в рамках договора, предусматривающие:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z20" w:id="15"/>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z20" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       взаимодействие посредством телефонных переговоров, в том числе, с использованием приложений для совершения звонков в сети интернет по инициативе организации, не более одного раза в период с 9.00 до 21.00 часов в будний день;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z21" w:id="16"/>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z21" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       при каждом взаимодействии сообщение:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z22" w:id="17"/>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z22" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       наименования организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z23" w:id="18"/>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z23" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       места нахождения организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z24" w:id="19"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z24" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       фамилии, имени, отчестве (при его наличии), должности лица, которое осуществляет взаимодействие;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z25" w:id="20"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z25" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       структуры задолженности, остатка просроченных и текущих сумм основного долга, вознаграждения, комиссий, неустойки (штрафа, пени), предусмотренных договором;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="20"/>
-    <w:bookmarkStart w:name="z26" w:id="21"/>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z26" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       об ответственности и иных обязательствах заемщика, предусмотренных договором, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>, а также последствиях неисполнения или ненадлежащего исполнения обязательств, предусмотренных договором.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="21"/>
-    <w:bookmarkStart w:name="z27" w:id="22"/>
+    <w:bookmarkEnd w:id="22"/>
+    <w:bookmarkStart w:name="z27" w:id="23"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При взаимодействии в рамках указанных мер соблюдаются следующие ограничения на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="22"/>
-    <w:bookmarkStart w:name="z28" w:id="23"/>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z28" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       осуществление взаимодействия способами и в период, не предусмотренный абзацами вторым и третьим настоящего подпункта;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="23"/>
-    <w:bookmarkStart w:name="z29" w:id="24"/>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z29" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       взаимодействие с третьим лицом, не связанным обязательствами с организацией в рамках договора, за исключением случаев установления места нахождения и (или) контактных данных заемщика для урегулирования и (или) погашения просроченной задолженности способами и в период, предусмотренными абзацами вторым и третьим настоящего подпункта, а также при сообщении наименования организации, ее места нахождения, фамилии, имени, отчества (при его наличии), должности лица, которое осуществляет взаимодействие;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="24"/>
-    <w:bookmarkStart w:name="z30" w:id="25"/>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z30" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       сообщение заемщику, имеющему просроченную задолженность, и (или) его представителю, и (или) третьему лицу недостоверных фамилии и (или) имени, и (или) отчества (при его наличии), а также сведений о месте работы и (или) должности работника организации, не соответствующих действительности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="25"/>
-    <w:bookmarkStart w:name="z31" w:id="26"/>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z31" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       введение заемщика, имеющего просроченную задолженность, и (или) его представителя, и (или) третьего лица, связанного обязательствами с организацией в рамках договора, в заблуждение относительно размера, характера и оснований возникновения задолженности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="26"/>
-    <w:bookmarkStart w:name="z32" w:id="27"/>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z32" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       распространение сведений, порочащих честь, достоинство и деловую репутацию лица, с которым осуществляется взаимодействие, либо разглашение сведений, которые могут причинить имущественный вред интересам данного лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="27"/>
-    <w:bookmarkStart w:name="z33" w:id="28"/>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z33" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) срок действия договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="28"/>
-    <w:bookmarkStart w:name="z34" w:id="29"/>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z34" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) информацию о почтовом и электронном адресе организации, а также данные о ее официальном интернет-ресурсе (при его наличии);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="29"/>
-    <w:bookmarkStart w:name="z35" w:id="30"/>
+    <w:bookmarkEnd w:id="30"/>
+    <w:bookmarkStart w:name="z35" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) адрес места регистрации либо места жительства заемщика – физического лица, адрес места регистрации либо места нахождения постоянно действующего органа заемщика – юридического лица;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="30"/>
-    <w:bookmarkStart w:name="z36" w:id="31"/>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z36" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) условие, предусматривающее, что при уступке организацией права (требования) по договору третьему лицу требования и ограничения, предъявляемые законодательством Республики Казахстан к взаимоотношениям кредитора с заемщиком в рамках договора, распространяются на правоотношения заемщика с третьим лицом, которому уступлено право (требование).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="31"/>
-    <w:bookmarkStart w:name="z37" w:id="32"/>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z37" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Права заемщика предусматривают возможность:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="32"/>
-    <w:bookmarkStart w:name="z38" w:id="33"/>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z38" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) ознакомления с правилами предоставления микрокредитов, тарифами организации по предоставлению микрокредитов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="33"/>
-    <w:bookmarkStart w:name="z39" w:id="34"/>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z39" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) распоряжения полученным микрокредитом в порядке и на условиях, установленных договором;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="34"/>
-    <w:bookmarkStart w:name="z40" w:id="35"/>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z40" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) оплаты основного долга и (или) вознаграждения в следующий за ним рабочий день без уплаты неустойки (штрафа, пени) если дата погашения основного долга и (или) вознаграждения выпадает на выходной либо праздничный день);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="35"/>
-    <w:bookmarkStart w:name="z41" w:id="36"/>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z41" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) досрочного полного или частичного возврата организации суммы микрокредита, предоставленного по договору;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="36"/>
-    <w:bookmarkStart w:name="z42" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z42" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5) посещения заемщиком – физическим лицом в течение тридцати календарных дней с даты наступления просрочки исполнения обязательства по договору организации и (или) представления в письменной форме, а также через объекты информатизации, предоставляющие микрофинансовой организации возможность осуществить идентификацию заемщика посредством применения идентификационных средств, предусмотренных </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Законом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Республики Казахстан "О платежах и платежных системах" (далее – объекты информатизации) либо способом, предусмотренным договором, заявления, содержащего сведения о причинах возникновения просрочки исполнения обязательства по договору, доходах и других подтвержденных обстоятельствах (фактах), которые обуславливают его заявление о внесении изменений в условия договора в том числе связанных с:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z43" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z43" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изменением в сторону уменьшения ставки вознаграждения по договору;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z44" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z44" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       отсрочкой платежа по основному долгу и (или) вознаграждению;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z45" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z45" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изменением метода погашения задолженности или очередности погашения задолженности, в том числе с погашением основного долга в приоритетном порядке;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z46" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z46" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       изменением срока микрокредита;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z47" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z47" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       прощением просроченного основного долга и (или) вознаграждения, отменой неустойки (штрафа, пени) по микрокредиту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z48" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z48" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       самостоятельной реализацией залогодателем недвижимого имущества, являющегося предметом ипотеки, в сроки, установленные соглашением сторон;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z49" w:id="44"/>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z49" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       представлением отступного взамен исполнения обязательства по договору путем передачи организации заложенного имущества;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z50" w:id="45"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z50" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       реализацией недвижимого имущества, являющегося предметом ипотеки, с передачей обязательства по договору покупателю;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z51" w:id="46"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z51" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) заемщика – физического лица в течение пятнадцати календарных дней с даты получения решения организации, предусмотренного абзацем четвертым подпункта 4) пункта 7 Требований, или при недостижении взаимоприемлемого решения об изменении условий договора в срок, предусмотренный частью третьей </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9-2 Закона, обратиться к микрофинансовому омбудсману с одновременным уведомлением организации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z52" w:id="47"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z52" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) письменного обращения в организацию при возникновении спорных ситуаций по получаемым услугам.";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z53" w:id="48"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z53" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "7. Обязанности организации предусматривают:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z54" w:id="49"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z54" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) уведомление заемщика (или его уполномоченного представителя) при заключении договора, содержащего условия перехода права (требования) организации по договору третьему лицу (далее – договор уступки права требования):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-    <w:bookmarkStart w:name="z55" w:id="50"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z55" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       до заключения договора уступки уведомить заемщика – физическое лицо по договору, не связанного с осуществлением предпринимательской деятельности, о планируемой уступке прав (требований) кредитора по указанному договору третьему лицу, а также об обработке (передаче) персональных данных заемщика в связи с такой уступкой способом, предусмотренным договором, а также через объекты информатизации;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z56" w:id="51"/>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z56" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       о переходе прав (требований) по договору третьему лицу способом, предусмотренным договором, а также через объекты информатизации в течение тридцати календарных дней со дня заключения договора уступки с указанием необходимости осуществления дальнейших платежей по договору третьему лицу (наименование, место нахождения и банковские реквизиты лица, которому уступлены права (требования) по договору, либо в случае передачи прав (требований) по договору в доверительное управление – сервисной компании), объема переданных прав (требований) по договору, размера и структуры задолженности по договору (основной долг, вознаграждение, комиссии, неустойка (штраф, пеня) и других подлежащих уплате сумм;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z57" w:id="52"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z57" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) уведомление заемщика в день передачи задолженности на досудебное взыскание и урегулирование задолженности способом, предусмотренным в договоре, а также через объекты информатизации, с указанием наименования, места нахождения коллекторского агентства, телефонных номеров коллекторского агентства для контактов с должниками;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z58" w:id="53"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z58" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) уведомление заемщика способом и в сроки, предусмотренными в договоре, а также через объекты информатизации, но не позднее десяти календарных дней с даты наступления просрочки:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z59" w:id="54"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z59" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       о возникновении просрочки по исполнению обязательства по договору и необходимости внесения платежей с указанием размера просроченной задолженности на дату, указанную в уведомлении;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z60" w:id="55"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z60" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       праве заемщика – физического лица по договору обратиться в организацию с заявлением, предусмотренным </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 9-2 Закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z61" w:id="56"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z61" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       последствиях невыполнения заемщиком своих обязательств по договору.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z62" w:id="57"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z62" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Договор содержит условие, что уведомление считается доставленным, если оно направлено должнику одним из следующих способов, предусмотренных договором:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z63" w:id="58"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z63" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       на адрес электронной почты, указанный в договоре;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z64" w:id="59"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z64" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       по месту жительства, указанному в договоре, заказным письмом с уведомлением о его вручении, в том числе получено одним из совершеннолетних членов семьи, проживающим по указанному адресу;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z65" w:id="60"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z65" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       с использованием иных средств связи, обеспечивающих фиксирование доставки;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z66" w:id="61"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z66" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) рассмотрение в течение пятнадцати календарных дней после дня получения заявления заемщика – физического лица предложенных изменений в условия договора и в письменной форме, а также через объекты информатизации либо способом, предусмотренным договором сообщает заемщику – физическому лицу об одном из следующих решений:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z67" w:id="62"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z67" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       о согласии с предложенными изменениями в условия договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z68" w:id="63"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z68" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       о встречном предложении по изменению условий договора;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z69" w:id="64"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z69" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       об отказе в изменении условий договора с указанием мотивированного обоснования причин такого отказа;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z70" w:id="65"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z70" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) уведомление заемщика об изменении условий договора при применении организацией улучшающих условий в порядке, предусмотренном в договоре;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z71" w:id="66"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z71" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) приложение к договору подписанного сторонами графика погашения микрокредита.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z72" w:id="67"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z72" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       При изменении условий микрокредита, влекущих изменение суммы (размера) денежных обязательств заемщика и (или) срока их уплаты, организацией составляется и выдается заемщику новый график погашения микрокредита с учетом новых условий.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z73" w:id="68"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z73" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Требования настоящего подпункта не распространяются на соглашение о предоставлении (открытии) кредитной линии, а также на договор, по которому погашение микрокредита осуществляется единовременным платежом в конце срока микрокредита;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z74" w:id="69"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z74" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7) иные обязанности, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 7 Закона.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z75" w:id="70"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z75" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Ограничения для организации предусматривают запрет на:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z76" w:id="71"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z76" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) изменение в одностороннем порядке ставки вознаграждения (за исключением случаев их снижения) и (или) способа и метода погашения микрокредита;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z77" w:id="72"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z77" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2) предоставление микрокредита, не связанного с осуществлением предпринимательской деятельности, физическому лицу, имеющему просроченную задолженность по банковскому займу и (или) микрокредиту свыше девяноста календарных дней, с учетом исключений, предусмотренных частью второй </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>подпункта 1-1)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> пункта 3 статьи 7 Закона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z78" w:id="73"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z78" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) установление и взимание с заемщика любых платежей, за исключением вознаграждения и неустойки (штрафа, пени) по микрокредиту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z79" w:id="74"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z79" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) требование выплаты вознаграждения, неустойки (штрафов, пени), начисленных по истечении девяноста последовательных календарных дней просрочки исполнения обязательства по погашению любого из платежей по суммам основного долга и (или) вознаграждения по микрокредиту заемщика – физического лица, не связанному с осуществлением предпринимательской деятельности, за исключением договора по которому сумма основного долга полностью обеспечивалась залогом имущества, подлежащего регистрации, и (или) залогом денег на дату его заключения;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z80" w:id="75"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z80" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) требование выплаты вознаграждения, а также неустойки (штрафов, пени), начисленных по истечении ста восьмидесяти последовательных календарных дней просрочки исполнения обязательства по погашению любого из платежей по суммам основного долга и (или) вознаграждения по микрокредиту заемщика – физического лица, обеспеченному ипотекой недвижимого имущества, не связанному с осуществлением предпринимательской деятельности;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z81" w:id="76"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z81" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       6) заключение договоров, предусматривающих сотрудничество с частными судебными исполнителями для взыскания с заемщика суммы долга по договору, а также заключать соглашение (договор) об условиях исполнения исполнительного документа с частным судебным исполнителем, являющимся аффилированным лицом микрофинансовой организации в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2046,152 +2120,152 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 12-1 Закона Республики Казахстан "О товариществах с ограниченной и дополнительной ответственностью" и (или) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 64 Закона Республики Казахстан "Об акционерных обществах";</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z82" w:id="77"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z82" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) увеличение срока действия договора о предоставлении микрокредита, заключенного с физическим лицом, без его согласия и на условиях, не обеспечивающих сохранение либо улучшение условий договора о предоставлении микрокредита;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z83" w:id="78"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z83" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) требование от заемщика, являющегося физическим лицом, досрочно полностью или частично возвратившего организации сумму микрокредита, неустойки (штрафа, пени) и другие платежи за досрочный возврат микрокредита;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z84" w:id="79"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z84" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) увеличение суммы микрокредита по договору;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z85" w:id="80"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z85" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) взимание неустойки (штрафа, пени) если дата погашения основного долга и (или) вознаграждения выпадает на выходной либо праздничный день, и основного долга и (или) уплата вознаграждения производится в следующий за ним рабочий день;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z86" w:id="81"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z86" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) индексацию обязательства и платежей по договору о предоставлении микрокредита, выданного в тенге, с привязкой к любому валютному эквиваленту;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z87" w:id="82"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z87" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12) подачу нотариусу заявления о совершении исполнительной надписи для взыскания задолженности по договору о предоставлении микрокредита не по территории деятельности нотариуса в соответствии с указанным в договоре адресом должника, а также к нотариусу, являющемуся аффилированным лицом микрофинансовой организации в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2206,191 +2280,191 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 12-1 Закона Республики Казахстан "О товариществах с ограниченной и дополнительной ответственностью" и (или) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 64 Закона Республики Казахстан "Об акционерных обществах.".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z88" w:id="83"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z88" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Департаменту защиты прав потребителей финансовых услуг в установленном законодательством Республики Казахстан порядке обеспечить:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z89" w:id="84"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z89" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) совместно с Юридическим департаментом государственную регистрацию настоящего постановления в Министерстве юстиции Республики Казахстан;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z90" w:id="85"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z90" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) размещение настоящего постановления на официальном интернет-ресурсе Агентства Республики Казахстан по регулированию и развитию финансового рынка после его официального опубликования;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z91" w:id="86"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z91" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) в течение десяти рабочих дней после государственной регистрации настоящего постановления представление в Юридический департамент сведений об исполнении мероприятия, предусмотренного подпунктом 2) настоящего пункта.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z92" w:id="87"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z92" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Контроль за исполнением настоящего постановления возложить на курирующего заместителя Председателя Агентства Республики Казахстан по регулированию и развитию финансового рынка.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z93" w:id="88"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z93" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Настоящее постановление вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования, за исключением абзацев пятнадцатого, шестнадцатого, семнадцатого, восемнадцатого, девятнадцатого, двадцатого, двадцать первого, двадцать второго, двадцать третьего, двадцать четвертого, двадцать пятого, двадцать шестого, двадцать седьмого, двадцать восьмого пункта 1 настоящего постановления, которые приостанавливают действие до 28 февраля 2025 года, установив, что в период приостановления данные абзацы действуют в следующей редакции:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z94" w:id="89"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z94" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       "11) меры, принимаемые организацией при неисполнении либо ненадлежащем исполнении заемщиком обязательств по договору;".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkEnd w:id="90"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -2599,55 +2673,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>