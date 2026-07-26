--- v1 (2026-06-09)
+++ v2 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="b78310a" w14:textId="b78310a">
+    <w:p w14:paraId="b75ee7c" w14:textId="b75ee7c">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -2673,55 +2673,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -3047,31 +3047,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>