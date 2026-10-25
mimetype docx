--- v0 (2025-11-08)
+++ v1 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="47c1533" w14:textId="47c1533">
+    <w:p w14:paraId="58a7bae" w14:textId="58a7bae">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -94,51 +94,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении форм, предназначенных для сбора административных данных в сфере деятельности общественных советов</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Приказ Министра культуры и информации Республики Казахстан от 15 января 2025 года № 10-НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 22 января 2025 года № 35658</w:t>
+        <w:t>Приказ Министра культуры и информации Республики Казахстан от 15 января 2025 года № 10-НҚ. Зарегистрирован в Министерстве юстиции Республики Казахстан 22 января 2025 года № 35658.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z4" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -2408,50 +2408,106 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 15 января 2025 года № 10-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции приказа Министра культуры и информации РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -2468,223 +2524,243 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>Форма,</w:t>
+              <w:t>Форма, предназначенная</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>предназначенная для сбора</w:t>
+              <w:t>для сбора административных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>административных данных</w:t>
+              <w:t>данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkStart w:name="z205" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: Уполномоченный орган по вопросам деятельности общественных советов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkStart w:name="z206" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: www.mam.gov.kz.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkStart w:name="z207" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование административной формы: "Сведения о количественном и качественном составе общественных советов".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
-[...15 lines deleted...]
-      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе 1 – СККСОС.</w:t>
+    <w:bookmarkStart w:name="z208" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Индекс формы, предназначенной для сбора административных данных на безвозмездной основе 1 – СККСОС</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkStart w:name="z209" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: полугодовая.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="43"/>
-    <w:bookmarkStart w:name="z51" w:id="44"/>
+    <w:bookmarkStart w:name="z210" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: ___ полугодие 20__ года.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z52" w:id="45"/>
-[...15 lines deleted...]
-      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: министерства, органы, непосредственно подчиненные и подотчетные Президенту Республики Казахстан, органы местного государственного управления, субъекты квазигосударственного сектора, за исключением государственных органов, указанных в части второй пункта 1 статьи 1 Закона Республики Казахстан "Об общественных советах".</w:t>
+    <w:bookmarkStart w:name="z211" w:id="45"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: министерства, органы, непосредственно подчиненные и подотчетные Президенту Республики Казахстан, органы местного государственного управления, субъекты квазигосударственного сектора, за исключением государственных органов, указанных в части второй </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункта 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> статьи 1 Закона Республики Казахстан "Об общественных советах".</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z53" w:id="46"/>
+    <w:bookmarkStart w:name="z212" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: ежегодно до 5 июля и до 5 января.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="46"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
@@ -2700,95 +2776,107 @@
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z213" w:id="47"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-ИИН/БИН</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ИИН/БИН</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="47"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z54" w:id="47"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="47"/>
+          <w:bookmarkStart w:name="z214" w:id="48"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="48"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="5346700" cy="431800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId4"/>
                           <a:stretch>
@@ -2824,267 +2912,297 @@
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z55" w:id="48"/>
+    <w:bookmarkStart w:name="z217" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора: в электронном виде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-[...16 lines deleted...]
-    </w:p>
     <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z218" w:id="50"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сведения о количественном и качественном составе общественных советов</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="50"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="7"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z219" w:id="51"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количественный состав членов общественных советов</w:t>
-[...16 lines deleted...]
-              <w:t>(человек)</w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Количественный состав членов общественных советов</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="51"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(человек)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z221" w:id="52"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Гендерный состав членов общественных советов</w:t>
             </w:r>
           </w:p>
-          <w:p>
-[...13 lines deleted...]
-              <w:t>(человек)</w:t>
+          <w:bookmarkEnd w:id="52"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+(человек)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z224" w:id="53"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Количество членов общественных советов</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Количество членов общественных советов</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="53"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -3212,102 +3330,114 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z230" w:id="54"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-общее количество</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>общее количество</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="54"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-вакантные места</w:t>
+в том числе вакантные места</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3495,68 +3625,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z240" w:id="55"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>1</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="55"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -3804,70 +3946,70 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 9</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z57" w:id="50"/>
+    <w:bookmarkStart w:name="z250" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkEnd w:id="56"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
@@ -3875,127 +4017,134 @@
         <w:gridCol w:w="1025"/>
         <w:gridCol w:w="1025"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="12"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z251" w:id="57"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Качественный состав членов общественных советов</w:t>
-[...18 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Качественный состав членов общественных советов (человек)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="57"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z253" w:id="58"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Государственные органы/ субъекты квазигосударственного сектора</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Государственные органы/ субъекты квазигосударственного сектора</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="58"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
@@ -4134,51 +4283,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Депутаты Сената и Мажилиса Парламента Республики Казахстан и маслихатов</w:t>
+Депутаты Курултая Республики Казахстан и маслихатов</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
@@ -4201,51 +4350,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Аманат</w:t>
+Әділет</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -4482,68 +4631,80 @@
           </w:tcPr>
           <w:p/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z273" w:id="59"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>10</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="59"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1025" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -4899,190 +5060,197 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 21</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z58" w:id="51"/>
+    <w:bookmarkStart w:name="z286" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkEnd w:id="60"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z287" w:id="61"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Качественный состав членов общественных советов</w:t>
-[...18 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Качественный состав членов общественных советов (человек)</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="61"/>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z289" w:id="62"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-Этнокультурные объединения</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Этнокультурные объединения</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="62"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5206,68 +5374,80 @@
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
+          <w:bookmarkStart w:name="z295" w:id="63"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22</w:t>
-[...1 lines deleted...]
-          </w:p>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>22</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="63"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2460" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
@@ -5371,240 +5551,250 @@
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 26</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p>
-[...5 lines deleted...]
-      <w:bookmarkStart w:name="z59" w:id="52"/>
+    <w:bookmarkStart w:name="z301" w:id="64"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование _______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-[...169 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z302" w:id="65"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес ______________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z303" w:id="66"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Телефон ____________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z304" w:id="67"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Адрес электронной почты _____________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z305" w:id="68"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Исполнитель _______________________________ подпись _________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z306" w:id="69"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z307" w:id="70"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Руководитель или лицо, исполняющее его обязанности</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z308" w:id="71"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      ___________________________________________ подпись _________</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z309" w:id="72"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z310" w:id="73"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Место для печати (за исключением лиц, являющихся субъектами частного предпринимательства)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="73"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -5722,728 +5912,740 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>и качественном составе</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>общественных советов"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z61" w:id="53"/>
+    <w:bookmarkStart w:name="z312" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе</w:t>
+        <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Сведения о количественном и качественном составе общественных советов" (Индекс: 1 – СККСОС, полугодовая)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z313" w:id="75"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z314" w:id="76"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Сведения о количественном и качественном составе общественных советов" (далее – Форма).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z315" w:id="77"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Форма представляется раз в полугодие до 5 июля и до 5 января.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z316" w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Форма подписывается исполнителем и руководителем или лицом, исполняющим его обязанности, с указанием его фамилии и инициалов, а также даты заполнения.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z317" w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Форма заполняется на казахском и русском языках.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z318" w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Глава 2. Пояснение по заполнению Формы</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z319" w:id="81"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. В графе 1 указывается общее количество членов общественных советов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z320" w:id="82"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. В графе 2 указываются вакантные места членов общественных советов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z321" w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. В графе 3 указывается количество общественных советов по агентствам и министерствам.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z322" w:id="84"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. В графе 4 указывается количество общественных советов в субъектах квазигосударственного сектора.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z323" w:id="85"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. В графе 5 указывается количество общественных советов на областном уровне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z324" w:id="86"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. В графе 6 указывается количество общественных советов на городском уровне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z325" w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. В графе 7 указывается количество общественных советов на районном уровне.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z326" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. В графе 8 указывается количество женщин в составах общественных советов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z327" w:id="89"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13. В графе 9 указывается количество мужчин в составах общественных советов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z328" w:id="90"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. В графе 10 указывается количество представителей государственных органов либо субъектов квазигосударственного сектора в составах общественных советов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z329" w:id="91"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. В графе 11 указывается количество представителей неправительственных организаций в составах общественных советов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z330" w:id="92"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. В графе 12 указывается количество членов в составах общественных советов из политической партии "Әділет".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z331" w:id="93"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. В графе 13 указывается количество членов в составах общественных советов из народно-демократической патриотической партии "Ауыл".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z332" w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      18. В графе 14 указывается количество членов в составах общественных советов из политической партии "Народная партия Казахстана".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z333" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. В графе 15 указывается количество членов в составах общественных советов из демократической партии Казахстана "Ак жол".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z334" w:id="96"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. В графе 16 указывается количество членов в составах общественных советов из оппозиционной политической партии "Общенациональная социал-демократическая партия".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z335" w:id="97"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. В графе 17 указывается количество членов в составах общественных советов из политической партии "Respublika".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z336" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. В графе 18 указывается количество членов в составах общественных советов из зеленой партии Казахстана "Байтақ".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z337" w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. В графе 19 указывается количество членов в составах общественных советов из профессиональных союзов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z338" w:id="100"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. В графе 20 указывается количество членов в составах общественных советов из представителей средств массовой информации.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z339" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. В графе 21 указывается количество членов в составах общественных советов из числа депутатов Курултая Республики Казахстан и маслихатов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z340" w:id="102"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      26. В графе 22 указывается количество членов в составах общественных советов из этнокультурных объединений.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z341" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      27. В графе 23 указывается количество членов в составах общественных советов из субъектов частного предпринимательства.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z342" w:id="104"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      28. В графе 24 указывается количество общественных деятелей в составах общественных советов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z343" w:id="105"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      29. В графе 25 указывается количество членов в составах общественных советов работников бюджетных организаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkStart w:name="z344" w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      30. В графе 26 указывается количество других членов в составах общественных советов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
-          <w:b/>
-[...654 lines deleted...]
-    <w:bookmarkEnd w:id="85"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6534,50 +6736,106 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 15 января 2025 года № 10-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В приложение 2 вносятся изменения на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра культуры и информации РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -6626,210 +6884,210 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенная для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z96" w:id="86"/>
+    <w:bookmarkStart w:name="z96" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: Уполномоченный орган по вопросам деятельности общественных советов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z97" w:id="87"/>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z97" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: www.mam.gov.kz.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z98" w:id="88"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z98" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование административной формы: "Сведения о возрастном составе общественных советов".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z99" w:id="89"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z99" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: 2 – СВСОС.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z100" w:id="90"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z100" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: полугодовая.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z101" w:id="91"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z101" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: ___ полугодие 20__ года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z102" w:id="92"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z102" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: министерства, органы, непосредственно подчиненные и подотчетные Президенту Республики Казахстан, органы местного государственного управления, субъекты квазигосударственного сектора, за исключением государственных органов, указанных в части второй пункта 1 статьи 1 Закона Республики Казахстан "Об общественных советах".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z103" w:id="93"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z103" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: ежегодно до 5 июля и до 5 января.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkEnd w:id="114"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -6862,59 +7120,59 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ИИН/БИН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z104" w:id="94"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="94"/>
+          <w:bookmarkStart w:name="z104" w:id="115"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="115"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="5346700" cy="431800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId5"/>
                           <a:stretch>
@@ -6950,88 +7208,88 @@
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z105" w:id="95"/>
+    <w:bookmarkStart w:name="z105" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора: в электронном виде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z106" w:id="96"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z106" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о возрастном составе общественных советов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkEnd w:id="117"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -7733,64 +7991,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z107" w:id="97"/>
+      <w:bookmarkStart w:name="z107" w:id="118"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование ________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkEnd w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес _______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -8065,328 +8323,328 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>"Сведения о возрастном составе</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>общественных советов"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z109" w:id="98"/>
+    <w:bookmarkStart w:name="z109" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Сведения о возрастном составе общественных советов"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(Индекс: 2 – СВСОС, полугодовая)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z110" w:id="99"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z110" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z111" w:id="100"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z111" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Сведения о возрастном составе общественных советов" (далее – Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
-    <w:bookmarkStart w:name="z112" w:id="101"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z112" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма представляется раз в полугодие до 5 июля и до 5 января.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-    <w:bookmarkStart w:name="z113" w:id="102"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z113" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма подписывается исполнителем и руководителем или лицом, исполняющим его обязанности, с указанием его фамилии и инициалов, а также даты заполнения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
-    <w:bookmarkStart w:name="z114" w:id="103"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z114" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Форма заполняется на казахском и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-    <w:bookmarkStart w:name="z115" w:id="104"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z115" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
-    <w:bookmarkStart w:name="z116" w:id="105"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z116" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В графе 1 указывается сквозная нумерация.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
-    <w:bookmarkStart w:name="z117" w:id="106"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z117" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В графе 2 указывается наименование общественных советов, созданных на республиканском (центральные государственные органы, субъекты квазигосударственного сектора) и местном уровнях (областные, городские, районные).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
-    <w:bookmarkStart w:name="z118" w:id="107"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z118" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В графе 3 указывается возраст членов общественных советов от 18-ти до 35 лет.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z119" w:id="108"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z119" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В графе 4 указывается возраст членов общественных советов от 36-ти до 61 года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z120" w:id="109"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z120" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В графе 5 указывается возраст членов общественных советов от 62 лет и старше.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z121" w:id="110"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z121" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В графе 6 указывается общее количество членов общественных советов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkEnd w:id="131"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -8477,50 +8735,106 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 15 января 2025 года № 10-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В приложение 3 вносятся изменения на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра культуры и информации РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -8569,210 +8883,210 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенная для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z124" w:id="111"/>
+    <w:bookmarkStart w:name="z124" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: Уполномоченный орган по вопросам деятельности общественных советов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z125" w:id="112"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z125" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: www.mam.gov.kz</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z126" w:id="113"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z126" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование административной формы: "Сведения о формах и механизмах осуществления общественного контроля, применяемых общественным советом".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z127" w:id="114"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z127" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: 3 – СФМООК.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z128" w:id="115"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z128" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: полугодовая.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z129" w:id="116"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z129" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: ___ полугодие 20 __ года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z130" w:id="117"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z130" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: министерства, органы, непосредственно подчиненные и подотчетные Президенту Республики Казахстан, органы местного государственного управления, субъекты квазигосударственного сектора, за исключением государственных органов, указанных в части второй пункта 1 статьи 1 Закона Республики Казахстан "Об общественных советах".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z131" w:id="118"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z131" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: ежегодно до 5 июля и до 5 января.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkEnd w:id="139"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -8805,59 +9119,59 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ИИН/БИН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z132" w:id="119"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="119"/>
+          <w:bookmarkStart w:name="z132" w:id="140"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="140"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="5346700" cy="431800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId6"/>
                           <a:stretch>
@@ -8893,88 +9207,88 @@
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z133" w:id="120"/>
+    <w:bookmarkStart w:name="z133" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора: в электронном виде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z134" w:id="121"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z134" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о формах и механизмах осуществления общественного контроля, применяемых общественным советом</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -10207,64 +10521,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z135" w:id="122"/>
+      <w:bookmarkStart w:name="z135" w:id="143"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование ____________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес ___________________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -10565,328 +10879,328 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>контроля, применяемых</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>общественным советом"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z137" w:id="123"/>
+    <w:bookmarkStart w:name="z137" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Сведения о формах и механизмах осуществления общественного контроля, применяемых общественным советом"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(Индекс: 3 – СФМООК, полугодовая)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z138" w:id="124"/>
+    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkStart w:name="z138" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z139" w:id="125"/>
+    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkStart w:name="z139" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Сведения о формах и механизмах осуществления общественного контроля, применяемых общественным советом" (далее – Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z140" w:id="126"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z140" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма представляется раз в полугодие до 5 июля и до 5 января.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z141" w:id="127"/>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z141" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма подписывается исполнителем и руководителем или лицом, исполняющим его обязанности, с указанием его фамилии и инициалов, а также даты заполнения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z142" w:id="128"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z142" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Форма заполняется на казахском и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z143" w:id="129"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z143" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z144" w:id="130"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z144" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В графе 1 указывается форма общественного контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z145" w:id="131"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z145" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В графе 2 указывается количество проводимых форм общественного контроля.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z146" w:id="132"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z146" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В графе 3 указываются краткие сведения о рассмотренных вопросах (обобщенная информация).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z147" w:id="133"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z147" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В графе 4 указывается количество исполненных рекомендаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z148" w:id="134"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z148" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В графе 5 указывается количество неисполненных рекомендаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z149" w:id="135"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z149" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В графе 6 указываются конкретные результаты работы по исполнению рекомендаций.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10977,50 +11291,106 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 15 января 2025 года № 10-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В приложение 4 вносятся изменения на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра культуры и информации РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -11069,210 +11439,210 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенная для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z152" w:id="136"/>
+    <w:bookmarkStart w:name="z152" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: Уполномоченный орган по вопросам деятельности общественных советов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z153" w:id="137"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z153" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: www.mam.gov.kz</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z154" w:id="138"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z154" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование административной формы: "Сведения о рассмотрении обращений, поступивших в общественные советы".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z155" w:id="139"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z155" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: 4 – СРООС.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z156" w:id="140"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z156" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: полугодовая.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z157" w:id="141"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z157" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: ___ полугодие 20__ года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z158" w:id="142"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z158" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: министерства, органы, непосредственно подчиненные и подотчетные Президенту Республики Казахстан, органы местного государственного управления, субъекты квазигосударственного сектора, за исключением государственных органов, указанных в части второй пункта 1 статьи 1 Закона Республики Казахстан "Об общественных советах".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
-    <w:bookmarkStart w:name="z159" w:id="143"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z159" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: ежегодно до 5 июля и до 5 января.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="164"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -11305,59 +11675,59 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ИИН/БИН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z160" w:id="144"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="144"/>
+          <w:bookmarkStart w:name="z160" w:id="165"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="165"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="5346700" cy="431800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId7"/>
                           <a:stretch>
@@ -11393,88 +11763,88 @@
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z161" w:id="145"/>
+    <w:bookmarkStart w:name="z161" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Метод сбора: в электронном виде.      </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
-    <w:bookmarkStart w:name="z162" w:id="146"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z162" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения о рассмотрении обращений, поступивших в общественные советы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkEnd w:id="167"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -12100,64 +12470,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z163" w:id="147"/>
+      <w:bookmarkStart w:name="z163" w:id="168"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование ________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkEnd w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес _______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -12445,328 +12815,328 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>обращений, поступивших</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в общественные советы"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z165" w:id="148"/>
+    <w:bookmarkStart w:name="z165" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Сведения о рассмотрении обращений, поступивших в общественные советы"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(Индекс: 4-СРООС, полугодовая)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z166" w:id="149"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z166" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z167" w:id="150"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z167" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Сведения о рассмотрении обращений, поступивших в общественные советы" (далее – Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z168" w:id="151"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z168" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма представляется раз в полугодие, до 5 июля и до 5 января.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z169" w:id="152"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z169" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма подписывается исполнителем и руководителем или лицом, исполняющим его обязанности, с указанием его фамилии и инициалов, а также даты заполнения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z170" w:id="153"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z170" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Форма заполняется на казахском и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z171" w:id="154"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z171" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z172" w:id="155"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z172" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В графе 1 указывается количество поступивших обращений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z173" w:id="156"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z173" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В графе 2 указывается количество направленных обращений в государственные органы.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z174" w:id="157"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z174" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. В графе 3 указывается количество самостоятельно рассмотренных общественным советом обращений. </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z175" w:id="158"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z175" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В графе 4 указывается количество удовлетворенных обращений.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z176" w:id="159"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z176" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. В графе 5 указывается характер поступивших обращений (кратко).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z177" w:id="160"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z177" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. В графе 6 указываются результаты рассмотренных обращений (кратко).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkEnd w:id="181"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12857,50 +13227,106 @@
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Республики Казахстан</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 15 января 2025 года № 10-НҚ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. В приложение 5 вносятся изменения на казахском языке, текст на русском языке не меняется в соответствии с приказом Министра культуры и информации РК от 10.09.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 427-НҚ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblBorders>
+          <w:top w:val="none"/>
+          <w:left w:val="none"/>
+          <w:bottom w:val="none"/>
+          <w:right w:val="none"/>
+          <w:insideH w:val="none"/>
+          <w:insideV w:val="none"/>
+        </w:tblBorders>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="7780"/>
+        <w:gridCol w:w="4600"/>
+      </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
@@ -12949,210 +13375,210 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенная для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z180" w:id="161"/>
+    <w:bookmarkStart w:name="z180" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Представляется: Уполномоченный орган по вопросам деятельности общественных советов.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z181" w:id="162"/>
+    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkStart w:name="z181" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе: www.mam.gov.kz</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z182" w:id="163"/>
+    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkStart w:name="z182" w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование административной формы: "Сведения об информационном сопровождении деятельности общественных советов".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z183" w:id="164"/>
+    <w:bookmarkEnd w:id="184"/>
+    <w:bookmarkStart w:name="z183" w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Индекс формы, предназначенной для сбора административных данных на безвозмездной основе: 5 – СИСДОС.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z184" w:id="165"/>
+    <w:bookmarkEnd w:id="185"/>
+    <w:bookmarkStart w:name="z184" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Периодичность: полугодовая.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z185" w:id="166"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z185" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Отчетный период: ___ полугодие 20__ года.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z186" w:id="167"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z186" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе: министерства, органы, непосредственно подчиненные и подотчетные Президенту Республики Казахстан, органы местного государственного управления, субъекты квазигосударственного сектора, за исключением государственных органов, указанных в части второй пункта 1 статьи 1 Закона Республики Казахстан "Об общественных советах".</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z187" w:id="168"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z187" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе: ежегодно до 5 июля и до 5 января.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkEnd w:id="189"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="6150"/>
         <w:gridCol w:w="6150"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -13185,59 +13611,59 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ИИН/БИН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6150" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkStart w:name="z188" w:id="169"/>
-[...7 lines deleted...]
-          <w:bookmarkEnd w:id="169"/>
+          <w:bookmarkStart w:name="z188" w:id="190"/>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:bookmarkEnd w:id="190"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:drawing>
                 <wp:inline distT="0" distB="0" distL="0" distR="0">
                   <wp:extent cx="5346700" cy="431800"/>
                   <wp:effectExtent l="0" t="0" r="0" b="0"/>
                   <wp:docPr id="0" name="" descr=""/>
                   <wp:cNvGraphicFramePr>
                     <a:graphicFrameLocks noChangeAspect="true"/>
                   </wp:cNvGraphicFramePr>
                   <a:graphic>
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic>
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8"/>
                           <a:stretch>
@@ -13273,88 +13699,88 @@
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
  </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z189" w:id="170"/>
+    <w:bookmarkStart w:name="z189" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Метод сбора: в электронном виде.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z190" w:id="171"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z190" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Сведения об информационном сопровождении деятельности общественных советов</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkEnd w:id="192"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -13770,64 +14196,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z191" w:id="172"/>
+      <w:bookmarkStart w:name="z191" w:id="193"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование _______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkEnd w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес ______________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -14115,342 +14541,342 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>сопровождении деятельности</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>общественных советов"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z193" w:id="173"/>
+    <w:bookmarkStart w:name="z193" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>"Сведения об информационном сопровождении деятельности общественных советов"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(Индекс: 5 – СИСДОС, полугодовая)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z194" w:id="174"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z194" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z195" w:id="175"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z195" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных на безвозмездной основе "Сведения об информационном сопровождении деятельности общественных советов" (далее – Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z196" w:id="176"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z196" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма представляется раз в полугодие, до 5 июля и до 5 января.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z197" w:id="177"/>
+    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkStart w:name="z197" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Форма подписывается исполнителем и руководителем или лицом, исполняющим его обязанности, с указанием его фамилии и инициалов, а также даты заполнения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z198" w:id="178"/>
+    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkStart w:name="z198" w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Форма заполняется на казахском и русском языках.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z199" w:id="179"/>
+    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkStart w:name="z199" w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Пояснение по заполнению Формы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z200" w:id="180"/>
+    <w:bookmarkEnd w:id="200"/>
+    <w:bookmarkStart w:name="z200" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. В графе 1 указывается количество общественных советов, имеющих страницы в социальных сетях.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z201" w:id="181"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z201" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. В графе 2 указывается количество и краткое содержание материалов, опубликованных общественными советами в социальных сетях и на портале kazkenes.kz.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z202" w:id="182"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z202" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. В графе 3 указывается количество и краткое содержание материалов, опубликованных общественными советами в средствах массовой информации.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
-    <w:bookmarkStart w:name="z203" w:id="183"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z203" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. В графе 4 указывается количество и краткое содержание материалов, опубликованных на сайтах государственных органов и субъектов квазигосударственного сектора.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -14776,31 +15202,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/><Relationship Target="media/document_image_rId8.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId8"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>