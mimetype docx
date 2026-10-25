--- v1 (2026-07-26)
+++ v2 (2026-10-25)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="821b217" w14:textId="821b217">
+    <w:p w14:paraId="d056ca6" w14:textId="d056ca6">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1727,75 +1727,117 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z42" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> по государственному энергетическому надзору и контролю и местные исполнительные органы осуществляют регулярный мониторинг, включая сбор, актуализацию и опубликование информации о состоянии объектов теплоэнергетики и тепловых сетей областей, городов республиканского значения, столицы.</w:t>
+        <w:t>
+      3. Уполномоченный орган, уполномоченный орган в сфере жилищных отношений и жилищно-коммунального хозяйства, государственный орган по государственному энергетическому надзору и контролю и местные исполнительные органы осуществляют регулярный мониторинг, включая сбор, актуализацию и опубликование информации о состоянии объектов теплоэнергетики и тепловых сетей столицы, областей и городов республиканского значения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 3 – в редакции приказа и.о. Министра энергетики РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 255-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мониторинг осуществляется на основе фактических и плановых показателей теплоэнергетики, в том числе по секторам производства, транспортировки, реализации и потребления тепловой энергии в соответствии с настоящими Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -1828,54 +1870,116 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> проведения расследования в областях электроэнергетики и теплоэнергетики, учета технологических нарушений в работе единой электроэнергетической системы, электростанций, источников тепловой энергии, электрических и тепловых сетей, утвержденными приказом Министра энергетики Республики Казахстан от 20 февраля 2015 года № 121 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10558).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="38"/>
     <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Местные исполнительные органы осуществляют регулярный мониторинг областей, городов республиканского значения, столицы с целью исключения дискриминационного подхода к доступу и возможности оплаты услуг по обеспечению тепловой энергией, в том числе в части оценки эксплуатационной надежности, технологической и экономической доступности тепловой энергии, подготовки к отопительному сезону на основе данных, полученных, в том числе от государственного органа по государственному энергетическому надзору и контролю с периодичностью не менее 1 (одного) раза в год и не чаще 1 (одного) раза в 3 (три) месяца.</w:t>
+      6. Местные исполнительные органы осуществляют регулярный мониторинг столицы, областей и городов республиканского значения с целью исключения дискриминационного подхода к доступу и возможности оплаты услуг по обеспечению тепловой энергией, в том числе в части оценки эксплуатационной надежности, технологической и экономической доступности тепловой энергии, подготовки к отопительному сезону на основе данных, полученных, в том числе от государственного органа по государственному энергетическому надзору и контролю с периодичностью не менее 1 (одного) раза в год и не чаще 1 (одного) раза в 3 (три) месяца.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="39"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 – в редакции приказа и.о. Министра энергетики РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 255-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок осуществления мониторинга</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="40"/>
     <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
@@ -2306,74 +2410,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="48"/>
     <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      15. Теплопроизводящие субъекты в рамках централизованных и местных систем теплоснабжения предоставляют в местный исполнительный орган соответствующей территориальной единицы информацию о количестве использованного топлива во время отопительного сезона после его завершения на ежегодной основе с указанием вида и марки топлива. Местные исполнительные органы областей, городов республиканского значения и столицы сводные данные направляют в уполномоченный орган ежегодно в срок до 15 (пятнадцатого) июня года, следующего за отчетным, согласно формам, утвержденным в соответствии с </w:t>
+      15. Теплопроизводящие субъекты в рамках централизованных и местных систем теплоснабжения предоставляют в местный исполнительный орган соответствующей территориальной единицы информацию о количестве использованного топлива во время отопительного сезона после его завершения на ежегодной основе с указанием вида и марки топлива. Местные исполнительные органы столицы, областей и городов республиканского значения сводные данные направляют в уполномоченный орган ежегодно в срок до 15 (пятнадцатого) июня года, следующего за отчетным, согласно формам, утвержденным в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="49"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 15 – в редакции приказа и.о. Министра энергетики РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 255-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Ежегодно до 15 (пятнадцатого) июня после завершения отопительного сезона местные исполнительные органы осуществляют сбор данных по использованному во время </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -3793,784 +3959,842 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>к Правилам мониторинга</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>состояния теплоэнергетики</w:t>
             </w:r>
-          </w:p>
-[...62 lines deleted...]
-              <w:t>Форма, предназначенная для сбора</w:t>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Форма,</w:t>
+            </w:r>
+            <w:r>
+              <w:br/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>предназначенная для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 – в редакции приказа и.о. Министра энергетики РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 255-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...2 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1366"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
         <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...8 lines deleted...]
-          </w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z112" w:id="104"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представляется:</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="104"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в уполномоченный орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 www.gov.kz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование административной формы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Информация по производству тепловой энергии в централизованной или местной системе теплоснабжения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1-ПТЭ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Периодичность:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 (один) раз в полугодие</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отчетный период:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________ 20___ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-теплопроизводящие субъекты, местные исполнительные органы областей городов республиканского значения, столицы, районов, городов областного значения </w:t>
+теплопроизводящие субъекты, местные исполнительные органы столицы, областей, городов республиканского значения, районов и городов областного значения </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-[...58 lines deleted...]
-              <w:t>местные исполнительные органы областей, городов республиканского значения и столицы в уполномоченный орган 31 января и июля года, следующего за отчетным</w:t>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+теплопроизводящие субъекты в местные исполнительные органы столицы, городов республиканского значения, районов и городов областного значения не позднее 5 числа января и июля года, следующего за отчетным; местные исполнительные органы районов, городов областного значения в местные исполнительные органы областей не позднее 15 числа января и июля года, следующего за отчетным; местные исполнительные органы столицы, областей, городов республиканского значения в уполномоченный орган 31 января и июля года, следующего за отчетным</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ИИН/БИН:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
@@ -4606,1185 +4830,1406 @@
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...24 lines deleted...]
-Метод сбора: </w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Метод сбора:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="6"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="7"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 на бумажном носителе или в электронном виде, посредством компьютеризированной системы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders/>
-[...7 lines deleted...]
-          </w:tcPr>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
-            </w:r>
-[...30 lines deleted...]
-Наименование области, городов республиканского значения, столицы, городов областного и районного значения, поселка и села; Код Классификатора административно-территориальных объектов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-Наименование теплопроизводящего субъекта; БИН или ИИН</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование столицы, области, городов республиканского значения, городов областного и районного значения, поселка и села; Код Классификатора административно-территориальных объектов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование теплопроизводящего субъекта; БИН или ИИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="4"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основное теплопроизводящее оборудование</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-            </w:tcBorders>
-[...8 lines deleted...]
-              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Состав и тип</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Основной вид топлива</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Резервный вид топлива</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Износ, %</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
-            </w:r>
-[...29 lines deleted...]
-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
-          </w:p>
-[...25 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1366" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
-          </w:p>
-[...25 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1367" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z112" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -6601,70 +7046,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z113" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -7820,70 +8263,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z114" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8563,70 +9004,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z115" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -8675,52 +9114,52 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-Годовой расход электрической энергии на собственные нужды, МВтч </w:t>
+              <w:t>
+Годовой расход электрической энергии на собственные нужды, МВтч</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3075" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -9175,303 +9614,281 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z116" w:id="108"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-[...238 lines deleted...]
-        <w:t>приведено в приложении к настоящей Форме.</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес ____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес электронной почты: __________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Телефон: _________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Исполнитель: ___________________________ __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   фамилия, имя и отчество (при его наличии),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       контактный телефон, подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель или лицо, исполняющее его обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       _______________________________________ __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             фамилия, имя и отчество (при его наличии),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       контактный телефон, подпись Место для печати</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Примечание: Пояснение по заполнению формы,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       предназначенной для сбора административных данных,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       приведено в приложении к настоящей Форме.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -9591,708 +10008,644 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в централизованной или местной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>системе теплоснабжения"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z119" w:id="110"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z120" w:id="111"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в Пояснение по заполнению формы, предназначенной для сбора административных данных "Информация по производству тепловой энергии в централизованной или местной системе теплоснабжения" (форма 1-ПТЭ, 1 (один) раз в полугодие):</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных "Информация по производству тепловой энергии в централизованной или местной системе теплоснабжения" (далее – Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z121" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма заполняется следующим образом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z122" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 указывается порядковый номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z123" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в графе 2 указывается код Классификатора административно-территориальных объектов и наименование области, городов республиканского значения, столицы, городов областного и районного значения, поселка и села согласно Классификатору административно-территориальных объектов;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z124" w:id="115"/>
+      в графе 2 указывается код Классификатора административно-территориальных объектов и наименование столицы, области, городов республиканского значения, городов областного и районного значения, поселка и села согласно Классификатору административно-территориальных объектов;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 3 указывается наименование теплопроизводящего субъекта, бизнес-идентификационный номер или идентификационный номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z125" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 4 указывается форма собственности (государственная собственность, частная собственность, квазигосудраственный сектор);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z126" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 5 указывается состав и тип основного теплопроизводящего оборудования (количество, марка котлоагрегата, мощность);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z127" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 6 указывается основной вид топлива, используемый основным теплопроизводящим оборудованием;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z128" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 7 указывается резервный вид топлива, используемый основным теплопроизводящим оборудованием;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z129" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 8 указывается износ основного теплопроизводящего оборудования (%);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z130" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 9 указывается установленная тепловая мощность субъекта теплоснабжения (МВт);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z131" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 10 указывается располагаемая тепловая мощность субъекта теплоснабжения (МВт);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z132" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 11 указывается присоединенная тепловая мощность субъекта теплоснабжения (МВт);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z133" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 12 указывается годовой объем выработки тепловой энергии (кВтч);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z134" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 13 указывается годовой объем выработки тепловой энергии в режиме когенерации (кВтч);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z135" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 14 указывается годовой объем выработки тепловой энергии от объектов, использующих возобновляемые источники энергии, источников-утилизаторов, источников-рекуператоров, котлов, работающих на биомассе (кВтч);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z136" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 15 указывается годовой объем выработки тепловой энергии при утилизации избыточного тепла промышленных процессов (кВтч);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z137" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 16 указывается годовой объем выработки тепловой энергии, полученной при сжигании угля (за исключением когенерации) (кВтч);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z138" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 17 указывается годовой объем выработки тепловой энергии, полученной от сжигания газа (за исключением когенерации) (кВтч);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z139" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 18 указываются общие годовые выбросы при выработке тепловой энергии для обеспечения теплом государственных юридических лиц (тСО2экв/Гкал);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z140" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 19 указываются общие годовые выбросы при выработке тепловой энергии для обеспечения теплом негосударственных юридических лиц (тСО2экв/Гкал);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z141" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 20 указываются общие годовые выбросы при выработке тепловой энергии для обеспечения теплом физических лиц, проживающих в многоэтажных жилых домах, (тСО2экв/Гкал);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z142" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 21 указываются общие годовые выбросы при выработке тепловой энергии для обеспечения теплом физических лиц, проживающих в индивидуальных жилых домах (тСО2экв/Гкал);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z143" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 22 указываются удельные выбросы при выработке тепловой энергии для обеспечения теплом (тСО2экв/Гкал);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z144" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 23 указывается годовой объем потребления топлива на выработку тепловой энергии (тонн условного топлива);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z145" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 24 указывается годовой объем использованных энергоресурсов (энергия на собственные нужды, топливо, доставка топлива) на выработку тепловой энергии (тонн условного топлива)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z146" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 25 указывается коэффициент использования установленной мощности (%);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z147" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 26 указывается коэффициент "чистой" выработки тепловой энергии (%);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z148" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 27 указывается приведенный КПД источника (%);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
-    <w:bookmarkStart w:name="z149" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 28 указывается годовой расход электрической энергии на собственные нужды (МВтч);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
-    <w:bookmarkStart w:name="z150" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 29 указывается потребность в тепловой энергии (МВт);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
-    <w:bookmarkStart w:name="z151" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 30 указывается вид системы теплоснабжения (централизованная или местная) в которой работает теплопроизводящий субъект.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -10354,1911 +10707,2040 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мониторинга состояния</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>теплоэнергетики</w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
+            <w:r>
+              <w:br/>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенная для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 2 – в редакции приказа и.о. Министра энергетики РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 255-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...2 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1537"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1538"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1757"/>
+        <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...8 lines deleted...]
-          </w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z154" w:id="105"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представляется:</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="105"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в уполномоченный орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 www.gov.kz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование административной формы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Информация по транспортировке тепловой энергии в централизованной или местной системе теплоснабжения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1-ТТЭ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Периодичность:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 (один) раз в полугодие</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отчетный период:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________ 20___ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
-            <w:tcBorders/>
-[...23 lines deleted...]
-Теплотранспортирующие субъекты, теплопроизводящие субъекты (при наличии подключенного прямого потребителя), местные исполнительные органы городов республиканского значения, столицы, районов, городов областного значения и местные исполнительные органы областей, городов республиканского значения и столицы</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теплотранспортирующие субъекты, теплопроизводящие субъекты (при наличии подключенного прямого потребителя), местные исполнительные органы столицы, областей, городов республиканского значения, районов и городов областного значения;</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
-            <w:tcBorders/>
-[...57 lines deleted...]
-              <w:t>местные исполнительные органы областей, городов республиканского значения и столицы в уполномоченный орган 31 января и июля года, следующего за отчетным</w:t>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Субъекты теплоснабжения в местные исполнительные органы столицы, городов республиканского значения, районов и городов областного значения, не позднее 5 числа января и июля года, следующего за отчетным; местные исполнительные органы районов, городов областного значения в местные исполнительные органы областей не позднее 15 числа января и июля года, следующего за отчетным; местные исполнительные органы столицы, областей и городов республиканского значения в уполномоченный орган 31 января и июля года, следующего за отчетным";</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ИИН/БИН:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
-            <w:tcBorders/>
-[...65 lines deleted...]
-          </w:p>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...24 lines deleted...]
-Метод сбора: </w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Метод сбора:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="5"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 на бумажном носителе или в электронном виде, посредством компьютеризированной системы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders/>
-[...30 lines deleted...]
-            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование столицы, области, городов республиканского значения, городов областного и районного значения, поселка и села; Код Классификатора административно-территориальных объектов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders/>
-[...46 lines deleted...]
-            <w:tcW w:w="1538" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование субъекта теплоснабжения; БИН или ИИН</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма собственности</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="3"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Протяженность тепловых сетей в двухтрубном исчислении, км</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-            </w:tcBorders>
-[...9 lines deleted...]
-              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Всего</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Магистральные</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-[...24 lines deleted...]
-Распределительные</w:t>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Распреде лительные</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...1 lines deleted...]
-            <w:tcBorders/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1538" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 7</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...136 lines deleted...]
-            <w:tcBorders/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1537" w:type="dxa"/>
-[...136 lines deleted...]
-            <w:tcBorders/>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1757" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1758" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z154" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -13391,70 +13873,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z155" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      продолжение таблицы</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="144"/>
+       продолжение таблицы</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -14134,70 +14614,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z156" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      продолжение таблицы</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="145"/>
+       продолжение таблицы</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -14877,70 +15355,68 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z157" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      продолжение таблицы</w:t>
-[...2 lines deleted...]
-    <w:bookmarkEnd w:id="146"/>
+       продолжение таблицы</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -15861,303 +16337,300 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z158" w:id="147"/>
+      <w:bookmarkStart w:name="z111" w:id="106"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-[...238 lines deleted...]
-        <w:t>приведено в приложении к настоящей Форме.</w:t>
+    <w:bookmarkEnd w:id="106"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес электронной почты: ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Телефон: __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Исполнитель: ____________________________ __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   фамилия, имя и отчество (при его наличии),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       контактный телефон, подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель или лицо, исполняющее его обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ________________________________________ __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             фамилия, имя и отчество (при его наличии),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       контактный телефон, подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Место для печати</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Примечание: Пояснение по заполнению формы,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       предназначенной для сбора административных данных,</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       приведено в приложении к настоящей Форме.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -16232,786 +16705,775 @@
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>"Информация по транспортировке</w:t>
+              <w:t>"Информация по производству</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>тепловой энергии</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>в централизованной</w:t>
+              <w:t>в централизованной или местной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>или местной системе</w:t>
-[...12 lines deleted...]
-              <w:t>теплоснабжения"</w:t>
+              <w:t>системе теплоснабжения"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z161" w:id="149"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z162" w:id="150"/>
+    <w:bookmarkStart w:name="z113" w:id="107"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в Пояснение по заполнению формы, предназначенной для сбора административных данных "Информация по производству тепловой энергии в централизованной или местной системе теплоснабжения" (форма 1-ПТЭ, 1 (один) раз в полугодие):</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="107"/>
+    <w:bookmarkStart w:name="z114" w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных "Информация по транспортировке тепловой энергии в централизованной или местной системе теплоснабжения" (далее – Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z163" w:id="151"/>
+    <w:bookmarkEnd w:id="108"/>
+    <w:bookmarkStart w:name="z115" w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма заполняется следующим образом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z164" w:id="152"/>
+    <w:bookmarkEnd w:id="109"/>
+    <w:bookmarkStart w:name="z116" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 указывается порядковый номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z165" w:id="153"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z117" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в графе 2 указывается код Классификатора административно-территориальных объектов и наименование области, городов республиканского значения, столицы, городов областного и районного значения, поселка и села согласно Классификатору административно-территориальных объектов;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z166" w:id="154"/>
+      в графе 2 указывается код Классификатора административно-территориальных объектов и наименование столицы, области, городов республиканского значения, городов областного и районного значения, поселка и села согласно Классификатору административно-территориальных объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z118" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 3 указывается наименование субъекта теплоснабжения, бизнес-идентификационный номер или идентификационный номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z167" w:id="155"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z119" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 4 указывается форма собственности (государственная собственность, частная собственность, квазигосудраственный сектор);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z168" w:id="156"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z120" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 5 указывается общая протяженность тепловых сетей в двухтрубном исчислении (км);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z169" w:id="157"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z121" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 6 указывается общая протяженность магистральных тепловых сетей в двухтрубном исчислении (км);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z170" w:id="158"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z122" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 7 указывается общая протяженность распределительных тепловых сетей в двухтрубном исчислении (км);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z171" w:id="159"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z123" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 8 указывается общая протяженность тепловых сетей в двухтрубном исчислении диаметром до 200 мм (км);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z172" w:id="160"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z124" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 9 указывается износ тепловых сетей диаметром до 200 мм (%);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z173" w:id="161"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z125" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 10 указывается общая протяженность тепловых сетей в двухтрубном исчислении диаметром от 201 до 400 мм (км);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z174" w:id="162"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z126" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 11 указывается износ тепловых сетей диаметром от 201 до 400 мм (%);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z175" w:id="163"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z127" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 12 указывается общая протяженность тепловых сетей в двухтрубном исчислении диаметром от 401 до 600 мм (км);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z176" w:id="164"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z128" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 13 указывается износ тепловых сетей диаметром от 401 до 600 мм (%);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z177" w:id="165"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z129" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 14 указывается общая протяженность тепловых сетей в двухтрубном исчислении диаметром свыше 600 мм (км);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z178" w:id="166"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z130" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 15 указывается износ тепловых сетей диаметром свыше 600 мм (%);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z179" w:id="167"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z131" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 16 указывается средний износ тепловых сетей (%);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z180" w:id="168"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z132" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 17 указывается годовой объем транспортируемой тепловой энергии (кВтч);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z181" w:id="169"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z133" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 18 указываются годовое фактическое потребление электрической энергии, связанное с транспортировкой тепловой энергии (кВтч);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z182" w:id="170"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z134" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 19 указываются удельное потребление электрической энергии, связанное с транспортировкой тепловой энергии (кВтч/Гкал);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z183" w:id="171"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z135" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 20 указываются годовые потери тепловой энергии, связанные с транспортировкой тепловой энергии (МВт);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z184" w:id="172"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z136" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 21 указываются удельные потери тепловой энергии, связанные с транспортировкой тепловой энергии (%);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z185" w:id="173"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z137" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 22 указываются удельные потери тепловой энергии (%);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z186" w:id="174"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z138" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 23 указывается уровень нормативных потерь тепловой энергии (%);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z187" w:id="175"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z139" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 24 указывается фактический уровень потерь тепловой энергии (%);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z188" w:id="176"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z140" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 25 указывается приведенный КПД тепловой сети (%);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z189" w:id="177"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z141" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 26 указывается общая тепловая нагрузка сетей (МВт/час);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z190" w:id="178"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z142" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 27 указывается общее количество зданий и сооружений, потребляющих тепловую энергию (единиц);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z191" w:id="179"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z143" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 28 указывается охват централизованным теплоснабжением (%);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
-    <w:bookmarkStart w:name="z192" w:id="180"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z144" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 29 указывается количество зданий и сооружений, потребляющих тепловую энергию, в зоне централизованного теплоснабжения (единиц);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
-    <w:bookmarkStart w:name="z193" w:id="181"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z145" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 30 указывается количество зданий и сооружений, желающих подключиться к централизованной системе теплоснабжения (единиц);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
-    <w:bookmarkStart w:name="z194" w:id="182"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z146" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 31 указывается вид системы теплоснабжения (централизованная или местная) в которой работает субъект теплоснабжения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkEnd w:id="140"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -17058,2492 +17520,2715 @@
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Приложение 3 к Правилам</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мониторинга состояния</w:t>
+              <w:t>мониторинга состояние</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>теплоэнергетики</w:t>
             </w:r>
-          </w:p>
-[...63 lines deleted...]
-            </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>предназначенная для сбора</w:t>
+              <w:t>Форма, предназначенная</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>административных данных</w:t>
+              <w:t>для сбора административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 3 – в редакции приказа и.о. Министра энергетики РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 255-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...2 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="768"/>
-[...14 lines deleted...]
-        <w:gridCol w:w="769"/>
+        <w:gridCol w:w="473"/>
+        <w:gridCol w:w="473"/>
+        <w:gridCol w:w="473"/>
+        <w:gridCol w:w="473"/>
+        <w:gridCol w:w="473"/>
+        <w:gridCol w:w="473"/>
+        <w:gridCol w:w="473"/>
+        <w:gridCol w:w="473"/>
+        <w:gridCol w:w="473"/>
+        <w:gridCol w:w="473"/>
+        <w:gridCol w:w="473"/>
+        <w:gridCol w:w="473"/>
+        <w:gridCol w:w="473"/>
+        <w:gridCol w:w="473"/>
+        <w:gridCol w:w="473"/>
+        <w:gridCol w:w="473"/>
+        <w:gridCol w:w="473"/>
+        <w:gridCol w:w="473"/>
+        <w:gridCol w:w="473"/>
+        <w:gridCol w:w="473"/>
+        <w:gridCol w:w="473"/>
+        <w:gridCol w:w="473"/>
+        <w:gridCol w:w="473"/>
+        <w:gridCol w:w="473"/>
+        <w:gridCol w:w="474"/>
+        <w:gridCol w:w="474"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...8 lines deleted...]
-          </w:tcPr>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z197" w:id="141"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представляется:</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="141"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="12"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в уполномоченный орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="12"/>
-[...24 lines deleted...]
-www.gov.kz</w:t>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+www.​gov.​kz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование административной формы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="12"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Информация по потреблению тепловой энергии, состав теплопотребляющих установок, наличие и (или) отсутствие приборов учета и состава оборудования тепловых пунктов, а также принятых мерах по энергоэффективности (установка автоматизированных тепловых пунктов, приборов коммерческого учета, модернизация теплопотребляющих установок</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="12"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1-ПТТЭ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Периодичность:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="12"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 (один) раз в год</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отчетный период:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="12"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________ 20___ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="12"/>
-[...24 lines deleted...]
-Потребители потребляющие тепловую энергию не для бытовых нужд, местные исполнительные органы городов республиканского значения, столицы, районов, городов областного значения и местные исполнительные органы областей, городов республиканского значения и столицы</w:t>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Потребители потребляющие тепловую энергию не для бытовых нужд, местные исполнительные органы столицы, областей, городов республиканского значения, районов и городов областного значения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="12"/>
-[...58 lines deleted...]
-              <w:t>Местные исполнительные органы областей, городов республиканского значения и столицы в уполномоченный орган не позднее 15 июня года, следующего за отчетным</w:t>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Потребители потребляющие тепловую энергию не для бытовых нужд в местные исполнительные органы не позднее 15 числа мая года, следующего за отчетным; Местные исполнительные органы районов, городов областного значения в местные исполнительные органы областей не позднее 1 числа июня года, следующего за отчетным; Местные исполнительные органы столицы, областей и городов республиканского значения в уполномоченный орган не позднее 15 июня года, следующего за отчетным</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ИИН/БИН:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="12"/>
-[...66 lines deleted...]
-          </w:p>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...24 lines deleted...]
-Метод сбора: </w:t>
+            <w:gridSpan w:val="5"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Метод сбора:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="12"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 на бумажном носителе или в электронном виде, посредством компьютеризированной системы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
+            <w:tcW w:w="473" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
+            <w:tcW w:w="473" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders/>
-[...31 lines deleted...]
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование столицы, области, городов республиканского значения, городов областного и районного значения, поселка и села; Код Классификатора административно-территориальных объектов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование потребителей, потребляющих тепловую энергию не для бытовых нужд; БИН или ИИН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="12"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Потребление тепловой энергии, кВт</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="0" w:type="auto"/>
-[...10 lines deleted...]
-            <w:tcBorders/>
+            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 июнь</w:t>
-            </w:r>
-[...308 lines deleted...]
-апрель</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+июль</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+август</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+сентябрь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+октябрь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ноябрь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+декабрь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+январь</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+февраль</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+март</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+апрель</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 май</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="12"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="15"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
-[...324 lines deleted...]
-            <w:tcBorders/>
+            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="474" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="474" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="768" w:type="dxa"/>
-[...324 lines deleted...]
-            <w:tcBorders/>
+            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="3"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="473" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="474" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="474" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z197" w:id="183"/>
+    <w:bookmarkStart w:name="z148" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -20229,286 +20914,266 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z198" w:id="184"/>
+      <w:bookmarkStart w:name="z149" w:id="143"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-[...221 lines deleted...]
-        <w:t>      административных данных, приведено в приложении к настоящей Форме.</w:t>
+    <w:bookmarkEnd w:id="143"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес _____________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Адрес электронной почты: ___________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Телефон: __________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Исполнитель: ____________________________ __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                   фамилия, имя и отчество (при его наличии),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       контактный телефон, подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Руководитель или лицо, исполняющее его обязанности:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       ________________________________________ __________</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             фамилия, имя и отчество (при его наличии),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       контактный телефон, подпись</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Место для печати</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       Примечание: Пояснение по заполнению формы, предназначенной для сбора административных данных, приведено в приложении к настоящей Форме.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
@@ -20719,300 +21384,306 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>коммерческого учета, модернизация</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>теплопотребляющих установок)"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z201" w:id="186"/>
-[...29 lines deleted...]
-    <w:bookmarkStart w:name="z202" w:id="187"/>
+    <w:bookmarkStart w:name="z151" w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пояснение по заполнению формы, предназначенной для сбора административных данных "Информация по потреблению тепловой энергии, состав теплопотребляющих установок, наличие и (или) отсутствие приборов учета и состава оборудования тепловых пунктов, а также принятых мерах по энергоэффективности (установка автоматизированных тепловых пунктов, приборов коммерческого учета, модернизация теплопотребляющих установок)"</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="144"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      (форма 1-ПТТЭ, 1 (один) раз в год)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z153" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных "Информация по потреблению тепловой энергии, состав теплопотребляющих установок, наличие и (или) отсутствие приборов учета и состава оборудования тепловых пунктов, а также принятых мерах по энергоэффективности (установка автоматизированных тепловых пунктов, приборов коммерческого учета, модернизация теплопотребляющих установок" (далее – Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z203" w:id="188"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма заполняется следующим образом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z204" w:id="189"/>
+    <w:bookmarkStart w:name="z155" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 указывается порядковый номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z205" w:id="190"/>
+    <w:bookmarkEnd w:id="146"/>
+    <w:bookmarkStart w:name="z156" w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в графе 2 указывается код Классификатора административно-территориальных объектов и наименование области, городов республиканского значения, столицы, городов областного и районного значения, поселка и села согласно Классификатору административно-территориальных объектов;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z206" w:id="191"/>
+      в графе 2 указывается код Классификатора административно-территориальных объектов и наименование столицы, области, городов республиканского значения, городов областного и районного значения, поселка и села согласно Классификатору административно-территориальных объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="147"/>
+    <w:bookmarkStart w:name="z157" w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 3 указывается наименование потребителя, потребляющего тепловую энергию не для бытовых нужд, бизнес-идентификационный номер или идентификационный номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z207" w:id="192"/>
+    <w:bookmarkEnd w:id="148"/>
+    <w:bookmarkStart w:name="z158" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 4 указывается количество потребленной тепловой энергии в кВт, с разделением по каждому месяцу отчетного периода (в случае отсутствия у потребителя приборов коммерческого учета, указываются нормативные показатели потребления тепловой энергии в кВт);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z208" w:id="193"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z159" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 5 указывается состав теплопотребляющих установок потребителя, потребляющего тепловую энергию не для бытовых нужд;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z209" w:id="194"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z160" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 6 указывается наличие и (или) отсутствие приборов учета тепловой энергии у потребителя, потребляющего тепловую энергию не для бытовых нужд;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
-    <w:bookmarkStart w:name="z210" w:id="195"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z161" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 7 указывается состав оборудования тепловых пунктов потребителя, потребляющего тепловую энергию не для бытовых нужд;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
-    <w:bookmarkStart w:name="z211" w:id="196"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z162" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 8 указывается принятые меры по энергоэффективности (установка автоматизированных тепловых пунктов, приборов коммерческого учета, модернизация теплопотребляющих установок) потребителем, потребляющим тепловую энергию не для бытовых нужд;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
-    <w:bookmarkStart w:name="z212" w:id="197"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z163" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 9 указывается вид системы теплоснабжения (централизованная или местная) в которой работает субъект теплоснабжения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkEnd w:id="154"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -21074,1619 +21745,1728 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>мониторинга состояния</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">теплоэнергетики </w:t>
             </w:r>
-          </w:p>
-[...53 lines deleted...]
-            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>Форма,</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>предназначенная для сбора</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>административных данных</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 4 – в редакции приказа и.о. Министра энергетики РК от 07.07.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 255-н/қ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...2 lines deleted...]
-          <w:right w:val="none"/>
+          <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+          <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="2050"/>
-[...4 lines deleted...]
-        <w:gridCol w:w="2050"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1366"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
+        <w:gridCol w:w="1367"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...8 lines deleted...]
-          </w:tcPr>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:bookmarkStart w:name="z215" w:id="155"/>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Представляется:</w:t>
             </w:r>
           </w:p>
+          <w:bookmarkEnd w:id="155"/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 в уполномоченный орган</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Форма, предназначенная для сбора административных данных на безвозмездной основе размещена на интернет – ресурсе:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...24 lines deleted...]
-www.gov.kz</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+www.​gov.​kz</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование административной формы:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Информация о количестве использованного топлива теплопроизводящим субъектом во время отопительного сезона в централизованных или местных систем теплоснабжения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Индекс формы, предназначенной для сбора административных данных на безвозмездной основе (краткое буквенно-цифровое выражение наименования формы):</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1-КИТ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Периодичность:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 1 (один) раз в год</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Отчетный период:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ____________ 20___ года</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Круг лиц, представляющих форму, предназначенную для сбора административных данных на безвозмездной основе:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...24 lines deleted...]
-Теплопроизводящие субъекты, местные исполнительные органы городов республиканского значения, столицы, районов, городов областного значения и местные исполнительные органы областей, городов республиканского значения и столицы</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теплопроизводящие субъекты, местные исполнительные органы столицы, областей, городов республиканского значения, районов и городов областного значения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Срок представления формы, предназначенной для сбора административных данных на безвозмездной основе:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...58 lines deleted...]
-              <w:t>Местные исполнительные органы областей, городов республиканского значения и столицы в уполномоченный орган не позднее 15 июня года, следующего за отчетным</w:t>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Теплопроизводящие субъекты в местные исполнительные органы не позднее 15 числа мая года, следующего за отчетным; Местные исполнительные органы районов, городов областного значения в местные исполнительные органы областей не позднее 1 числа июня года, следующего за отчетным; Местные исполнительные органы столицы, областей, городов республиканского значения в уполномоченный орган не позднее 15 июня года, следующего за отчетным</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 ИИН/БИН:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...66 lines deleted...]
-          </w:p>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-[...24 lines deleted...]
-Метод сбора: </w:t>
+            <w:gridSpan w:val="2"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Метод сбора:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
-            <w:gridSpan w:val="3"/>
-            <w:tcBorders/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 на бумажном носителе или в электронном виде, посредством компьютеризированной системы</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
+            <w:tcW w:w="1366" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 №</w:t>
-            </w:r>
-[...30 lines deleted...]
-Наименование области, городов республиканского значения, столицы, городов областного и районного значения, поселка и села; Код Классификатора административно-территориальных объектов</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge w:val="restart"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+Наименование столицы, области, городов республиканского значения, городов областного и районного значения, поселка и села; Код Классификатора административно-территориальных объектов</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Наименование теплопроизводящего субъекта; БИН или ИИН</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Период отопительного сезона</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
-            </w:tcBorders>
-[...8 lines deleted...]
-              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p/>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:vMerge/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+          </w:tcPr>
+          <w:p/>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата начала ДД.ММ.ГГГГ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-            <w:tcBorders/>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 Дата завершения ДД.ММ.ГГГГ</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...60 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...56 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders/>
-[...53 lines deleted...]
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+1.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2050" w:type="dxa"/>
-[...56 lines deleted...]
-          <w:tcPr>
             <w:tcW w:w="0" w:type="auto"/>
             <w:gridSpan w:val="2"/>
-            <w:tcBorders/>
-[...53 lines deleted...]
-            <w:tcBorders/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+2.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="0" w:type="auto"/>
+            <w:gridSpan w:val="4"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1367" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z215" w:id="198"/>
+    <w:bookmarkStart w:name="z166" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
+    <w:bookmarkEnd w:id="156"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -23372,64 +24152,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z216" w:id="199"/>
+      <w:bookmarkStart w:name="z167" w:id="157"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
+    <w:bookmarkEnd w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес ____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -23468,192 +24248,192 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Исполнитель: ___________________________ __________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>фамилия, имя и отчество (при его наличии),</w:t>
-[...16 lines deleted...]
-        <w:t>контактный телефон подпись</w:t>
+        <w:t xml:space="preserve">             фамилия, имя и отчество (при его наличии),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>контактный телефон, подпись</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Руководитель или лицо, исполняющее его обязанности:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>________________________________________ __________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>фамилия, имя и отчество (при его наличии),</w:t>
-[...16 lines deleted...]
-        <w:t>контактный телефон подпись</w:t>
+        <w:t xml:space="preserve">       фамилия, имя и отчество (при его наличии),</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>контактный телефон, подпись</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место для печати</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z217" w:id="200"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Примечание: Пояснение по заполнению формы, предназначенной</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z168" w:id="158"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Примечание: Пояснение по заполнению формы, предназначенной</w:t>
-[...19 lines deleted...]
-    </w:p>
+      для сбора административных данных, приведено в приложении к настоящей Форме.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="158"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -23797,342 +24577,376 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в централизованных или местных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>систем теплоснабжения"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z219" w:id="201"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z220" w:id="202"/>
+    <w:bookmarkStart w:name="z170" w:id="159"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Пояснение по заполнению формы, предназначенной для сбора административных данных "Информация о количестве использованного топлива теплопроизводящим субъектом во время отопительного сезона в централизованных или местных системах теплоснабжения" (форма 1-КИТ, 1 (один) раз в год) (форма 1-ПТТЭ, 1 (один) раз в год)</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z171" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных "Информация о количестве использованного топлива теплопроизводящим субъектом во время отопительного сезона в централизованных или местных систем теплоснабжения" (далее – Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z221" w:id="203"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z172" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма заполняется следующим образом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z222" w:id="204"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z173" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 указывается порядковый номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z223" w:id="205"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z174" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      в графе 2 указывается код Классификатора административно-территориальных объектов и наименование области, городов республиканского значения, столицы, городов областного и районного значения, поселка и села согласно Классификатору административно-территориальных объектов;</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z224" w:id="206"/>
+      в графе 2 указывается код Классификатора административно-территориальных объектов и наименование столицы, области, городов республиканского значения, городов областного и районного значения, поселка и села согласно Классификатору административно-территориальных объектов;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z175" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 3 указывается наименование теплопроизводящего субъекта, бизнес-идентификационный номер или идентификационный номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z225" w:id="207"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z176" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 4 указывается дата начала и завершения отопительного сезона, в формате день, месяц и год (ДД.ММ.ГГГГ.).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z226" w:id="208"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z177" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 5 указывается вид основного топлива (уголь, мазут, газ и (или) другое) использованного теплопроизводящим субъектом во время отопительного сезона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z227" w:id="209"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z178" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 6 указывается марка основного топлива, использованного теплопроизводящим субъектом во время отопительного сезона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
-    <w:bookmarkStart w:name="z228" w:id="210"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z179" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 7 указывается вид резервного топлива (уголь, мазут, газ и (или) другое) использованного теплопроизводящим субъектом во время отопительного сезона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="210"/>
-    <w:bookmarkStart w:name="z229" w:id="211"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z180" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 8 указывается марка резервного топлива, использованного теплопроизводящим субъектом во время отопительного сезона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="211"/>
-    <w:bookmarkStart w:name="z230" w:id="212"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z181" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 9 указывается вид системы теплоснабжения (централизованная или местная) в которой работает субъект теплоснабжения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="212"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -24454,35 +25268,35 @@
     <w:name w:val="disclaimer"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/><Relationship Target="media/document_image_rId5.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId5"/><Relationship Target="media/document_image_rId6.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId6"/><Relationship Target="media/document_image_rId7.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId7"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/><Relationship Target="media/document_image_rId4.jpeg" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId4"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>