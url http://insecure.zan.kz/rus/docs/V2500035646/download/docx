--- v0 (2025-11-08)
+++ v1 (2026-07-26)
@@ -1,46 +1,46 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="1b835d7" w14:textId="1b835d7">
+    <w:p w14:paraId="821b217" w14:textId="821b217">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -1752,243 +1752,149 @@
         <w:t xml:space="preserve">
       3. Уполномоченный орган, уполномоченный орган в сфере жилищных отношений и жилищно-коммунального хозяйства, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>государственный орган</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> по государственному энергетическому надзору и контролю и местные исполнительные органы осуществляют регулярный мониторинг, включая сбор, актуализацию и опубликование информации о состоянии объектов теплоэнергетики и тепловых сетей областей, городов республиканского значения, столицы.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="36"/>
-    <w:p>
-[...94 lines deleted...]
-    </w:p>
+    <w:bookmarkStart w:name="z43" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Мониторинг осуществляется на основе фактических и плановых показателей теплоэнергетики, в том числе по секторам производства, транспортировки, реализации и потребления тепловой энергии в соответствии с настоящими Правилами.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z44" w:id="37"/>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z44" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       5. Государственный орган по государственному энергетическому надзору и контролю осуществляет мониторинг технологических нарушений в централизованной системе теплоснабжения в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилами</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> проведения расследования в областях электроэнергетики и теплоэнергетики, учета технологических нарушений в работе единой электроэнергетической системы, электростанций, источников тепловой энергии, электрических и тепловых сетей, утвержденными приказом Министра энергетики Республики Казахстан от 20 февраля 2015 года № 121 (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 10558).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="37"/>
-    <w:bookmarkStart w:name="z45" w:id="38"/>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z45" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Местные исполнительные органы осуществляют регулярный мониторинг областей, городов республиканского значения, столицы с целью исключения дискриминационного подхода к доступу и возможности оплаты услуг по обеспечению тепловой энергией, в том числе в части оценки эксплуатационной надежности, технологической и экономической доступности тепловой энергии, подготовки к отопительному сезону на основе данных, полученных, в том числе от государственного органа по государственному энергетическому надзору и контролю с периодичностью не менее 1 (одного) раза в год и не чаще 1 (одного) раза в 3 (три) месяца.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="38"/>
-    <w:bookmarkStart w:name="z46" w:id="39"/>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z46" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок осуществления мониторинга</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="39"/>
-    <w:bookmarkStart w:name="z47" w:id="40"/>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z47" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       7. Для получения информации с целью проведения мониторинга местные исполнительные органы письменно запрашивают у субъектов теплоснабжения информацию согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2043,207 +1949,112 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам, и потребителей, потребляющих тепловую энергию не для бытовых нужд.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="40"/>
-    <w:bookmarkStart w:name="z48" w:id="41"/>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z48" w:id="42"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Срок предоставления информации субъектами теплоснабжения по запросу местных исполнительных органов составляет не менее 10 (десяти) рабочих дней со дня получения запроса.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="41"/>
-    <w:bookmarkStart w:name="z49" w:id="42"/>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z49" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. При наличии системы электронного документооборота, документы представляются в электронном формате местным исполнительным органам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="42"/>
-    <w:bookmarkStart w:name="z50" w:id="43"/>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z50" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Местные исполнительные органы в течение 10 (десяти) рабочих дней после завершения мониторинга размещают результаты мониторинга, с указанием данных по всем показателям и критериям, на своих официальных интернет-ресурсах.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="43"/>
-[...95 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z51" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       11. Местные исполнительные органы оценивают достижение субъектами теплоснабжения </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2258,51 +2069,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>плановых</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> показателей теплоэнергетики после их утверждения до 15 (пятнадцатого) июля текущего года и 15 (пятнадцатого) января года, следующего за отчетным.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z52" w:id="44"/>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z52" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       12. Местные исполнительные органы предоставляют отчет по результатам проведенного мониторинга </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2377,72 +2189,72 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="44"/>
-    <w:bookmarkStart w:name="z53" w:id="45"/>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z53" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Уполномоченный орган в течение 30 (тридцати) рабочих дней после предоставления местными исполнительными органами отчеты по результатам проведенного мониторинга размещает страновой отчет на своем официальном интернет-ресурсе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="45"/>
-    <w:bookmarkStart w:name="z54" w:id="46"/>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z54" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       14. Потребители, потребляющие тепловую энергию не для бытовых нужд, предоставляют в местные исполнительные органы информацию по потреблению тепловой энергии, состав теплопотребляющих </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2477,92 +2289,92 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> и состава оборудования тепловых пунктов, а также принятых мерах по энергоэффективности (установка автоматизированных тепловых пунктов, приборов коммерческого учета, модернизация теплопотребляющих установок) ежегодно после завершения отопительного сезона в срок до 15 (пятнадцатого) июня года, следующего за отчетным, согласно формам, утвержденным в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="46"/>
-    <w:bookmarkStart w:name="z55" w:id="47"/>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z55" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       15. Теплопроизводящие субъекты в рамках централизованных и местных систем теплоснабжения предоставляют в местный исполнительный орган соответствующей территориальной единицы информацию о количестве использованного топлива во время отопительного сезона после его завершения на ежегодной основе с указанием вида и марки топлива. Местные исполнительные органы областей, городов республиканского значения и столицы сводные данные направляют в уполномоченный орган ежегодно в срок до 15 (пятнадцатого) июня года, следующего за отчетным, согласно формам, утвержденным в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложением 4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящим Правилам.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="47"/>
-    <w:bookmarkStart w:name="z56" w:id="48"/>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z56" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       16. Ежегодно до 15 (пятнадцатого) июня после завершения отопительного сезона местные исполнительные органы осуществляют сбор данных по использованному во время </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
@@ -2577,824 +2389,730 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> топлива в </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>индивидуальных</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> системах теплоснабжения с указанием вида топлива.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="48"/>
-    <w:bookmarkStart w:name="z57" w:id="49"/>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z57" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Сводные данные по использованному топливу местными исполнительными органами предоставляются уполномоченному органу в рамках мониторинга.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="49"/>
-[...95 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z58" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       18. Уполномоченный </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>орган</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> в сфере жилищных отношений и жилищно-коммунального хозяйства ежегодно до 1 (первого) августа текущего года оценивает состояние теплоэнергетики в жилых домах и объектах образования, здравоохранения, культуры и социального обеспечения по фактическим и плановым показателям теплоэнергетики и размещает на своем официальном интернет-ресурсе.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkStart w:name="z59" w:id="50"/>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z59" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Критерии мониторинга</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="50"/>
-    <w:bookmarkStart w:name="z60" w:id="51"/>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z60" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19. В рамках мониторинга местные исполнительные органы оценивают состояние теплоэнергетики по следующим показателям теплоэнергетики:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="51"/>
-    <w:bookmarkStart w:name="z61" w:id="52"/>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z61" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) эксплуатационная надежность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="52"/>
-    <w:bookmarkStart w:name="z62" w:id="53"/>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z62" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) аварийность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="53"/>
-    <w:bookmarkStart w:name="z63" w:id="54"/>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z63" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) охват;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="54"/>
-    <w:bookmarkStart w:name="z64" w:id="55"/>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z64" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) технологическая и экономическая доступность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="55"/>
-    <w:bookmarkStart w:name="z65" w:id="56"/>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z65" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) потребность;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="56"/>
-    <w:bookmarkStart w:name="z66" w:id="57"/>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z66" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) качество топлива;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="57"/>
-    <w:bookmarkStart w:name="z67" w:id="58"/>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z67" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) годовой объем выработки тепловой энергии в сфере теплоэнергетики, кВтч;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="58"/>
-    <w:bookmarkStart w:name="z68" w:id="59"/>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z68" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) годовой объем выработки тепловой энергии в режиме когенерации, кВтч;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="59"/>
-    <w:bookmarkStart w:name="z69" w:id="60"/>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z69" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) годовой объем выработки тепловой энергии от объектов, использующих возобновляемые источники энергии, источников-утилизаторов, источников-рекуператоров, котлов, работающих на биомассе, кВтч;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="60"/>
-    <w:bookmarkStart w:name="z70" w:id="61"/>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z70" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) годовой объем выработки тепловой энергии источниками тепловой энергии в централизованных и местных системах теплоснабжения, при утилизации избыточного тепла промышленных процессов, килоВатт (далее – кВт);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="61"/>
-    <w:bookmarkStart w:name="z71" w:id="62"/>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z71" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) годовой объем выработки тепловой энергии, полученной при сжигании угля (за исключением когенерации), кВт;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="62"/>
-    <w:bookmarkStart w:name="z72" w:id="63"/>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z72" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) годовой объем выработки тепловой энергии, полученной от сжигания газа (за исключением когенерации), кВт;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="63"/>
-    <w:bookmarkStart w:name="z73" w:id="64"/>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z73" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) годовой объем транспортируемой тепловой энергии: централизованная и местная система теплоснабжения, кВтч;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="64"/>
-    <w:bookmarkStart w:name="z74" w:id="65"/>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z74" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) коэффициенты использования установленной мощности источников тепловой энергии, в централизованных и местных системах теплоснабжения, объектов, в процентах;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z75" w:id="66"/>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z75" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15) годовое фактическое потребление электрической энергии, связанное с транспортировкой тепловой энергии, кВтч;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z76" w:id="67"/>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z76" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16) удельное потребление электрической энергии, связанное с транспортировкой тепловой энергии, кВтч/Гигакалория (далее – Гкал);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
-    <w:bookmarkStart w:name="z77" w:id="68"/>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z77" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17) годовые потери тепловой энергии, связанные с транспортировкой тепловой энергии, Гкал;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="68"/>
-    <w:bookmarkStart w:name="z78" w:id="69"/>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z78" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       18) удельные потери тепловой энергии, связанные с транспортировкой тепловой энергии, процент (далее – %);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="69"/>
-    <w:bookmarkStart w:name="z79" w:id="70"/>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z79" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       19) протяженность тепловых сетей, с разделением по диаметрам, километр;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="70"/>
-    <w:bookmarkStart w:name="z80" w:id="71"/>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z80" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       20) процент износа тепловых сетей, с разделением по диаметрам %;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="71"/>
-    <w:bookmarkStart w:name="z81" w:id="72"/>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z81" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       21) годовой объем потребления тепловой энергии централизованными и местными системами теплоснабжения, при утилизации избыточного тепла промышленных процессов, кВтч;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="72"/>
-    <w:bookmarkStart w:name="z82" w:id="73"/>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z82" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       22) годовой объем потребления тепловой энергии в многоэтажных жилых домах, государственными и иными юридическими лицами, прочими потребителями от централизованных и местных систем теплоснабжения, при утилизации избыточного тепла промышленных процессов (на производственные нужды и нужды отопления), кВтч;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="73"/>
-    <w:bookmarkStart w:name="z83" w:id="74"/>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z83" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       23) удельный расход тепловой энергии на 1 квадратный метр в многоэтажных жилых домах, государственными и иными юридическими лицами, прочими потребителями от централизованных и местных систем теплоснабжения, при утилизации избыточного тепла промышленных процессов (на нужды отопления), кВтч/квадратный метр (далее – м</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>2</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="74"/>
-    <w:bookmarkStart w:name="z84" w:id="75"/>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z84" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       24) общие годовые выбросы при выработке тепловой энергии, с разбивкой по источникам (централизованных и местных систем теплоснабжения, при утилизации избыточного тепла промышленных процессов) и категориям потребителям (юридические и физические лица, многоэтажные жилые дома, по категориям государственных и негосударственных юридических лиц), эквивалент тонны углекислого газа (далее – тСО2экв) /год;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="75"/>
-    <w:bookmarkStart w:name="z85" w:id="76"/>
+    <w:bookmarkEnd w:id="78"/>
+    <w:bookmarkStart w:name="z85" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       25) удельные выбросы при выработке тепловой энергии, тСО2экв/Гкал;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="76"/>
-    <w:bookmarkStart w:name="z86" w:id="77"/>
+    <w:bookmarkEnd w:id="79"/>
+    <w:bookmarkStart w:name="z86" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       26) годовой объем потребления топлива на выработку тепловой энергии (за исключением когенерации), с разбивкой по виду топлива, в тоннах условного топлива;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="77"/>
-    <w:bookmarkStart w:name="z87" w:id="78"/>
+    <w:bookmarkEnd w:id="80"/>
+    <w:bookmarkStart w:name="z87" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       27) годовой объем использованных энергоресурсов на выработку тепловой энергии (энергия на собственные нужды, топливо, доставка топлива), в тоннах условного топлива;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="78"/>
-    <w:bookmarkStart w:name="z88" w:id="79"/>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z88" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       28) коэффициент эффективности теплоэнергетики (далее – КЭТ), в процентах</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="79"/>
-    <w:bookmarkStart w:name="z89" w:id="80"/>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z89" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Q</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
@@ -3409,52 +3127,52 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>/Q</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>выр</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>∙100 %, где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="80"/>
-    <w:bookmarkStart w:name="z90" w:id="81"/>
+    <w:bookmarkEnd w:id="83"/>
+    <w:bookmarkStart w:name="z90" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Q</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
@@ -3469,152 +3187,152 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> =</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>* Qi, где:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="81"/>
-    <w:bookmarkStart w:name="z91" w:id="82"/>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z91" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Qi - затраты энергии, связанные с обеспечением работы источника;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="82"/>
-    <w:bookmarkStart w:name="z92" w:id="83"/>
+    <w:bookmarkEnd w:id="85"/>
+    <w:bookmarkStart w:name="z92" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Q</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>выр</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> - сумма отпущенной энергии и измеренных по приборам учета.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="83"/>
-    <w:bookmarkStart w:name="z93" w:id="84"/>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z93" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       КЭТ рассчитывается в общем для сектора теплоэнергетики, и с разбивкой по источникам, системам теплоснабжения; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="84"/>
-    <w:bookmarkStart w:name="z94" w:id="85"/>
+    <w:bookmarkEnd w:id="87"/>
+    <w:bookmarkStart w:name="z94" w:id="88"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       29) коэффициент "чистой" выработки тепловой энергии – отношение количества тепловой энергии, выработанной от возобновляемых источников энергии; источников-утилизаторов; источников-рекуператоров; котлов, работающих на биомассе к общему количеству выработанной тепловой энергии, %</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="85"/>
-    <w:bookmarkStart w:name="z95" w:id="86"/>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z95" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Q</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
@@ -3629,92 +3347,92 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>/Q</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>общ</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>∙100 %;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="86"/>
-    <w:bookmarkStart w:name="z96" w:id="87"/>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z96" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       30) приведенный коэффициент полезного действия (далее – КПД) источника – отношение отпущенной тепловой энергии ко всем затратам энергетических ресурсов на ее производство, %;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="87"/>
-    <w:bookmarkStart w:name="z97" w:id="88"/>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z97" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       31) удельные потери тепловой энергии (фактические потери / количество проданной тепловой энергии, %):</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="88"/>
-    <w:bookmarkStart w:name="z98" w:id="89"/>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z98" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Q</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
@@ -3729,291 +3447,291 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>/Q(</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:vertAlign w:val="subscript"/>
         </w:rPr>
         <w:t>пр</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>.) ∙100%;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="89"/>
-    <w:bookmarkStart w:name="z99" w:id="90"/>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z99" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       32) приведенный КПД сетей – отношение полезного отпуска тепловой энергии к сумме отпущенной тепловой энергии в сеть и затрат электроэнергии на прокачку теплоносителя</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="90"/>
-    <w:bookmarkStart w:name="z100" w:id="91"/>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z100" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       〖КПД〗_с= Q_(пол.) /(Q_отп+э.э.) ∙100 %];</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="91"/>
-    <w:bookmarkStart w:name="z101" w:id="92"/>
+    <w:bookmarkEnd w:id="94"/>
+    <w:bookmarkStart w:name="z101" w:id="95"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       33) субъекты теплоснабжения, действующие в централизованных и местных системах теплоснабжения, предоставляют также информацию о:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="92"/>
-    <w:bookmarkStart w:name="z102" w:id="93"/>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z102" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       численности персонала;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="93"/>
-    <w:bookmarkStart w:name="z103" w:id="94"/>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z103" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       качестве и объемах теплоснабжения; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="94"/>
-    <w:bookmarkStart w:name="z104" w:id="95"/>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z104" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       режимах потребления тепловой энергии; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="95"/>
-    <w:bookmarkStart w:name="z105" w:id="96"/>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z105" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       состоянии оборудования, тепловых сетей и иного имущества, используемого для осуществления деятельности; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="96"/>
-    <w:bookmarkStart w:name="z106" w:id="97"/>
+    <w:bookmarkEnd w:id="99"/>
+    <w:bookmarkStart w:name="z106" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       мерах по модернизации, ремонту, реконструкции, замене указанного имущества; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="97"/>
-    <w:bookmarkStart w:name="z107" w:id="98"/>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z107" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       мерах по повышению энергоэффективности и снижении потерь тепловой энергии; </w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z108" w:id="99"/>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z108" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       мерах по внедрению технологий использования </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>возобновляемых</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> источников энергии;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-    <w:bookmarkStart w:name="z109" w:id="100"/>
+    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkStart w:name="z109" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       34) о количестве и виде использованного топлива в индивидуальных системах теплоснабжения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkEnd w:id="103"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -6003,70 +5721,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z112" w:id="101"/>
+    <w:bookmarkStart w:name="z112" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkEnd w:id="104"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -6883,70 +6601,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z113" w:id="102"/>
+    <w:bookmarkStart w:name="z113" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="102"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1757"/>
         <w:gridCol w:w="1758"/>
       </w:tblGrid>
       <w:tr>
@@ -8102,70 +7820,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z114" w:id="103"/>
+    <w:bookmarkStart w:name="z114" w:id="106"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkEnd w:id="106"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -8845,70 +8563,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z115" w:id="104"/>
+    <w:bookmarkStart w:name="z115" w:id="107"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkEnd w:id="107"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
         <w:gridCol w:w="3075"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -9457,64 +9175,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z116" w:id="105"/>
+      <w:bookmarkStart w:name="z116" w:id="108"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="105"/>
+    <w:bookmarkEnd w:id="108"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес ____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9664,64 +9382,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место для печати</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z117" w:id="106"/>
+      <w:bookmarkStart w:name="z117" w:id="109"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Пояснение по заполнению формы,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="106"/>
+    <w:bookmarkEnd w:id="109"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>предназначенной для сбора административных данных,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -9873,708 +9591,708 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в централизованной или местной</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>системе теплоснабжения"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z119" w:id="107"/>
+    <w:bookmarkStart w:name="z119" w:id="110"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных "Информация по производству тепловой энергии в централизованной или местной системе теплоснабжения" (форма 1-ПТЭ, 1 (один) раз в полугодие)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="107"/>
-    <w:bookmarkStart w:name="z120" w:id="108"/>
+    <w:bookmarkEnd w:id="110"/>
+    <w:bookmarkStart w:name="z120" w:id="111"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных "Информация по производству тепловой энергии в централизованной или местной системе теплоснабжения" (далее – Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-    <w:bookmarkStart w:name="z121" w:id="109"/>
+    <w:bookmarkEnd w:id="111"/>
+    <w:bookmarkStart w:name="z121" w:id="112"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма заполняется следующим образом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="109"/>
-    <w:bookmarkStart w:name="z122" w:id="110"/>
+    <w:bookmarkEnd w:id="112"/>
+    <w:bookmarkStart w:name="z122" w:id="113"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 указывается порядковый номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-    <w:bookmarkStart w:name="z123" w:id="111"/>
+    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z123" w:id="114"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 2 указывается код Классификатора административно-территориальных объектов и наименование области, городов республиканского значения, столицы, городов областного и районного значения, поселка и села согласно Классификатору административно-территориальных объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="111"/>
-    <w:bookmarkStart w:name="z124" w:id="112"/>
+    <w:bookmarkEnd w:id="114"/>
+    <w:bookmarkStart w:name="z124" w:id="115"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 3 указывается наименование теплопроизводящего субъекта, бизнес-идентификационный номер или идентификационный номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="112"/>
-    <w:bookmarkStart w:name="z125" w:id="113"/>
+    <w:bookmarkEnd w:id="115"/>
+    <w:bookmarkStart w:name="z125" w:id="116"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 4 указывается форма собственности (государственная собственность, частная собственность, квазигосудраственный сектор);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="113"/>
-    <w:bookmarkStart w:name="z126" w:id="114"/>
+    <w:bookmarkEnd w:id="116"/>
+    <w:bookmarkStart w:name="z126" w:id="117"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 5 указывается состав и тип основного теплопроизводящего оборудования (количество, марка котлоагрегата, мощность);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="114"/>
-    <w:bookmarkStart w:name="z127" w:id="115"/>
+    <w:bookmarkEnd w:id="117"/>
+    <w:bookmarkStart w:name="z127" w:id="118"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 6 указывается основной вид топлива, используемый основным теплопроизводящим оборудованием;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="115"/>
-    <w:bookmarkStart w:name="z128" w:id="116"/>
+    <w:bookmarkEnd w:id="118"/>
+    <w:bookmarkStart w:name="z128" w:id="119"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 7 указывается резервный вид топлива, используемый основным теплопроизводящим оборудованием;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="116"/>
-    <w:bookmarkStart w:name="z129" w:id="117"/>
+    <w:bookmarkEnd w:id="119"/>
+    <w:bookmarkStart w:name="z129" w:id="120"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 8 указывается износ основного теплопроизводящего оборудования (%);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="117"/>
-    <w:bookmarkStart w:name="z130" w:id="118"/>
+    <w:bookmarkEnd w:id="120"/>
+    <w:bookmarkStart w:name="z130" w:id="121"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 9 указывается установленная тепловая мощность субъекта теплоснабжения (МВт);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="118"/>
-    <w:bookmarkStart w:name="z131" w:id="119"/>
+    <w:bookmarkEnd w:id="121"/>
+    <w:bookmarkStart w:name="z131" w:id="122"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 10 указывается располагаемая тепловая мощность субъекта теплоснабжения (МВт);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="119"/>
-    <w:bookmarkStart w:name="z132" w:id="120"/>
+    <w:bookmarkEnd w:id="122"/>
+    <w:bookmarkStart w:name="z132" w:id="123"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 11 указывается присоединенная тепловая мощность субъекта теплоснабжения (МВт);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="120"/>
-    <w:bookmarkStart w:name="z133" w:id="121"/>
+    <w:bookmarkEnd w:id="123"/>
+    <w:bookmarkStart w:name="z133" w:id="124"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 12 указывается годовой объем выработки тепловой энергии (кВтч);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="121"/>
-    <w:bookmarkStart w:name="z134" w:id="122"/>
+    <w:bookmarkEnd w:id="124"/>
+    <w:bookmarkStart w:name="z134" w:id="125"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 13 указывается годовой объем выработки тепловой энергии в режиме когенерации (кВтч);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="122"/>
-    <w:bookmarkStart w:name="z135" w:id="123"/>
+    <w:bookmarkEnd w:id="125"/>
+    <w:bookmarkStart w:name="z135" w:id="126"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 14 указывается годовой объем выработки тепловой энергии от объектов, использующих возобновляемые источники энергии, источников-утилизаторов, источников-рекуператоров, котлов, работающих на биомассе (кВтч);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="123"/>
-    <w:bookmarkStart w:name="z136" w:id="124"/>
+    <w:bookmarkEnd w:id="126"/>
+    <w:bookmarkStart w:name="z136" w:id="127"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 15 указывается годовой объем выработки тепловой энергии при утилизации избыточного тепла промышленных процессов (кВтч);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="124"/>
-    <w:bookmarkStart w:name="z137" w:id="125"/>
+    <w:bookmarkEnd w:id="127"/>
+    <w:bookmarkStart w:name="z137" w:id="128"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 16 указывается годовой объем выработки тепловой энергии, полученной при сжигании угля (за исключением когенерации) (кВтч);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="125"/>
-    <w:bookmarkStart w:name="z138" w:id="126"/>
+    <w:bookmarkEnd w:id="128"/>
+    <w:bookmarkStart w:name="z138" w:id="129"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 17 указывается годовой объем выработки тепловой энергии, полученной от сжигания газа (за исключением когенерации) (кВтч);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="126"/>
-    <w:bookmarkStart w:name="z139" w:id="127"/>
+    <w:bookmarkEnd w:id="129"/>
+    <w:bookmarkStart w:name="z139" w:id="130"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 18 указываются общие годовые выбросы при выработке тепловой энергии для обеспечения теплом государственных юридических лиц (тСО2экв/Гкал);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="127"/>
-    <w:bookmarkStart w:name="z140" w:id="128"/>
+    <w:bookmarkEnd w:id="130"/>
+    <w:bookmarkStart w:name="z140" w:id="131"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 19 указываются общие годовые выбросы при выработке тепловой энергии для обеспечения теплом негосударственных юридических лиц (тСО2экв/Гкал);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="128"/>
-    <w:bookmarkStart w:name="z141" w:id="129"/>
+    <w:bookmarkEnd w:id="131"/>
+    <w:bookmarkStart w:name="z141" w:id="132"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 20 указываются общие годовые выбросы при выработке тепловой энергии для обеспечения теплом физических лиц, проживающих в многоэтажных жилых домах, (тСО2экв/Гкал);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="129"/>
-    <w:bookmarkStart w:name="z142" w:id="130"/>
+    <w:bookmarkEnd w:id="132"/>
+    <w:bookmarkStart w:name="z142" w:id="133"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 21 указываются общие годовые выбросы при выработке тепловой энергии для обеспечения теплом физических лиц, проживающих в индивидуальных жилых домах (тСО2экв/Гкал);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="130"/>
-    <w:bookmarkStart w:name="z143" w:id="131"/>
+    <w:bookmarkEnd w:id="133"/>
+    <w:bookmarkStart w:name="z143" w:id="134"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 22 указываются удельные выбросы при выработке тепловой энергии для обеспечения теплом (тСО2экв/Гкал);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="131"/>
-    <w:bookmarkStart w:name="z144" w:id="132"/>
+    <w:bookmarkEnd w:id="134"/>
+    <w:bookmarkStart w:name="z144" w:id="135"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 23 указывается годовой объем потребления топлива на выработку тепловой энергии (тонн условного топлива);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="132"/>
-    <w:bookmarkStart w:name="z145" w:id="133"/>
+    <w:bookmarkEnd w:id="135"/>
+    <w:bookmarkStart w:name="z145" w:id="136"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 24 указывается годовой объем использованных энергоресурсов (энергия на собственные нужды, топливо, доставка топлива) на выработку тепловой энергии (тонн условного топлива)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="133"/>
-    <w:bookmarkStart w:name="z146" w:id="134"/>
+    <w:bookmarkEnd w:id="136"/>
+    <w:bookmarkStart w:name="z146" w:id="137"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 25 указывается коэффициент использования установленной мощности (%);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="134"/>
-    <w:bookmarkStart w:name="z147" w:id="135"/>
+    <w:bookmarkEnd w:id="137"/>
+    <w:bookmarkStart w:name="z147" w:id="138"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 26 указывается коэффициент "чистой" выработки тепловой энергии (%);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="135"/>
-    <w:bookmarkStart w:name="z148" w:id="136"/>
+    <w:bookmarkEnd w:id="138"/>
+    <w:bookmarkStart w:name="z148" w:id="139"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 27 указывается приведенный КПД источника (%);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="136"/>
-    <w:bookmarkStart w:name="z149" w:id="137"/>
+    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkStart w:name="z149" w:id="140"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 28 указывается годовой расход электрической энергии на собственные нужды (МВтч);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="137"/>
-    <w:bookmarkStart w:name="z150" w:id="138"/>
+    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkStart w:name="z150" w:id="141"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 29 указывается потребность в тепловой энергии (МВт);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="138"/>
-    <w:bookmarkStart w:name="z151" w:id="139"/>
+    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkStart w:name="z151" w:id="142"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 30 указывается вид системы теплоснабжения (централизованная или местная) в которой работает теплопроизводящий субъект.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="139"/>
+    <w:bookmarkEnd w:id="142"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -12477,70 +12195,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z154" w:id="140"/>
+    <w:bookmarkStart w:name="z154" w:id="143"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="140"/>
+    <w:bookmarkEnd w:id="143"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1537"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
         <w:gridCol w:w="1538"/>
       </w:tblGrid>
@@ -13673,70 +13391,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z155" w:id="141"/>
+    <w:bookmarkStart w:name="z155" w:id="144"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="141"/>
+    <w:bookmarkEnd w:id="144"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -14416,70 +14134,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z156" w:id="142"/>
+    <w:bookmarkStart w:name="z156" w:id="145"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="142"/>
+    <w:bookmarkEnd w:id="145"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -15159,70 +14877,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z157" w:id="143"/>
+    <w:bookmarkStart w:name="z157" w:id="146"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="143"/>
+    <w:bookmarkEnd w:id="146"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
         <w:gridCol w:w="2050"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
@@ -16143,64 +15861,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z158" w:id="144"/>
+      <w:bookmarkStart w:name="z158" w:id="147"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="144"/>
+    <w:bookmarkEnd w:id="147"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес _____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16350,64 +16068,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место для печати</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z159" w:id="145"/>
+      <w:bookmarkStart w:name="z159" w:id="148"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Пояснение по заполнению формы,</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="145"/>
+    <w:bookmarkEnd w:id="148"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>предназначенной для сбора административных данных,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -16572,728 +16290,728 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>или местной системе</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>теплоснабжения"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z161" w:id="146"/>
+    <w:bookmarkStart w:name="z161" w:id="149"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных "Информация по транспортировке тепловой энергии в централизованной или местной системе теплоснабжения" (форма 1-ТТЭ, 1 (один) раз в полугодие)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="146"/>
-    <w:bookmarkStart w:name="z162" w:id="147"/>
+    <w:bookmarkEnd w:id="149"/>
+    <w:bookmarkStart w:name="z162" w:id="150"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных "Информация по транспортировке тепловой энергии в централизованной или местной системе теплоснабжения" (далее – Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="147"/>
-    <w:bookmarkStart w:name="z163" w:id="148"/>
+    <w:bookmarkEnd w:id="150"/>
+    <w:bookmarkStart w:name="z163" w:id="151"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма заполняется следующим образом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="148"/>
-    <w:bookmarkStart w:name="z164" w:id="149"/>
+    <w:bookmarkEnd w:id="151"/>
+    <w:bookmarkStart w:name="z164" w:id="152"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 указывается порядковый номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="149"/>
-    <w:bookmarkStart w:name="z165" w:id="150"/>
+    <w:bookmarkEnd w:id="152"/>
+    <w:bookmarkStart w:name="z165" w:id="153"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 2 указывается код Классификатора административно-территориальных объектов и наименование области, городов республиканского значения, столицы, городов областного и районного значения, поселка и села согласно Классификатору административно-территориальных объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="150"/>
-    <w:bookmarkStart w:name="z166" w:id="151"/>
+    <w:bookmarkEnd w:id="153"/>
+    <w:bookmarkStart w:name="z166" w:id="154"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 3 указывается наименование субъекта теплоснабжения, бизнес-идентификационный номер или идентификационный номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="151"/>
-    <w:bookmarkStart w:name="z167" w:id="152"/>
+    <w:bookmarkEnd w:id="154"/>
+    <w:bookmarkStart w:name="z167" w:id="155"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 4 указывается форма собственности (государственная собственность, частная собственность, квазигосудраственный сектор);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="152"/>
-    <w:bookmarkStart w:name="z168" w:id="153"/>
+    <w:bookmarkEnd w:id="155"/>
+    <w:bookmarkStart w:name="z168" w:id="156"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 5 указывается общая протяженность тепловых сетей в двухтрубном исчислении (км);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="153"/>
-    <w:bookmarkStart w:name="z169" w:id="154"/>
+    <w:bookmarkEnd w:id="156"/>
+    <w:bookmarkStart w:name="z169" w:id="157"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 6 указывается общая протяженность магистральных тепловых сетей в двухтрубном исчислении (км);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="154"/>
-    <w:bookmarkStart w:name="z170" w:id="155"/>
+    <w:bookmarkEnd w:id="157"/>
+    <w:bookmarkStart w:name="z170" w:id="158"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 7 указывается общая протяженность распределительных тепловых сетей в двухтрубном исчислении (км);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="155"/>
-    <w:bookmarkStart w:name="z171" w:id="156"/>
+    <w:bookmarkEnd w:id="158"/>
+    <w:bookmarkStart w:name="z171" w:id="159"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 8 указывается общая протяженность тепловых сетей в двухтрубном исчислении диаметром до 200 мм (км);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="156"/>
-    <w:bookmarkStart w:name="z172" w:id="157"/>
+    <w:bookmarkEnd w:id="159"/>
+    <w:bookmarkStart w:name="z172" w:id="160"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 9 указывается износ тепловых сетей диаметром до 200 мм (%);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="157"/>
-    <w:bookmarkStart w:name="z173" w:id="158"/>
+    <w:bookmarkEnd w:id="160"/>
+    <w:bookmarkStart w:name="z173" w:id="161"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 10 указывается общая протяженность тепловых сетей в двухтрубном исчислении диаметром от 201 до 400 мм (км);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="158"/>
-    <w:bookmarkStart w:name="z174" w:id="159"/>
+    <w:bookmarkEnd w:id="161"/>
+    <w:bookmarkStart w:name="z174" w:id="162"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 11 указывается износ тепловых сетей диаметром от 201 до 400 мм (%);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="159"/>
-    <w:bookmarkStart w:name="z175" w:id="160"/>
+    <w:bookmarkEnd w:id="162"/>
+    <w:bookmarkStart w:name="z175" w:id="163"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 12 указывается общая протяженность тепловых сетей в двухтрубном исчислении диаметром от 401 до 600 мм (км);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="160"/>
-    <w:bookmarkStart w:name="z176" w:id="161"/>
+    <w:bookmarkEnd w:id="163"/>
+    <w:bookmarkStart w:name="z176" w:id="164"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 13 указывается износ тепловых сетей диаметром от 401 до 600 мм (%);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="161"/>
-    <w:bookmarkStart w:name="z177" w:id="162"/>
+    <w:bookmarkEnd w:id="164"/>
+    <w:bookmarkStart w:name="z177" w:id="165"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 14 указывается общая протяженность тепловых сетей в двухтрубном исчислении диаметром свыше 600 мм (км);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="162"/>
-    <w:bookmarkStart w:name="z178" w:id="163"/>
+    <w:bookmarkEnd w:id="165"/>
+    <w:bookmarkStart w:name="z178" w:id="166"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 15 указывается износ тепловых сетей диаметром свыше 600 мм (%);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="163"/>
-    <w:bookmarkStart w:name="z179" w:id="164"/>
+    <w:bookmarkEnd w:id="166"/>
+    <w:bookmarkStart w:name="z179" w:id="167"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 16 указывается средний износ тепловых сетей (%);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="164"/>
-    <w:bookmarkStart w:name="z180" w:id="165"/>
+    <w:bookmarkEnd w:id="167"/>
+    <w:bookmarkStart w:name="z180" w:id="168"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 17 указывается годовой объем транспортируемой тепловой энергии (кВтч);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="165"/>
-    <w:bookmarkStart w:name="z181" w:id="166"/>
+    <w:bookmarkEnd w:id="168"/>
+    <w:bookmarkStart w:name="z181" w:id="169"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 18 указываются годовое фактическое потребление электрической энергии, связанное с транспортировкой тепловой энергии (кВтч);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="166"/>
-    <w:bookmarkStart w:name="z182" w:id="167"/>
+    <w:bookmarkEnd w:id="169"/>
+    <w:bookmarkStart w:name="z182" w:id="170"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 19 указываются удельное потребление электрической энергии, связанное с транспортировкой тепловой энергии (кВтч/Гкал);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="167"/>
-    <w:bookmarkStart w:name="z183" w:id="168"/>
+    <w:bookmarkEnd w:id="170"/>
+    <w:bookmarkStart w:name="z183" w:id="171"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 20 указываются годовые потери тепловой энергии, связанные с транспортировкой тепловой энергии (МВт);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="168"/>
-    <w:bookmarkStart w:name="z184" w:id="169"/>
+    <w:bookmarkEnd w:id="171"/>
+    <w:bookmarkStart w:name="z184" w:id="172"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 21 указываются удельные потери тепловой энергии, связанные с транспортировкой тепловой энергии (%);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="169"/>
-    <w:bookmarkStart w:name="z185" w:id="170"/>
+    <w:bookmarkEnd w:id="172"/>
+    <w:bookmarkStart w:name="z185" w:id="173"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 22 указываются удельные потери тепловой энергии (%);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="170"/>
-    <w:bookmarkStart w:name="z186" w:id="171"/>
+    <w:bookmarkEnd w:id="173"/>
+    <w:bookmarkStart w:name="z186" w:id="174"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 23 указывается уровень нормативных потерь тепловой энергии (%);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="171"/>
-    <w:bookmarkStart w:name="z187" w:id="172"/>
+    <w:bookmarkEnd w:id="174"/>
+    <w:bookmarkStart w:name="z187" w:id="175"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 24 указывается фактический уровень потерь тепловой энергии (%);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="172"/>
-    <w:bookmarkStart w:name="z188" w:id="173"/>
+    <w:bookmarkEnd w:id="175"/>
+    <w:bookmarkStart w:name="z188" w:id="176"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 25 указывается приведенный КПД тепловой сети (%);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="173"/>
-    <w:bookmarkStart w:name="z189" w:id="174"/>
+    <w:bookmarkEnd w:id="176"/>
+    <w:bookmarkStart w:name="z189" w:id="177"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 26 указывается общая тепловая нагрузка сетей (МВт/час);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="174"/>
-    <w:bookmarkStart w:name="z190" w:id="175"/>
+    <w:bookmarkEnd w:id="177"/>
+    <w:bookmarkStart w:name="z190" w:id="178"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 27 указывается общее количество зданий и сооружений, потребляющих тепловую энергию (единиц);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="175"/>
-    <w:bookmarkStart w:name="z191" w:id="176"/>
+    <w:bookmarkEnd w:id="178"/>
+    <w:bookmarkStart w:name="z191" w:id="179"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 28 указывается охват централизованным теплоснабжением (%);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="176"/>
-    <w:bookmarkStart w:name="z192" w:id="177"/>
+    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkStart w:name="z192" w:id="180"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 29 указывается количество зданий и сооружений, потребляющих тепловую энергию, в зоне централизованного теплоснабжения (единиц);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="177"/>
-    <w:bookmarkStart w:name="z193" w:id="178"/>
+    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkStart w:name="z193" w:id="181"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 30 указывается количество зданий и сооружений, желающих подключиться к централизованной системе теплоснабжения (единиц);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="178"/>
-    <w:bookmarkStart w:name="z194" w:id="179"/>
+    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkStart w:name="z194" w:id="182"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 31 указывается вид системы теплоснабжения (централизованная или местная) в которой работает субъект теплоснабжения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="179"/>
+    <w:bookmarkEnd w:id="182"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -19762,70 +19480,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z197" w:id="180"/>
+    <w:bookmarkStart w:name="z197" w:id="183"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="180"/>
+    <w:bookmarkEnd w:id="183"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -20511,64 +20229,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z198" w:id="181"/>
+      <w:bookmarkStart w:name="z198" w:id="184"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование ______________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="181"/>
+    <w:bookmarkEnd w:id="184"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес _____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -20718,64 +20436,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место для печати</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z199" w:id="182"/>
+      <w:bookmarkStart w:name="z199" w:id="185"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Пояснение по заполнению формы, предназначенной для сбора</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="182"/>
+    <w:bookmarkEnd w:id="185"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>      административных данных, приведено в приложении к настоящей Форме.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -21001,300 +20719,300 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>коммерческого учета, модернизация</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>теплопотребляющих установок)"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z201" w:id="183"/>
+    <w:bookmarkStart w:name="z201" w:id="186"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных "Информация по потреблению тепловой энергии, состав теплопотребляющих установок, наличие и (или) отсутствие приборов учета и состава оборудования тепловых пунктов, а также принятых мерах по энергоэффективности (установка автоматизированных тепловых пунктов, приборов коммерческого учета, модернизация теплопотребляющих установок)"</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(форма 1-ПТТЭ, 1 (один) раз в год)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="183"/>
-    <w:bookmarkStart w:name="z202" w:id="184"/>
+    <w:bookmarkEnd w:id="186"/>
+    <w:bookmarkStart w:name="z202" w:id="187"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных "Информация по потреблению тепловой энергии, состав теплопотребляющих установок, наличие и (или) отсутствие приборов учета и состава оборудования тепловых пунктов, а также принятых мерах по энергоэффективности (установка автоматизированных тепловых пунктов, приборов коммерческого учета, модернизация теплопотребляющих установок" (далее – Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="184"/>
-    <w:bookmarkStart w:name="z203" w:id="185"/>
+    <w:bookmarkEnd w:id="187"/>
+    <w:bookmarkStart w:name="z203" w:id="188"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма заполняется следующим образом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="185"/>
-    <w:bookmarkStart w:name="z204" w:id="186"/>
+    <w:bookmarkEnd w:id="188"/>
+    <w:bookmarkStart w:name="z204" w:id="189"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 указывается порядковый номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="186"/>
-    <w:bookmarkStart w:name="z205" w:id="187"/>
+    <w:bookmarkEnd w:id="189"/>
+    <w:bookmarkStart w:name="z205" w:id="190"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 2 указывается код Классификатора административно-территориальных объектов и наименование области, городов республиканского значения, столицы, городов областного и районного значения, поселка и села согласно Классификатору административно-территориальных объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="187"/>
-    <w:bookmarkStart w:name="z206" w:id="188"/>
+    <w:bookmarkEnd w:id="190"/>
+    <w:bookmarkStart w:name="z206" w:id="191"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 3 указывается наименование потребителя, потребляющего тепловую энергию не для бытовых нужд, бизнес-идентификационный номер или идентификационный номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="188"/>
-    <w:bookmarkStart w:name="z207" w:id="189"/>
+    <w:bookmarkEnd w:id="191"/>
+    <w:bookmarkStart w:name="z207" w:id="192"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 4 указывается количество потребленной тепловой энергии в кВт, с разделением по каждому месяцу отчетного периода (в случае отсутствия у потребителя приборов коммерческого учета, указываются нормативные показатели потребления тепловой энергии в кВт);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="189"/>
-    <w:bookmarkStart w:name="z208" w:id="190"/>
+    <w:bookmarkEnd w:id="192"/>
+    <w:bookmarkStart w:name="z208" w:id="193"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 5 указывается состав теплопотребляющих установок потребителя, потребляющего тепловую энергию не для бытовых нужд;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="190"/>
-    <w:bookmarkStart w:name="z209" w:id="191"/>
+    <w:bookmarkEnd w:id="193"/>
+    <w:bookmarkStart w:name="z209" w:id="194"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 6 указывается наличие и (или) отсутствие приборов учета тепловой энергии у потребителя, потребляющего тепловую энергию не для бытовых нужд;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="191"/>
-    <w:bookmarkStart w:name="z210" w:id="192"/>
+    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkStart w:name="z210" w:id="195"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 7 указывается состав оборудования тепловых пунктов потребителя, потребляющего тепловую энергию не для бытовых нужд;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="192"/>
-    <w:bookmarkStart w:name="z211" w:id="193"/>
+    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkStart w:name="z211" w:id="196"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 8 указывается принятые меры по энергоэффективности (установка автоматизированных тепловых пунктов, приборов коммерческого учета, модернизация теплопотребляющих установок) потребителем, потребляющим тепловую энергию не для бытовых нужд;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="193"/>
-    <w:bookmarkStart w:name="z212" w:id="194"/>
+    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkStart w:name="z212" w:id="197"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 9 указывается вид системы теплоснабжения (централизованная или местная) в которой работает субъект теплоснабжения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="194"/>
+    <w:bookmarkEnd w:id="197"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -22905,70 +22623,70 @@
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z215" w:id="195"/>
+    <w:bookmarkStart w:name="z215" w:id="198"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       продолжение таблицы</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="195"/>
+    <w:bookmarkEnd w:id="198"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
         <w:gridCol w:w="2460"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -23654,64 +23372,64 @@
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z216" w:id="196"/>
+      <w:bookmarkStart w:name="z216" w:id="199"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Наименование _____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="196"/>
+    <w:bookmarkEnd w:id="199"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Адрес ____________________________________________</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -23861,64 +23579,64 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Место для печати</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z217" w:id="197"/>
+      <w:bookmarkStart w:name="z217" w:id="200"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Примечание: Пояснение по заполнению формы, предназначенной</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="197"/>
+    <w:bookmarkEnd w:id="200"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>для сбора административных данных, приведено в приложении к настоящей Форме.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
@@ -24079,342 +23797,342 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>в централизованных или местных</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>систем теплоснабжения"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z219" w:id="198"/>
+    <w:bookmarkStart w:name="z219" w:id="201"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Пояснение по заполнению формы, предназначенной для сбора административных данных "Информация о количестве использованного топлива теплопроизводящим субъектом во время отопительного сезона в централизованных или местных системах теплоснабжения" (форма 1-КИТ, 1 (один) раз в год)</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="198"/>
-    <w:bookmarkStart w:name="z220" w:id="199"/>
+    <w:bookmarkEnd w:id="201"/>
+    <w:bookmarkStart w:name="z220" w:id="202"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящее пояснение определяет единые требования по заполнению формы, предназначенной для сбора административных данных "Информация о количестве использованного топлива теплопроизводящим субъектом во время отопительного сезона в централизованных или местных систем теплоснабжения" (далее – Форма).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="199"/>
-    <w:bookmarkStart w:name="z221" w:id="200"/>
+    <w:bookmarkEnd w:id="202"/>
+    <w:bookmarkStart w:name="z221" w:id="203"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Форма заполняется следующим образом:</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="200"/>
-    <w:bookmarkStart w:name="z222" w:id="201"/>
+    <w:bookmarkEnd w:id="203"/>
+    <w:bookmarkStart w:name="z222" w:id="204"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 1 указывается порядковый номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="201"/>
-    <w:bookmarkStart w:name="z223" w:id="202"/>
+    <w:bookmarkEnd w:id="204"/>
+    <w:bookmarkStart w:name="z223" w:id="205"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 2 указывается код Классификатора административно-территориальных объектов и наименование области, городов республиканского значения, столицы, городов областного и районного значения, поселка и села согласно Классификатору административно-территориальных объектов;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="202"/>
-    <w:bookmarkStart w:name="z224" w:id="203"/>
+    <w:bookmarkEnd w:id="205"/>
+    <w:bookmarkStart w:name="z224" w:id="206"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 3 указывается наименование теплопроизводящего субъекта, бизнес-идентификационный номер или идентификационный номер;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="203"/>
-    <w:bookmarkStart w:name="z225" w:id="204"/>
+    <w:bookmarkEnd w:id="206"/>
+    <w:bookmarkStart w:name="z225" w:id="207"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 4 указывается дата начала и завершения отопительного сезона, в формате день, месяц и год (ДД.ММ.ГГГГ.).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="204"/>
-    <w:bookmarkStart w:name="z226" w:id="205"/>
+    <w:bookmarkEnd w:id="207"/>
+    <w:bookmarkStart w:name="z226" w:id="208"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 5 указывается вид основного топлива (уголь, мазут, газ и (или) другое) использованного теплопроизводящим субъектом во время отопительного сезона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="205"/>
-    <w:bookmarkStart w:name="z227" w:id="206"/>
+    <w:bookmarkEnd w:id="208"/>
+    <w:bookmarkStart w:name="z227" w:id="209"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 6 указывается марка основного топлива, использованного теплопроизводящим субъектом во время отопительного сезона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="206"/>
-    <w:bookmarkStart w:name="z228" w:id="207"/>
+    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkStart w:name="z228" w:id="210"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 7 указывается вид резервного топлива (уголь, мазут, газ и (или) другое) использованного теплопроизводящим субъектом во время отопительного сезона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="207"/>
-    <w:bookmarkStart w:name="z229" w:id="208"/>
+    <w:bookmarkEnd w:id="210"/>
+    <w:bookmarkStart w:name="z229" w:id="211"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 8 указывается марка резервного топлива, использованного теплопроизводящим субъектом во время отопительного сезона;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="208"/>
-    <w:bookmarkStart w:name="z230" w:id="209"/>
+    <w:bookmarkEnd w:id="211"/>
+    <w:bookmarkStart w:name="z230" w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       в графе 9 указывается вид системы теплоснабжения (централизованная или местная) в которой работает субъект теплоснабжения.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="209"/>
+    <w:bookmarkEnd w:id="212"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>