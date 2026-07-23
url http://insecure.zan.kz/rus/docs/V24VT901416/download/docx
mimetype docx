--- v1 (2025-11-22)
+++ v2 (2026-07-23)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="beed1ee" w14:textId="beed1ee">
+    <w:p w14:paraId="0e36fbc" w14:textId="0e36fbc">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -766,2662 +766,2660 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правила оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>
+      Сноска. Правила в редакции решения - маслихата района Самар Восточно - Казахстанской области от 19.06.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 32-5/VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1. Настоящие Правила оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан (далее - Правила) разработаны в соответствии с постановлением Правительства Республики Казахстан от 30 июня 2023 года № 523 "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" (далее – Типовые правила) и определяют порядок оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2. Основные термины и понятия, которые используются в настоящих Правилах:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) специальная комиссия – комиссия, создаваемая решением акима района Самар, по рассмотрению заявления лица (семьи), претендующего на оказание социальной помощи отдельным категориям нуждающихся граждан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) социальная помощь – помощь, предоставляемая местным исполнительным органом района Самар в денежной или натуральной форме отдельным категориям нуждающихся граждан (далее – получатели), а также к праздничным дням и памятным датам;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) уполномоченный орган по оказанию социальной помощи – государственное учреждение "Отдел занятости и социальных программ района Самар", финансируемое за счет местного бюджета, осуществляющее оказание социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) уполномоченная организация по выплате социальной помощи – банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) прожиточный минимум – минимальный денежный доход на одного человека, равный по величине стоимости минимальной потребительской корзины Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) среднедушевой доход – доля совокупного дохода семьи, приходящаяся на каждого члена семьи в месяц;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8) праздничные дни – дни национальных и государственных праздников Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9) праздничные даты (далее – памятные даты) – профессиональные и иные праздники Республики Казахстан;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11) участковая комиссия – специальная комиссия, создаваемая решением акимов соответствующих административно-территориальных единиц для проведения обследования материального положения лиц (семей), обратившихся за адресной социальной помощью;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) предельный размер – утвержденный максимальный размер социальной помощи;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      13) сервис цифровых документов – объект информационно-коммуникационной инфраструктуры "электронного правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из объектов информатизации;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14) веб-портал "электронное правительство" (далее – портал) – объект информатизации, представляющий собой "единое окно" доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, государственным и иным услугам, оказываемым в электронной форме;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3. Меры социальной поддержки, предусмотренные  пунктом 4 статьи 71, пунктом 3 статьи 170, пунктом 3 статьи 229 Социального кодекса Республики Казахстан, подпунктом 2)  пункта 1 статьи 10, подпунктом 2) пункта 1 статьи 11, подпунктом 2) пункта 1 статьи 12, подпунктом 2) статьи 13, статьей 17 Закона Республики Казахстан "О ветеранах", оказываются в порядке, определенном настоящими Правилами.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, один раз в год), осуществляется с месяца обращения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Настоящие Правила распространяются на лиц, зарегистрированных по постоянному месту жительства на территории района Самар.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6. Участковые и специальные комиссии осуществляют свою деятельность на основании положений, утверждаемых акиматом Восточно-Казахстанской области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z12" w:id="4"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z13" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Социальная помощь к праздничным дням и памятным датам оказывается периодически (один раз в год) в виде денежных выплат.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Социальная помощь к праздничным дням и памятным датам устанавливается в размере не менее 2,5-кратного месячного расчетного показателя и назначается один раз в календарном году.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При наличии нескольких оснований социальная помощь к праздничным дням и памятным датам назначается только по одному основанию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z14" w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      8. Социальная помощь к праздничным дням и памятным датам оказывается следующим категориям граждан:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) День вывода ограниченного контингента советских войск из Демократической Республики Афганистан – 15 февраля:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Советской Армии, Военно-Морского флота, Комитета государственной безопасности, лицам начальствующего и рядового состава Министерства внутренних дел бывшего Союза ССР (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории других государств – в размере (сто пятьдесят) 150 000 тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнообязанным, призывавшимся на учебные сборы и направлявшимся в Афганистан в период ведения боевых действий - в размере (сто пятьдесят тысяч) 150 000 тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим автомобильных батальонов, направлявшимся в Афганистан для доставки грузов в эту страну в период ведения боевых действий - в размере (сто пятьдесят тысяч) 150 000 тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим летного состава, совершавшим вылеты на боевые задания в Афганистан с территории бывшего Союза ССР - в размере (сто пятьдесят тысяч) 150 000 тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      рабочим и служащим, обслуживавшим советский воинский контингент в Афганистане, получившим ранения, контузии или увечья либо награжденным орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий - в размере (сто пятьдесят тысяч) 150 000 тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия - в размере (сто пятьдесят тысяч)150 000 тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или других государствах, в которых велись боевые действия - в размере (сто пятьдесят тысяч) 150 000 тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) Международный женский день – 8 марта:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      многодетным матерям, награжденным подвесками "Алтын Алқа", "Күміс Алқа" или получившим ранее звание "Мать-героиня", награжденным орденами "Материнская слава" I и II степени – в размере (пятьнадцать тысяч) 15 000 тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      многодетным семьям, имеющим четырех и более совместно проживающих несовершеннолетних детей, в том числе детей, обучающихся по очной форме обучения в организациях (но не более чем до достижения двадцатитрехлетнего возраста) - в размере (пятьнадцать тысяч) 15 000 тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) День защитника Отечества - 7 мая:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Республики Казахстан, выполнявшим задачи согласно межгосударственным договорам и соглашениям по усилению охраны границы Содружества Независимых Государств на таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года - в размере 150 000 (сто пятьдесят тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим Республики Казахстан, принимавшим участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года - в размере 150 000 (сто пятьдесят тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшим участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы - в размере 150 000 (сто пятьдесят тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986-1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшие непосредственно в ядерных испытаниях – в размере 150 000 (сто пятьдесят тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988-1989 годах, эвакуированным (самостоятельно выехавшим) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии - в размере 150 000 (сто пятьдесят тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их детям, инвалидность которых генетически связана с радиационным облучением одного из родителей - в размере 70 000 (семьдесят тысяч) тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      семьям военнослужащих, погибших (умерших) при прохождении воинской службы в мирное время - в размере 15 000 (пятнадцать тысяч) тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) День Победы – 9 мая:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      участникам Великой Отечественной войны, а именно военнослужащим, проходившим службу в воинских частях, штабах и учреждениях, входивших в состав действующей армии и флота в период Великой Отечественной войны, а также во время других боевых операций по защите бывшего Союза ССР, партизанам и подпольщикам Великой Отечественной войны – в размере (пять миллионов) 5 000 000 тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а именно военнослужащим действующей армии и флота, партизанам и подпольщикам Великой Отечественной войны, а также рабочим и служащим, которым инвалидность установлена вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны на фронте, в районе военных действий, на прифронтовых участках железных дорог, сооружениях оборонительных рубежей, военно-морских баз и аэродромов - в размере (пять миллионов) 5 000 000 тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, проходившим в период Великой Отечественной войны службу в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях - в размере (сто тридцать тысяч) 130 000 тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам вольнонаемного состава Советской Армии, Военно-Морского Флота, войск и органов внутренних дел и государственной безопасности бывшего Союза ССР, занимавшим штатные должности в воинских частях, штабах, учреждениях, входившим в состав действующей армии в период Великой Отечественной войны - в размере (сто тридцать тысяч) 130 000 тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, которые в период Великой Отечественной войны находились в составе частей, штабов и учреждений, входивших в состав действующей армии и флота, в качестве сыновей (воспитанников) полков и юнг - в размере (сто тридцать тысяч) 130 000 тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, принимавшим участие в боевых действиях против фашистской Германии и ее союзников в годы Второй мировой войны на территории зарубежных стран в составе партизанских отрядов, подпольных групп и других антифашистских формирований - в размере (сто тридцать тысяч) 130 000 тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      работникам специальных формирований Народного комиссариата путей сообщения, Народного комиссариата связи, плавающего состава промысловых и транспортных судов и летно-подъемного состава авиации, которые в период Великой Отечественной войны были переведены на положение военнослужащих - в размере (сто тридцать тысяч) 130 000 тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданам, работавшим в период блокады в городе Ленинграде на предприятиях, в учреждениях и организациях города и награжденным медалью "За оборону Ленинграда" или знаком "Житель блокадного Ленинграда" - в размере (сто тридцать тысяч) 130 000 тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      несовершеннолетним узникам концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны - в размере (сто тридцать тысяч) 130 000 тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруге (супругу) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак - в размере (сто тридцать тысяч) 130 000 тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны - в размере (сто тридцать тысяч) 130 000 тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и ненагражденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны - в размере (восемьдесят тысяч) 80 000 тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) День памяти жертв политических репрессий и голода – 31 мая:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданам, признанным жертвами политических репрессий или пострадавшими от политических репрессий, имеющим инвалидность или являющимся пенсионерами – в размере (тринадцать тысяч) 13 000 тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      6) День закрытия Семипалатинского ядерного полигона – 29 августа:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      детям с инвалидностью в возрасте до 18 лет (одному из родителей или иным законным представителям детей с инвалидностью) - в размере (пятьнадцать тысяч) 15 000 тенге;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7) День Независимости – 16 декабря:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      лицам, подвергшимся репрессиям за участие в событиях 17-18 декабря 1986 года в Казахстане, за исключением лиц, осужденных за совершение умышленных убийств и посягательство на жизнь работника милиции, народного дружинника в этих событиях, в отношении которых сохраняется действующий порядок пересмотра уголовных дел - в размере 200 000 (двести тысяч) тенге.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z15" w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      9. Основаниями для отнесения граждан к категории нуждающихся являются:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) причинение ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) причинение ущерба гражданину (семье) либо его имуществу вследствие пожара;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) наличие социально значимого заболевания;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) наличие среднедушевого дохода, не превышающего порога, установленного местными представительными органами, в кратном отношении к прожиточному минимуму, устанавливаемому на соответствующий финансовый год законом о республиканском бюджете.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      10. Единовременная социальная помощь в денежной форме оказывается следующим категориям получателей:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) гражданам (семьям), имеющим социально значимое заболевание;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) без учета среднедушевого дохода:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в случае причинения ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      в случае причинения ущерба гражданину (семье) либо его имуществу вследствие пожара.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При причинении ущерба имуществу вследствие стихийного бедствия или пожара социальная помощь оказывается по месту нахождения пострадавшего имущества независимо от места регистрации его собственника. Сроки обращения по данным основаниям составляют в течение трех месяцев со дня наступления событий.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Лица, сопровождающие лицо с инвалидностью первой группы на санаторно-курортное лечение, имеют право на возмещение местными исполнительными органами стоимости пребывания в санаторно-курортной организации, 1 раз в год в размере семидесяти процентов от гарантированной суммы на соответствующий период, предоставляемой в качестве возмещения стоимости санаторно-курортного лечения, определяемой уполномоченным государственным органом (за исключением лиц с инвалидностью, получивших трудовое увечье или профессиональное заболевание по вине работодателя).</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Возмещение выплачивается при представлении следующего документа:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт проживания в санаторно-курортной организации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Сроки обращения по данному основанию составляют в течение двух месяцев со дня наступления событий.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z17" w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      11. Социальная помощь в денежной форме оказывается периодически (ежемесячно) без учета среднедушевого дохода:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      родителям или законным представителям детей, инфицированных вирусом иммунодефицита человека (ВИЧ) и состоящих на диспансерном учете, в двукратном размере величины прожиточного минимума;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      гражданам, страдающим туберкулезным заболеванием и находящимся на амбулаторном этапе лечения согласно предоставленному списку Коммунального государственного предприятия на праве хозяйственного ведения "Районная больница района Самар" Управления здравоохранения Восточно-Казахстанской области - 7 месячных расчетных показателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z18" w:id="10"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12. Порог среднедушевого дохода для назначения помощи устанавливается в размере двухкратной величины прожиточного минимума Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z19" w:id="11"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">
-      Сноска. Правила в редакции решения - маслихата района Самар Восточно - Казахстанской области от 18.09.2025 </w:t>
-[...22 lines deleted...]
-    <w:bookmarkStart w:name="z13" w:id="4"/>
+      13. Перечень видов помощи по основаниям, указанным в </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>пункте 9</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> настоящих Правил, для оказания социальной помощи и (или) проведения обследования материально-бытового положения лица (семьи) утверждается местным представительным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z20" w:id="12"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      14. Специальные комиссии при вынесении заключения о необходимости оказания социальной помощи руководствуются перечнем оснований для отнесения граждан к категории нуждающихся, утвержденным местным представительным органом.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z21" w:id="13"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      15. К праздничным дням и памятным датам размер социальной помощи для отдельно взятой категории получателей устанавливается в едином размере местными представительными органами по согласованию с МИО области.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z22" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      16. Размер оказываемой социальной помощи в каждом отдельном случае определяет специальная комиссия, которая указывает его в заключении о необходимости оказания социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z23" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
-[...3 lines deleted...]
-    <w:bookmarkStart w:name="z14" w:id="5"/>
+        <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z24" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      17. Социальная помощь к праздничным дням и памятным датам оказывается без истребования заявлений от получателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Категории получателей социальной помощи определяются МИО.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Списки получателей социальной помощи формируются на основании запроса в Государственную корпорацию либо иные организации, либо в электронном виде из информационных систем уполномоченного государственного органа.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z25" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Настоящие Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан (далее - Правила) разработаны в соответствии с </w:t>
-[...259 lines deleted...]
-      11) уполномоченная организация по выплате социальной помощи – банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";</w:t>
+      18. Для получения социальной помощи отдельным категориям нуждающихся граждан заявитель от себя или от имени семьи (или представитель по доверенности, выданной в соответствии со </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>статьей 167</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Гражданского кодекса Республики Казахстан) обращается письменно в уполномоченный орган по оказанию социальной помощи или к акиму поселка, села, сельского округа, или в Государственную корпорацию с заявлением по форме, согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Типовым правилам, или электронно на портал с заявлением по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1-1</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Типовым правилам.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="17"/>
-    <w:bookmarkStart w:name="z27" w:id="18"/>
-[...15 lines deleted...]
-      12) уполномоченный государственный орган – центральный исполнительный орган, осуществляющий руководство и межотраслевую координацию в сфере социальной защиты населения в соответствии с законодательством Республики Казахстан, регулирование, контрольные функции за деятельностью Государственного фонда социального страхования;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При письменном обращении специалист, принимающий документы, формирует запросы в соответствующие информационные системы (далее – ИС) государственных органов и (или) организаций через шлюз "электронное правительство" по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1-2</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Типовым правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При несоответствии (отсутствии) сведений в ИС заявителем к заявлению прилагаются следующие документы:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) документ, удостоверяющий личность, либо электронный документ из сервиса цифровых документов (для идентификации личности);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) сведения о доходах лица (членов семьи) (для получения социальной помощи, которая назначается независимо от доходов лица (членов семьи), сведения о доходах лица (членов семьи) не предоставляются);</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) один из нижеперечисленных документов, подтверждающих факт наличия оснований для отнесения к категории нуждающихся:</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      документ, подтверждающий факт причиненного ущерба гражданину (семье) либо его имуществу вследствие пожара; </w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      документ, подтверждающий факт наличия социально значимого заболевания.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Документы представляются в подлинниках и копиях для сверки. После сверки подлинники документов возвращаются заявителю.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      При представлении заявителем неполного пакета документов и (или) документов с истекшим сроком действия заявителю выдается расписка об отказе в приеме заявления на оказание социальной помощи по форме согласно </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приложению 1-3</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> к Типовым правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При обращении заявителя за социальной помощью электронно посредством портала запрос в ИС государственных органов и (или) организаций для получения необходимых сведений осуществляется самим заявителем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При этом заявитель удостоверяет своей ЭЦП электронное заявление и сведения, поступившие из ИС государственных органов и (или) организаций.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z26" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      19. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных местным бюджетом на текущий финансовый год.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z28" w:id="19"/>
-[...15 lines deleted...]
-      13) сервис цифровых документов – объект информационно- коммуникационной инфраструктуры "электронного правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из объектов информатизации;</w:t>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган по оказанию социальной помощи переводит в Государственную корпорацию суммы социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи на банковские счета получателей социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      При исчислении и оказании социальной помощи все суммы, исчисленные в тиынах, подлежат округлению до одного тенге независимо от суммы тиынов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="19"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      20. Отказ в оказании социальной помощи осуществляется в случаях:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="19"/>
-    <w:bookmarkStart w:name="z29" w:id="20"/>
-[...1815 lines deleted...]
-    <w:bookmarkStart w:name="z107" w:id="98"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выявления недостоверных сведений, представленных заявителями;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="98"/>
-    <w:bookmarkStart w:name="z108" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отказа, уклонения заявителя от проведения обследования материального положения лица (семьи);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="99"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z110" w:id="101"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) превышения размера среднедушевого дохода лица (семьи) установленного местными представительными органами порога для оказания социальной помощи;</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) получения из информационной системы уполномоченного государственного органа сведений, подтверждающих факты назначения, осуществления выплат, подачи заявления на назначение социальной помощи по данному основанию.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="101"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z112" w:id="103"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      21. Социальная помощь прекращается в случаях:</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) смерти получателя;</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="103"/>
-[...80 lines deleted...]
-    <w:bookmarkStart w:name="z117" w:id="108"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) выезда получателя на постоянное проживание за пределы соответствующей административно-территориальной единицы;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) направления получателя на проживание в центры оказания специальных социальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выявления недостоверных сведений, представленных заявителем.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) выявления сведений об утрате оснований для оказание социальной помощи.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       Подпункт 3) настоящего пункта не распространяется на выплату социальной помощи, назначенной по основаниям, указанным в подпунктах 1) и 2) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>пункта 8</w:t>
+        <w:t>пункта 9</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> настоящих Правил.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="108"/>
-[...20 lines deleted...]
-    <w:bookmarkStart w:name="z119" w:id="110"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата социальной помощи по основаниям, указанным в подпунктах 1), 2) и 3) настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выплата социальной помощи по основаниям, указанным в подпунктах 4) и 5) настоящего пункта, прекращается с даты наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="110"/>
-[...99 lines deleted...]
-    <w:bookmarkEnd w:id="113"/>
+    <w:bookmarkStart w:name="z28" w:id="20"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      22. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном или судебном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z29" w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      23. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган по оказанию социальной помощи с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:bookmarkStart w:name="z30" w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      24. На основании принятого уполномоченным органом по оказанию социальной помощи решения об оказании социальной помощи Государственная корпорация формирует потребность в бюджетных средствах на выплату социальной помощи:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по единовременным выплатам – ежедневно;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      по ежемесячным и ежеквартальным выплатам – 27 числа месяца, предшествующего месяцу выплаты.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z31" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      25. После формирования потребности Государственная корпорация не позднее следующего рабочего дня направляет заявку о сумме потребности на выплату социальной помощи в уполномоченный орган по оказанию социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Уполномоченный орган по оказанию социальной помощи в течение двух рабочих дней после поступления заявки о сумме потребности на выплату социальной помощи перечисляет в Государственную корпорацию денежные средства в пределах сумм, предусмотренных заявкой о сумме потребности на выплату социальной помощи.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      По заявкам о суммах потребности на выплату социальной помощи, поступившим после 27 числа месяца, уполномоченный орган по оказанию социальной помощи перечисляет денежные средства в Государственную корпорацию после 1 числа следующего месяца.</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>