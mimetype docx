--- v0 (2025-11-08)
+++ v1 (2026-07-27)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="6a0dec0" w14:textId="6a0dec0">
+    <w:p w14:paraId="be413d4" w14:textId="be413d4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,51 +93,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об определении мест для размещения агитационных печатных материалов на территории Глубоковского района Восточно-Казахстанской области</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Постановление Глубоковского районного акимата Восточно-Казахстанской области от 1 октября 2024 года № 469. Зарегистрировано Департаментом юстиции Восточно-Казахстанской области 30 сентября 2024 года № 9088-16</w:t>
+        <w:t>Постановление Глубоковского районного акимата Восточно-Казахстанской области от 1 октября 2024 года № 469. Зарегистрировано Департаментом юстиции Восточно-Казахстанской области 30 сентября 2024 года № 9089-16</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:bookmarkStart w:name="z5" w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
@@ -716,50 +716,88 @@
               </w:rPr>
               <w:t>от 1 октября 2024 года № 469</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:bookmarkStart w:name="z13" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Места для размещения агитационных печатных материалов на территории Глубоковского района Восточно-Казахстанской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции постановления Глубоковского районного акимата Восточно-Казахстанской области от 30.04.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 199</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
         <w:gridCol w:w="4100"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
@@ -772,51 +810,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-    №</w:t>
+№</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -885,51 +923,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-1</w:t>
+1.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -998,51 +1036,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-2</w:t>
+2.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1069,93 +1107,111 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-улица Юбилейная, возле дома № 10/1, улица Центральная, возле дома № 47</w:t>
+              <w:t xml:space="preserve">
+улица Юбилейная, возле дома № 10/1, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Центральная, возле дома № 47</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-3</w:t>
+3.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1183,92 +1239,110 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-улица Юбилейная, дом № 2, возле здания дома культуры коммунального государственного казенного предприятия "Дом культуры имени Абая" Глубоковского районного акимата, улица Б.Момышұлы, возле дома № 26а, возле магазина "Болашақ"</w:t>
+улица Юбилейная, дом № 2, возле здания дома культуры коммунального государственного казенного предприятия "Дом культуры имени Абая" Глубоковского районного акимата,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Б.Момышұлы, возле дома № 26а, возле магазина "Болашак"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-4</w:t>
+4.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1296,92 +1370,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-улица Профсоюзная, дом № 34а, возле здания дома культуры коммунального государственного казенного предприятия "Дом культуры имени Абая" Глубоковского районного акимата</w:t>
+улица Профсоюзная, дом № 34а, возле здания Бобровского центра досуга коммунального государственного казенного предприятия "Дом культуры имени Абая" Глубоковского районного акимата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-5</w:t>
+5.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1450,51 +1524,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-6</w:t>
+6.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1522,92 +1596,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-на пересечении улицы Новостройка и улицы Орталық, возле дома № 11, улица Орталық, возле кафе "Риддер", улица Юбилейная, возле дома № 8</w:t>
+на пересечении улицы Новостройка и улицы Орталық, возле дома № 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-7</w:t>
+7.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1676,51 +1750,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-8</w:t>
+8.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1747,129 +1821,165 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-улица Ленина, возле дома № 20, улица Алейская, возле дома № 3</w:t>
+              <w:t xml:space="preserve">
+улица Ленина, возле дома № 20, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Алейская, возле дома № 3</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-9</w:t>
+9.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Веселовка</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -1902,51 +2012,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-10</w:t>
+10.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2015,51 +2125,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-11</w:t>
+11.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2087,128 +2197,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-улица Степная, между домами № 51 и № 53, улица Жібек жолы, возле дома № 64, улица Берестова, возле дома № 12, улица Пирогова, возле дома № 15</w:t>
+улица Степная, дом № 66, возле магазина "ИКС-LTD",</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Жібек жолы, возле дома № 64,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Берестова, возле дома № 12,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Пирогова, возле дома № 15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-12</w:t>
+12.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 село Прапорщиково </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2241,51 +2423,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-13</w:t>
+13.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2354,51 +2536,51 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-14</w:t>
+14.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2426,92 +2608,92 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-улица Центральная, возле дома № 31, возле магазина "Асия"</w:t>
+улица Центральная, дом № 31, возле магазина "Асия"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-15</w:t>
+15.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2580,164 +2762,200 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-16</w:t>
+16.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 село Кожохово </w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...32 lines deleted...]
-улица Ленина, возле дома № 12, улица Солнечная, возле дома № 1</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Ленина, возле дома № 12, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Солнечная, возле дома № 1</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-17</w:t>
+17.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2765,92 +2983,110 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-улица Кирова, дом № 2, возле здания коммунального государственного учреждения "Прогрессовская средняя школа" отдела образования по Глубоковскому району управления образования Восточно-Казахстанской области, улица Кирова, дом № 12, возле дома культуры коммунального государственного казенного предприятия "Дом культуры имени Абая" Глубоковского районного акимата, улица Абая возле дома № 28</w:t>
+улица Кирова, дом № 2, возле здания коммунального государственного учреждения "Прогрессовская средняя школа" отдела образования по Глубоковскому району управления образования Восточно-Казахстанской области,</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Кирова, дом № 12, возле дома культуры коммунального государственного казенного предприятия "Дом культуры имени Абая" Глубоковского районного акимата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-18</w:t>
+18.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -2877,93 +3113,111 @@
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>
-улица Кирова, возле дома № 47, улица Шоссейная, возле дома № 1</w:t>
+              <w:t xml:space="preserve">
+улица Кирова, возле дома № 47, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Шоссейная, дом № 2б, возле магазина "Поворот"</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-19</w:t>
+19.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
@@ -3032,2044 +3286,2165 @@
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-20</w:t>
+20.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
 село Малоубинка </w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...32 lines deleted...]
-улица Клиновицкого, дом № 1, возле здания коммунального государственного учреждения "Малоубинская средняя школа" отдела образования по Глубоковскому району управления образования Восточно-Казахстанской области, улица Клиновицкого, дом № 5, возле здания дома культуры коммунального государственного казенного предприятия "Дом культуры имени Абая" Глубоковского районного акимата</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Клиновицкого, дом № 1, возле здания коммунального государственного учреждения "Малоубинская средняя школа" отдела образования по Глубоковскому району управления образования Восточно-Казахстанской области, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Клиновицкого, дом № 6, возле здания дома культуры коммунального государственного казенного предприятия "Дом культуры имени Абая" Глубоковского районного акимата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-21</w:t>
-[...71 lines deleted...]
-возле дома № 13</w:t>
+21.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Опытное поле</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Степная, дом № 2, возле здания дома культуры коммунального государственного казенного предприятия "Дом культуры имени Абая" Глубоковского районного акимата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-22</w:t>
-[...71 lines deleted...]
-улица Степная, дом № 2, возле здания дома культуры коммунального государственного казенного предприятия "Дом культуры имени Абая" Глубоковского районного акимата</w:t>
+22.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+село Секисовка </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Новостроевская, возле дома № 1, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Совхозная, возле дома № 6, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Чапаева, возле дома № 69а, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Шоссейная, возле дома № 22</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-23</w:t>
-[...71 lines deleted...]
-улица Новостроевская, возле дома № 1, улица Совхозная, возле дома № 6, улица Чапаева, возле дома № 69а, улица Шоссейная, возле дома № 22</w:t>
+23.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Белокаменка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Центральная, возле дома № 12</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-24</w:t>
-[...71 lines deleted...]
-улица Центральная возле дома № 12</w:t>
+24.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Новомихайловка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+возле дома № 42</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-25</w:t>
-[...71 lines deleted...]
-возле дома № 42</w:t>
+25.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Планидовка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+возле дома № 29</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-26</w:t>
-[...71 lines deleted...]
-возле дома № 29</w:t>
+26.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+село Тарханка </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Степная, дом № 60, возле здания дома культуры коммунального государственного казенного предприятия "Дом культуры имени Абая" Глубоковского районного акимата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-27</w:t>
-[...71 lines deleted...]
-улица Степная, дом № 60, возле здания дома культуры коммунального государственного казенного предприятия "Дом культуры имени Абая" Глубоковского районного акимата</w:t>
+27.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Топиха</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+возле здания блочно-модульной станции питьевого водоснабжения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-28</w:t>
-[...71 lines deleted...]
-возле здания блочно-модульной станции питьевого водоснабжения</w:t>
+28.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+село Винное </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Ворошилова, дом № 15, возле здания коммунального государственного учреждения "Винненская средняя школа" отдела образования по Глубоковскому району управления образования Восточно-Казахстанской области </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-29</w:t>
+29.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-село Винное </w:t>
-[...35 lines deleted...]
-улица Ворошилова, дом № 15, возле здания коммунального государственного учреждения "Винненская средняя школа" отдела образования по Глубоковскому району управления образования Восточно-Казахстанской области</w:t>
+село Веселое </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+возле здания блочно-модульной станции питьевого водоснабжения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-30</w:t>
-[...71 lines deleted...]
-возле здания блочно-модульной станции питьевого водоснабжения</w:t>
+30.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Ново-Ульбинка</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Абая, возле дома № 11</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-31</w:t>
-[...71 lines deleted...]
-улица Абая, возле дома № 11</w:t>
+31.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+станция Ульба Перевалочная </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+возле здания блочно-модульной станции питьевого водоснабжения</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-32</w:t>
-[...71 lines deleted...]
-возле здания блочно-модульной станции питьевого водоснабжения</w:t>
+32.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Горная Ульбинка</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Школьная, дом № 6, возле здания коммунального государственного учреждения "Усть-Каменогорское лесное хозяйство" управления природных ресурсов и регулирования природопользования Восточно-Казахстанской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-33</w:t>
-[...71 lines deleted...]
-улица Школьная, дом № 6, возле здания коммунального государственного учреждения "Усть-Каменогорское лесное хозяйство" управления природных ресурсов и регулирования природопользования Восточно-Казахстанской области</w:t>
+33.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+село Ушаново </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Школьная, дом № 1а, возле здания коммунального государственного учреждения "Средняя школа имени Бауыржана Момышулы" отдела образования по Глубоковскому району управления образования Восточно-Казахстанской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-34</w:t>
+34.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-село Ушаново </w:t>
-[...35 lines deleted...]
-улица Школьная, дом № 1а, возле здания коммунального государственного учреждения "Средняя школа имени Бауыржана Момышулы" отдела образования по Глубоковскому району управления образования Восточно-Казахстанской области</w:t>
+село Степное </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Школьная, дом № 17, возле здания коммунального государственного учреждения "Комплекс Степновская основная школа-детский сад" отдела образования по Глубоковскому району управления образования Восточно-Казахстанской области</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-35</w:t>
-[...71 lines deleted...]
-улица Школьная, дом № 17, возле здания коммунального государственного учреждения "Комплекс Степновская основная школа-детский сад" отдела образования по Глубоковскому району управления образования Восточно-Казахстанской области</w:t>
+35.</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+село Каменный карьер</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+возле дома № 47</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
-36</w:t>
-[...112 lines deleted...]
-37</w:t>
+36.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4100" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
               <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 село Черемшанка</w:t>
             </w:r>
           </w:p>
-        </w:tc>
-[...32 lines deleted...]
-улица Лениногорская, возле дома № 74, улица Гагарина, дом № 12/1, возле здания дома культуры коммунального государственного казенного предприятия "Дом культуры имени Абая" Глубоковского районного акимата</w:t>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+ </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4100" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:left w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:bottom w:val="single" w:color="cfcfcf" w:sz="5"/>
+              <w:right w:val="single" w:color="cfcfcf" w:sz="5"/>
+            </w:tcBorders>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+улица Лениногорская, возле дома № 74, </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+улица Гагарина, дом № 12/1, возле здания дома культуры коммунального государственного казенного предприятия "Дом культуры имени Абая" Глубоковского районного акимата</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
@@ -5327,55 +5702,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>