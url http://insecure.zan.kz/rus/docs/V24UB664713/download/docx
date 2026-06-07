--- v1 (2025-11-28)
+++ v2 (2026-06-07)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="cbf6cc1" w14:textId="cbf6cc1">
+    <w:p w14:paraId="fca99d5" w14:textId="fca99d5">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -93,60 +93,67 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Решение Арысского городского маслихата Туркестанской области от 27 декабря 2024 года № 28/160-VIII. Зарегистрировано в Департаменте юстиции Туркестанской области 31 декабря 2024 года № 6647-13</w:t>
-[...8 lines deleted...]
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+        <w:t>Решение Арысского городского маслихата Туркестанской области от 27 декабря 2024 года № 28/160-VIII. Зарегистрировано в Департаменте юстиции Туркестанской области 31 декабря 2024 года № 6647-13.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с подпунктом 5) </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пункта 1</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -358,50 +365,68 @@
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z4" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Настоящее решение вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8040" w:type="dxa"/>
@@ -417,51 +442,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>      Председатель маслихата  города Арыс</w:t>
+              <w:t>      Председатель маслихата города Арыс</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4340" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
@@ -485,122 +510,183 @@
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>К. Ахметов</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>
 </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr>
+        <w:trPr>
+          <w:trHeight w:val="30" w:hRule="atLeast"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8040" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">      </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"СОГЛАСОВАНО"</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Государственное учереждение</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>"Управление кординаций занятости</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="20"/>
+              <w:ind w:left="20"/>
+              <w:jc w:val="both"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>и социальных программ" Туркестанской области</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Times New Roman"/>
+                <w:b w:val="false"/>
+                <w:i w:val="false"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>
+</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p>
-[...69 lines deleted...]
-    </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -679,102 +765,123 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>от 27 декабря 2024 года</w:t>
             </w:r>
             <w:r>
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 28/160-VIII</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:bookmarkStart w:name="z12" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан Глава 1. Общие положения</w:t>
-[...1 lines deleted...]
-    </w:p>
+        <w:t xml:space="preserve"> Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:bookmarkStart w:name="z13" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="5"/>
+    <w:bookmarkStart w:name="z14" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Настоящие Правила оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан (далее - Правила) разработаны в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>подпунктом 4)</w:t>
-[...9 lines deleted...]
-        <w:t xml:space="preserve"> пункта 1 статьи 56 Бюджетного кодекса Республики Казахстан, Социального кодекса Республики Казахстан, </w:t>
+        <w:t>подпунктом 5)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> пункта 1 статьи 33 Бюджетного кодекса Республики Казахстан, Социального кодекса Республики Казахстан, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 6 Закона Республики Казахстан "О местном государственном управлении и самоуправлении в Республике Казахстан", </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -813,356 +920,477 @@
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Правительства Республики Казахстан от 30 июня 2023 года № 523 "Об утверждении Типовых правил оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 183871) (далее – Типовые </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>правила</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>) и определяют порядок оказания социальной помощи, установления ее размеров и определения перечня отдельных категорий нуждающихся граждан города Арыс.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="6"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 1 с изменениями, внесенным решением Арысского городского маслихата Туркестанской области от 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43/246-VІІІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z16" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Основные термины и понятия, которые используются в настоящих </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Правилах</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkStart w:name="z17" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация) – юридическое лицо, созданное по решению Правительства Республики Казахстан для оказания государственных услуг в соответствии с законодательством Республики Казахстан, организации работы по приему заявлений на оказание государственных услуг и выдаче их результатов услугополучателю по принципу "одного окна", обеспечения оказания государственных услуг в электронной форме;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:bookmarkStart w:name="z18" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) специальная комиссия – комиссия, создаваемая решением акима города Арыс, по рассмотрению заявления лица (семьи), претендующего на оказание социальной помощи отдельным категориям нуждающихся граждан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:bookmarkStart w:name="z19" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) социальная помощь – помощь, предоставляемая МИО в денежной или натуральной форме отдельным категориям нуждающихся граждан (далее – получатели), а также к праздничным дням и памятным датам;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="10"/>
+    <w:bookmarkStart w:name="z20" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) уполномоченный орган по оказанию социальной помощи – государственное учреждение "Отдел занятости и социальных программ" города Арыс;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="11"/>
+    <w:bookmarkStart w:name="z21" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) уполномоченная организация по выплате социальной помощи – банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта";</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:bookmarkStart w:name="z22" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) прожиточный минимум – минимальный денежный доход на одного человека, равный по величине стоимости минимальной потребительской корзины;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="13"/>
+    <w:bookmarkStart w:name="z23" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) среднедушевой доход – доля совокупного дохода семьи, приходящаяся на каждого члена семьи в месяц;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="14"/>
+    <w:bookmarkStart w:name="z24" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) праздничные дни – дни национальных и государственных праздников Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z25" w:id="16"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) праздничные даты (далее – памятные даты) – профессиональные и иные праздники Республики Казахстан;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="16"/>
+    <w:bookmarkStart w:name="z26" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) уполномоченный государственный орган – государственное учреждение "Управление координации занятости и социальных программ" Туркестанской области;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z27" w:id="18"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) участковая комиссия – специальная комиссия, создаваемая решением акима города Арыс для проведения обследования материального положения лиц (семей), обратившихся за адресной социальной помощью;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="18"/>
+    <w:bookmarkStart w:name="z28" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) предельный размер – утвержденный максимальный размер социальной помощи;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z29" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) сервис цифровых документов – объект информационно-коммуникационной инфраструктуры "электронного правительства", закрепленный за оператором и предназначенный для отображения и использования документов в электронном виде, сформированных на основании сведений из объектов информатизации;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z30" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) веб-портал "электронное правительство" (далее – портал) – объект информатизации, представляющий собой "единое окно" доступа ко всей консолидированной правительственной информации, включая нормативную правовую базу, государственным и иным услугам, оказываемым в электронной форме;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="21"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      15) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания.       3. Меры социальной поддержки, предусмотренные </w:t>
+      15) электронная цифровая подпись (далее – ЭЦП) – набор электронных цифровых символов, созданный средствами электронной цифровой подписи и подтверждающий достоверность электронного документа, его принадлежность и неизменность содержания. 3. Меры социальной поддержки, предусмотренные </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> статьи 170, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -1265,82 +1493,182 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 17</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Закона Республики Казахстан "О ветеранах", оказываются в порядке, определенном настоящими правилами.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="both"/>
-[...12 lines deleted...]
-    </w:p>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4. Социальная помощь предоставляется единовременно и (или) периодически (ежемесячно, ежеквартально, один раз в год), осуществляется с месяца обращения.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 4 - в редакции решения Арысского городского маслихата Туркестанской области от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46/266-VІІІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z33" w:id="22"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5. Участковые и специальные комиссии осуществляют свою деятельность на основании положений, утверждаемых акиматом Туркестанской области.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="22"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Основаниями для отнесения граждан к категории нуждающихся являются:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -1384,1569 +1712,1969 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) наличие социально значимого заболевания;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      4) наличие среднедушевого дохода, не превышающего порога, установленного местными представительными органами, в кратном отношении к прожиточному минимуму;</w:t>
-[...53 lines deleted...]
-      7) освобождение из мест лишения свободы, нахождение на учете службы пробации.</w:t>
+      4) наличие среднедушевого дохода, не превышающего порога, установленного местными представительными органами, в кратном отношении к прожиточному минимуму, устанавливаемому на соответствующий финансовый год.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 6 - в редакции решения Арысского городского маслихата Туркестанской области от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46/266-VІІІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z42" w:id="23"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 2. Порядок определения перечня категорий получателей социальной помощи и установления размеров социальной помощи</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="23"/>
+    <w:bookmarkStart w:name="z43" w:id="24"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7. Социальная помощь к праздничным дням и памятным датам предоставляется единовременно в виде денежной выплаты следующим категориям граждан:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="24"/>
+    <w:bookmarkStart w:name="z44" w:id="25"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) 15 февраля – День вывода ограниченного контингента советских войск из Демократической Республики Афганистан:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="25"/>
+    <w:bookmarkStart w:name="z45" w:id="26"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнообязанным, призывавшиеся на учебные сборы и направлявшиеся в Афганистан в период ведения боевых действий – в размере 30 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="26"/>
+    <w:bookmarkStart w:name="z46" w:id="27"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим автомобильных батальонов, направлявшиеся в Афганистан для доставки грузов в эту страну в период ведения боевых действий – в размере 30 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:bookmarkStart w:name="z47" w:id="28"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим летного состава, совершавшие вылеты на боевые задания в Афганистан с территории бывшего Союза ССР – в размере 30 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="28"/>
+    <w:bookmarkStart w:name="z48" w:id="29"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рабочим и служащим, обслуживавшие советский воинский контингент в Афганистане, получившие ранения, контузии или увечья либо награжденные орденами и медалями бывшего Союза ССР за участие в обеспечении боевых действий – в размере 30 месячного расчетного показателя.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="29"/>
+    <w:bookmarkStart w:name="z49" w:id="30"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) Международный женский день - 8 марта - многодетным матерям, в том числе:</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="30"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      награжденным подвесками "Алтын алқа", "Күміс алқа" или получившим ранее звание "Мать-героиня", а также награжденным орденами "Материнская слава" І и ІІ степени - в размере 2,5 месячных расчетных показателей;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z51" w:id="31"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) 26 апреля – День памяти аварии на Чернобыльской атомной электростанции:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="31"/>
+    <w:bookmarkStart w:name="z52" w:id="32"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, принимавшим участие в ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1986-1987 годах, других радиационных катастроф и аварий на объектах гражданского или военного назначения, а также участвовавшие непосредственно в ядерных испытаниях – в размере 30 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="32"/>
+    <w:bookmarkStart w:name="z53" w:id="33"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, которым инвалидность установлена вследствие катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения, ядерных испытаний, и их дети, инвалидность которых генетически связана с радиационным облучением одного из родителей – в размере 20 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="33"/>
+    <w:bookmarkStart w:name="z54" w:id="34"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям лиц, погибших при ликвидации последствий катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения – в размере 20 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="34"/>
+    <w:bookmarkStart w:name="z55" w:id="35"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям умерших вследствие лучевой болезни или умерших лиц с инвалидностью, а также граждан, смерть которых в установленном порядке связана с воздействием катастрофы на Чернобыльской атомной электростанции и других радиационных катастроф и аварий на объектах гражданского или военного назначения и ядерных испытаний – в размере 20 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="35"/>
+    <w:bookmarkStart w:name="z56" w:id="36"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам из числа участников ликвидации последствий катастрофы на Чернобыльской атомной электростанции в 1988 – 1989 годах, эвакуированные (самостоятельно выехавшие) из зон отчуждения и отселения в Республику Казахстан, включая детей, которые на день эвакуации находились во внутриутробном состоянии – в размере 25 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="36"/>
+    <w:bookmarkStart w:name="z57" w:id="37"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) 7 мая – День защитника Отечества в РК:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="37"/>
+    <w:bookmarkStart w:name="z58" w:id="38"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим Советской Армии, Военно-Морского Флота, Комитета государственной безопасности, лица начальствующего и рядового состава Министерства внутренних дел бывшего Союза ССР (включая военных специалистов и советников), которые в соответствии с решениями правительственных органов бывшего Союза ССР принимали участие в боевых действиях на территории других государств – в размере 30 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="38"/>
+    <w:bookmarkStart w:name="z59" w:id="39"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим Республики Казахстан, выполнявшие задачи согласно межгосударственным договорам и соглашениям по усилению охраны границы Содружества Независимых Государств на таджикско-афганском участке в период с сентября 1992 года по февраль 2001 года – в размере 30 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="39"/>
+    <w:bookmarkStart w:name="z60" w:id="40"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим Республики Казахстан, принимавшие участие в качестве миротворцев в международной миротворческой операции в Ираке в период с августа 2003 года по октябрь 2008 года – в размере 30 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="40"/>
+    <w:bookmarkStart w:name="z61" w:id="41"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим, а также лица начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР, принимавшие участие в урегулировании межэтнического конфликта в Нагорном Карабахе в период с 1986 по 1991 годы – в размере 30 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="41"/>
+    <w:bookmarkStart w:name="z62" w:id="42"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>5) 9 мая – День Победы:</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="42"/>
+    <w:bookmarkStart w:name="z64" w:id="43"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       ветеранам Великой Отечественной войны – в размере 382 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="43"/>
+    <w:bookmarkStart w:name="z65" w:id="44"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим, а также лицам начальствующего и рядового состава органов внутренних дел и государственной безопасности бывшего Союза ССР проходившим в период Великой Отечественной войны службу в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии – в размере 30 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="44"/>
+    <w:bookmarkStart w:name="z66" w:id="45"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам вольнонаемного состава Советской Армии, Военно-Морского Флота, войск и органов внутренних дел и государственной безопасности бывшего Союза ССР, занимавшим штатные должности в воинских частях, штабах, учреждениях, входивших в состав действующей армии в период Великой Отечественной войны, либо находившимся в соответствующие периоды в городах, участие в обороне которых засчитывалось до 1 января 1998 года в выслугу лет для назначения пенсии на льготных условиях, установленных для военнослужащих частей действующей армии – в размере 30 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="45"/>
+    <w:bookmarkStart w:name="z67" w:id="46"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, которые в период Великой Отечественной войны находились в составе частей, штабов и учреждений, входивших в состав действующей армии и флота, в качестве сыновей (воспитанников) полков и юнг – в размере 30 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="46"/>
+    <w:bookmarkStart w:name="z68" w:id="47"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, принимавшим участие в боевых действиях против фашистской Германии и ее союзников в годы Второй мировой войны на территории зарубежных стран в составе партизанских отрядов, подпольных групп и других антифашистских формирований – в размере 30 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="47"/>
+    <w:bookmarkStart w:name="z69" w:id="48"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       работникам специальных формирований Народного комиссариата путей сообщения, Народного комиссариата связи, плавающего состава промысловых и транспортных судов и летно-подъемного состава авиации, Народного комиссариата рыбной промышленности бывшего Союза ССР, морского и речного флота, летно-подъемного состава Главсевморпути, которые в период Великой Отечественной войны были переведены на положение военнослужащих и выполняли задачи в интересах действующей армии и флота в пределах тыловых границ действующих фронтов, оперативных зон флотов, а также членам экипажей судов транспортного флота, интернированных в начале Великой Отечественной войны в портах других государств – в размере 30 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="48"/>
+    <w:bookmarkStart w:name="z70" w:id="49"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       гражданам, работавшим в период блокады в городе Ленинграде на предприятиях, в учреждениях и организациях города и награжденным медалью "За оборону Ленинграда" или знаком "Житель блокадного Ленинграда" – в размере 20 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="49"/>
+    <w:bookmarkStart w:name="z71" w:id="50"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       несовершеннолетним узникам концлагерей, гетто и других мест принудительного содержания, созданных фашистами и их союзниками в период Второй мировой войны – в размере 30 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="50"/>
+    <w:bookmarkStart w:name="z72" w:id="51"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       военнослужащим, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы в другие периоды, или вследствие заболевания, связанного с пребыванием на фронте, а также при прохождении воинской службы в Афганистане или других государствах, в которых велись боевые действия – в размере 30 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="51"/>
+    <w:bookmarkStart w:name="z73" w:id="52"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам начальствующего и рядового состава органов государственной безопасности бывшего Союза ССР и органов внутренних дел, которым инвалидность установлена вследствие ранения, контузии, увечья, полученных при исполнении служебных обязанностей, либо вследствие заболевания, связанного с пребыванием на фронте или выполнением служебных обязанностей в государствах, в которых велись боевые действия – в размере 30 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="52"/>
+    <w:bookmarkStart w:name="z74" w:id="53"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       рабочим и служащим соответствующих категорий, обслуживавшие действовавшие воинские контингенты в других странах и которым инвалидность установлена вследствие ранения, контузии, увечья либо заболевания, полученных в период ведения боевых действий – в размере 30 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="53"/>
+    <w:bookmarkStart w:name="z75" w:id="54"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам из числа бойцов и командного состава истребительных батальонов, взводов и отрядов защиты народа, действовавших в период с 1 января 1944 года по 31 декабря 1951 года на территории Украинской ССР, Белорусской ССР, Литовской ССР, Латвийской ССР, Эстонской ССР, которым инвалидность установлена вследствие ранения, контузии или увечья, полученных при исполнении служебных обязанностей в этих батальонах, взводах, отрядах – в размере 20 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="54"/>
+    <w:bookmarkStart w:name="z76" w:id="55"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны – в размере 15 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="55"/>
+    <w:bookmarkStart w:name="z77" w:id="56"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, проработавшим (прослужившим) не менее шести месяцев с 22 июня 1941 года по 9 мая 1945 года и не награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы Великой Отечественной войны – в размере 15 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="56"/>
+    <w:bookmarkStart w:name="z78" w:id="57"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям военнослужащих, партизан, подпольщиков, лиц, указанных в статьях 4 – 6 Закона Республики Казахстан "О ветеранах", погибших (пропавших без вести) или умерших в результате ранения, контузии или увечья, полученных при защите бывшего Союза ССР, исполнении иных обязанностей воинской службы (служебных обязанностей), или вследствие заболевания, связанного с пребыванием на фронте – в размере 10 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="57"/>
+    <w:bookmarkStart w:name="z79" w:id="58"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям погибших в Великой Отечественной войне лиц из числа личного состава групп самозащиты объектовых и аварийных команд местной противовоздушной обороны, семьи погибших работников госпиталей и больниц города Ленинграда – в размере 10 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="58"/>
+    <w:bookmarkStart w:name="z80" w:id="59"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям военнослужащих, лиц начальствующего и рядового состава, призванных на сборы военнообязанных Министерства обороны, органов внутренних дел и государственной безопасности бывшего Союза ССР, погибших (умерших) во время выполнения задач по охране общественного порядка при чрезвычайных обстоятельствах, связанных с антиобщественными проявлениями – в размере 10 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="59"/>
+    <w:bookmarkStart w:name="z81" w:id="60"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям военнослужащих, погибших (пропавших без вести) или умерших вследствие ранения, контузии, увечья, заболевания, полученных в период боевых действий в Афганистане или других государствах, в которых велись боевые действия – в размере 15 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="60"/>
+    <w:bookmarkStart w:name="z82" w:id="61"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       семьям военнослужащих, погибших (умерших) при прохождении воинской службы в мирное время – в размере 15 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="61"/>
+    <w:bookmarkStart w:name="z83" w:id="62"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       супруге (супругу) умершего лица с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, или лица, приравненного по льготам к лицам с инвалидностью вследствие ранения, контузии, увечья или заболевания, полученных в период Великой Отечественной войны, а также супруга (супруг) умершего участника Великой Отечественной войны, партизана, подпольщика, гражданина, награжденного медалью "За оборону Ленинграда" или знаком "Жителю блокадного Ленинграда", признававшихся лицами с инвалидностью в результате общего заболевания, трудового увечья и других причин (за исключением противоправных), которые не вступали в повторный брак - в размере 20 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="62"/>
+    <w:bookmarkStart w:name="z84" w:id="63"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       родителям и не вступившим в повторный брак вдовам воинов, погибших (умерших, пропавших без вести) в Великой Отечественной войне; супруге (супругу), не вступившей (вступившему) в повторный брак - в размере 20 месячного расчетного показателя;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="63"/>
+    <w:bookmarkStart w:name="z85" w:id="64"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6) 31 мая – День памяти жертв политических репрессий:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="64"/>
+    <w:bookmarkStart w:name="z86" w:id="65"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Лицам, имеющим инвалидность или являющимся пенсионерами, пострадавшим от политических репрессий, в порядке, установленном Законом Республики Казахстан "О реабилитации жертв массовых политических репрессий"</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="65"/>
+    <w:bookmarkStart w:name="z87" w:id="66"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       7) 29 августа – День закрытия Семипалатинского испытательного ядерного полигона:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="66"/>
+    <w:bookmarkStart w:name="z88" w:id="67"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, пострадавшим вследствие ядерных испытаний на Семипалатинском испытательном ядерном полигоне - в размере 30 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkStart w:name="z89" w:id="68"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8) 30 августа – День Конституции Республики Казахстан:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="68"/>
+    <w:bookmarkStart w:name="z90" w:id="69"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Героям Социалистического Труда, кавалерам орденов Трудовой Славы третьей степени, лицам, удостоенным звания "Қазақстанның Еңбек Ері" – в размере 10 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="69"/>
+    <w:bookmarkStart w:name="z91" w:id="70"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) 1 октября – День пожилых:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="70"/>
+    <w:bookmarkStart w:name="z92" w:id="71"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       одиноким пожилым лицам получающим специальные социальные услуги на дому – в размере 5 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="71"/>
+    <w:bookmarkStart w:name="z93" w:id="72"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) второе воскресенье октября – День защиты прав лиц с инвалидностью:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="72"/>
+    <w:bookmarkStart w:name="z94" w:id="73"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам с инвалидностью 1 – группы – в размере 5 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="73"/>
+    <w:bookmarkStart w:name="z95" w:id="74"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       детям с инвалидностью получающим специальные социальные услуги на дому – в размере 4 месячных расчетных показателей; </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="74"/>
+    <w:bookmarkStart w:name="z96" w:id="75"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) 25 октября – День Республики:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="75"/>
+    <w:bookmarkStart w:name="z97" w:id="76"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Детям-сиротам и детям, оставшимся без попечения родителей, обучающимся на очных отделениях организаций высшего, технического и профессионального, послесреднего образования Республики Казахстан – в размере 3 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="76"/>
+    <w:bookmarkStart w:name="z98" w:id="77"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12) 16 декабря – День независимости:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="77"/>
+    <w:bookmarkStart w:name="z99" w:id="78"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       лицам, принимавшим участие в событиях 17-18 декабря 1986 года в Казахстане, реабилитированные в порядке, установленном Законом Республики Казахстан "О реабилитации жертв массовых политических репрессий" - в размере 60 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="78"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 7 с изменениями, внесенным решениями Арысского городского маслихата Туркестанской области от 29.01.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 43/246-VІІІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">; от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46/266-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z100" w:id="79"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       8. Социальная помощь отдельным категориям нуждающихся граждан оказывается один раз и (или) периодически (ежемесячно, ежеквартально, 1 раз в полугодие, 1 раз в год):</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...52 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="79"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      1) родителям или законным представителям детей, инфицированных вирусным иммунодефицитом человека (далее – ВИЧ) и состоящим на диспансерном учете или детям, страдающим заболеванием ВИЧ – ежемесячно в 2 (двух) кратном размере величины республиканского прожиточного минимума;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      2) лицам, страдающим заболеванием ВИЧ - ежемесячно в 2 кратном размере величины республиканского прожиточного минимума;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      3) социальная помощь в виде финансовой помощи: детям с инвалидностью, обучающимся и воспитывающимся на дому в период учебного года – ежемесячно в размере 1 месячного расчетного показателя;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z104" w:id="80"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) для подписки в изданиях – лицам, награжденным орденами и медалями бывшего Союза ССР за самоотверженный труд и безупречную воинскую службу в тылу в годы великой Отечественной войны – единовременно в размере 3 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...106 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="80"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5) ветеранам Великой Отечественной войны и лицам, приравненным к ним, пенсионерам, лицам с инвалидностью и лицам, принимавшим участие в событиях 17-18 декабря 1986 года в Казахстане, реабилитированные в порядке, установленном Законом Республики Казахстан "О реабилитации жертв массовых политических репрессий" по очередности на санаторно-курортное лечение – единовременно обеспечение путевкой;</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      6) исключен решением Арысского городского маслихата Туркестанской области от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46/266-VІІІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      7) исключен решением Арысского городского маслихата Туркестанской области от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46/266-VІІІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      8) исключен решением Арысского городского маслихата Туркестанской области от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46/266-VІІІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z111" w:id="81"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9) лицам, страдающим туберкулезным заболеванием и находящимся на амбулаторном лечении – ежемесячно в размере 11 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="81"/>
+    <w:bookmarkStart w:name="z112" w:id="82"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10) нуждающимся гражданам, страдающим заболеванием хронической почечной недостаточности – единовременно в размере 50 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="82"/>
+    <w:bookmarkStart w:name="z113" w:id="83"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       11) в связи с причинением ущерба гражданину (семье) либо его имуществу вследствие стихийного бедствия или пожара - единовременно в размере 400 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="83"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      12) социальная помощь в виде финансовой помощи: гражданам освобожденным из мест лишения свободы, зарегистрированным на учете службы пробации, согласно списку, представленному отделом службы пробации города Арыс – единовременно в размере 10 месячных расчетных показателей.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z115" w:id="84"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13) лицам с инвалидностью и детям с инвалидности по индивидуальной программе абилитации и реабилитации, для улучшения жилищно-бытовых условии собственного жилья – 1 раз в два года в размере 50 месячных расчетных показателей;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="84"/>
+    <w:bookmarkStart w:name="z116" w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14) лицам, сопровождающие лиц с инвалидностью первой группы, имеющих затруднение в передвижении во время санаторно – курортного лечения, без учета среднедушевого дохода – единовременно в размере 40 месячных расчетных показателей.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="85"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменением, внесенным решением Арысского городского маслихата Туркестанской области от 27.06.2025 </w:t>
+        <w:t xml:space="preserve">      Сноска. Пункт 8 с изменениями, внесенными решениями Арысского городского маслихата Туркестанской области от 27.06.2025 </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>№ 33/193-VIII</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="ff0000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t xml:space="preserve">; от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46/266-VIII</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 </w:t>
       </w:r>
     </w:p>
+    <w:bookmarkStart w:name="z118" w:id="86"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 3. Порядок оказания социальной помощи</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="86"/>
+    <w:bookmarkStart w:name="z119" w:id="87"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       9. Социальная помощь к праздничным дням и памятным датам оказывается по списку, утверждаемому акиматом города Арыс на основании сформированного списка Государственной корпорации либо иных организаций, либо в электронном виде из информационных систем уполномоченного государственного органа без истребования заявлений от получателей.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="87"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       10. Финансирование расходов на предоставление социальной помощи осуществляется в пределах средств, предусмотренных бюджетом города Арыс на текущий финансовый год.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -2972,161 +3700,273 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Государственная корпорация перечисляет суммы социальной помощи, полученные от уполномоченного органа по оказанию социальной помощи, на банковские счета получателей социальной помощи.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
+      При исчислении и оказании социальной помощи все суммы, исчисленные в тиынах, подлежат округлению до одного тенге независимо от суммы тиынов.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 10 - в редакции решения Арысского городского маслихата Туркестанской области от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46/266-VІІІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z123" w:id="88"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
       11. Социальная помощь предоставляется в денежной форме через банки второго уровня или организации, имеющие лицензии на соответствующие виды банковских операций, путем перечисления на счета получателей.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="88"/>
+    <w:bookmarkStart w:name="z124" w:id="89"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       12. Порядок оказания социальной помощи определяется главой 3 Типовых правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="89"/>
+    <w:bookmarkStart w:name="z125" w:id="90"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       13. Отказ в оказании социальной помощи осуществляется в случаях:</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="90"/>
+    <w:bookmarkStart w:name="z126" w:id="91"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1) выявления недостоверных сведений, представленных заявителями;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="91"/>
+    <w:bookmarkStart w:name="z127" w:id="92"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) отказа, уклонения заявителя от проведения обследования материального положения лица (семьи);</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="92"/>
+    <w:bookmarkStart w:name="z128" w:id="93"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3) превышения размера среднедушевого дохода лица (семьи) установленного местными представительными органам порога для оказания социальной помощи;</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="93"/>
+    <w:bookmarkStart w:name="z129" w:id="94"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4) получения из информационной системы уполномоченного государственного органа сведений, подтверждающих факты назначения, осуществления выплат, подачи заявления на назначение социальной помощи по данному основанию.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="94"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       14. Социальная помощь прекращается в случаях:</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
@@ -3152,197 +3992,275 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2) выезда получателя на постоянное проживание за пределы территории города Арыс;</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      3) направления получателя на проживание в государственные медико-социальные учреждения;</w:t>
-[...19 lines deleted...]
-    </w:p>
+      3) направления получателя на проживание в центры оказания специальных социальных услуг;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z35" w:id="95"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      4) выявления недостоверных сведений, представленных заявителем;</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="95"/>
+    <w:bookmarkStart w:name="z36" w:id="96"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       5) выявления сведений об утрате оснований на оказание социальной помощи.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="96"/>
+    <w:bookmarkStart w:name="z37" w:id="97"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Подпункт 3) настоящего пункта не распространяется на выплату социальной помощи, назначенной по основаниям, указанным в подпунктах 1) и 2) пункта 8 настоящих правил.</w:t>
       </w:r>
     </w:p>
-    <w:p>
-[...16 lines deleted...]
-    </w:p>
+    <w:bookmarkEnd w:id="97"/>
+    <w:bookmarkStart w:name="z38" w:id="98"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Выплата социальной помощи по основаниям, указанным в подпунктах 1), 2) и 3) настоящего пункта, прекращается со следующего месяца после наступления указанных обстоятельств.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="98"/>
+    <w:bookmarkStart w:name="z39" w:id="99"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       Выплата социальной помощи по основаниям, указанным в подпунктах 4) и 5) настоящего пункта, прекращается с даты наступления указанных обстоятельств.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="99"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 14 - в редакции решения Арысского городского маслихата Туркестанской области от 25.05.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 46/266-VІІІ</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z139" w:id="100"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       15. Излишне выплаченные суммы социальной помощи подлежат возврату в добровольном порядке, неправомерно полученные суммы подлежат возврату в добровольном порядке или в судебном порядке.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="100"/>
+    <w:bookmarkStart w:name="z140" w:id="101"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       16. Мониторинг и учет предоставления социальной помощи проводит уполномоченный орган по оказанию социальной помощи с использованием базы данных автоматизированной информационной системы "Е-Собес".</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="101"/>
+    <w:bookmarkStart w:name="z141" w:id="102"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       17. Формирование категорий получателей на выплату социальной помощи к памятным датам и праздничным дням и процесс осуществления выплаты социальной помощи через Государственную корпорацию определяется пунктами 26-33 Типовых правил.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="102"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -3430,231 +4348,249 @@
               <w:br/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 28/160-VIII</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Перечень утративших силу некоторых решений  маслихата города Арыс</w:t>
-[...2 lines deleted...]
-    <w:bookmarkStart w:name="z8" w:id="5"/>
+        <w:t xml:space="preserve"> Перечень утративших силу некоторых решений маслихата города Арыс</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z8" w:id="103"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата города Арыс "О внесении изменения и дополнения в решение Арысского городского маслихата от 29 сентября 2016 года №6/33-VІ "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Арыс" от 24 декабря 2018 года № 30/213-VI (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 4878);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z9" w:id="6"/>
+    <w:bookmarkEnd w:id="103"/>
+    <w:bookmarkStart w:name="z9" w:id="104"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата города Арыс "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан города Арыс" от 28 сентября 2023 года №8/51-VІІІ (зарегистрировано в Реестре государственной регистрации нормативных правовых актов под № 6153);</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z10" w:id="7"/>
+    <w:bookmarkEnd w:id="104"/>
+    <w:bookmarkStart w:name="z10" w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       3. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата города Арыс "О внесении изменений и дополнений в решение маслихата города Арыс от 28 сентября 2023 года №8/51-VIII "Об утверждении Правил оказания социальной помощи, установления размеров и определения перечня отдельных категорий нуждающихся граждан" от 1 октября 2024 года №22/135-VІІІ (зарегистрировано в Реестре государственный регистрации нормативных правовых актов под № 6604-13).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="7"/>
+    <w:bookmarkEnd w:id="105"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>