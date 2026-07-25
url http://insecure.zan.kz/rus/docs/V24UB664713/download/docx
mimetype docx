--- v2 (2026-06-07)
+++ v3 (2026-07-25)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="fca99d5" w14:textId="fca99d5">
+    <w:p w14:paraId="ca3fdb0" w14:textId="ca3fdb0">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -4542,55 +4542,55 @@
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -4916,31 +4916,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>