--- v0 (2025-11-10)
+++ v1 (2026-07-26)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="44d8d26" w14:textId="44d8d26">
+    <w:p w14:paraId="2f8fe3e" w14:textId="2f8fe3e">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Размер и порядок оказания жилищной помощи в Жамбылском районе Северо-Казахстанской области</w:t>
-[...25 lines deleted...]
-      <w:bookmarkStart w:name="z4" w:id="0"/>
+        <w:t>Об определении размера и Правил оказания жилищной помощи в Жамбылском районе Северо-Казахстанской области</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Решение маслихата Жамбылского района Северо-Казахстанской области от 27 марта 2024 года № 16/4. Зарегистрировано в Департаменте юстиции Северо-Казахстанской области 28 марта 2024 года № 7730-15.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок в редакции решения маслихата Жамбылского района Северо-Казахстанской области от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z4" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>пунктом 2-3</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -192,91 +230,153 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра промышленности и строительства Республики Казахстан от 8 декабря 2023 года № 117 "Об утверждении Правил предоставления жилищной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 33763) маслихат Жамбылского района Северо-Казахстанской области РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z5" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Определить размер и порядок оказания жилищной помощи в Жамбылском районе Северо-Казахстанской области согласно приложению 1 к настоящему решению.</w:t>
+      1. Утвердить размер и Правила оказания жилищной помощи в Жамбылском районе Северо-Казахстанской области согласно приложению 1 к настоящему решению</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения маслихата Жамбылского района Северо-Казахстанской области от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z6" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Признать утратившими силу некоторые решения маслихата Жамбылского района согласно приложению 2 к настоящему решению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
     <w:bookmarkStart w:name="z7" w:id="3"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3. Настоящее решение вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования.</w:t>
+        <w:t xml:space="preserve">
+      3. Настоящее решение вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования. </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="3"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="8040"/>
         <w:gridCol w:w="4340"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
@@ -451,51 +551,51 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>приложение 1</w:t>
+              <w:t>Приложение 1 к решению</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
@@ -646,1331 +746,408 @@
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcBorders/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>от 27 марта 2024 года</w:t>
-[...64 lines deleted...]
-              <w:t>№ 16/4</w:t>
+              <w:t>от 27 марта 2024 года № 16/4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z14" w:id="4"/>
+    <w:bookmarkStart w:name="z26" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Размер и порядок оказания жилищной помощи в Жамбылском районе Северо-Казахстанской области</w:t>
+        <w:t xml:space="preserve"> Размер и Правила оказания жилищной помощи в Жамбылском районе Северо-Казахстанской области</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
-    <w:bookmarkStart w:name="z15" w:id="5"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение 1 в редакции решения маслихата Жамбылского района Северо-Казахстанской области от 27.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 39/4</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z27" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
-    <w:bookmarkStart w:name="z16" w:id="6"/>
+    <w:bookmarkStart w:name="z28" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       1. Жилищная помощь предоставляется за счет средств местного бюджета малообеспеченным семьям (гражданам) (далее – услугополучатель) Жамбылского района Северо-Казахстанской области, постоянно зарегистрированным и проживающим в жилище, которое находится на праве собственности как единственное жилище на территории Республики Казахстан, а также нанимателям (поднанимателям) жилища из государственного жилищного фонда и жилища, арендованного местным исполнительным органом в частном жилищном фонде, на оплату:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
-    <w:bookmarkStart w:name="z17" w:id="7"/>
+    <w:bookmarkStart w:name="z29" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      расходов на управление объектом кондоминиума и содержание общего имущества объекта кондоминиума, в том числе капитальный ремонт общего имущества объекта кондоминиума;</w:t>
+      текущих и накопительных взносов;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
-    <w:bookmarkStart w:name="z18" w:id="8"/>
+    <w:bookmarkStart w:name="z30" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       потребления коммунальных услуг и услуг связи в части увеличения абонентской платы за телефон, подключенный к сети телекоммуникаций;</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:bookmarkStart w:name="z19" w:id="9"/>
+    <w:bookmarkStart w:name="z31" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       расходов за пользование жилищем из государственного жилищного фонда и жилищем, арендованным местным исполнительным органом в частном жилищном фонде.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
-    <w:bookmarkStart w:name="z20" w:id="10"/>
+    <w:bookmarkStart w:name="z32" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Расходы услугополучателей, принимаемые к исчислению жилищной помощи, определяются как сумма расходов по каждому из вышеуказанных направлений.</w:t>
+      Расходы услугополучателя, принимаемые к исчислению жилищной помощи, определяются как сумма расходов по каждому из вышеуказанных направлений.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
-    <w:bookmarkStart w:name="z21" w:id="11"/>
+    <w:bookmarkStart w:name="z33" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       2. Назначение жилищной помощи осуществляется коммунальным государственным учреждением "Отдел занятости и социальных программ акимата Жамбылского района Северо-Казахстанской области" (далее – услугодатель).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:bookmarkStart w:name="z22" w:id="12"/>
+    <w:bookmarkStart w:name="z34" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Размер оказания жилищной помощи</w:t>
+        <w:t xml:space="preserve"> Глава 2. Размер и порядок оказания жилищной помощи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
-    <w:bookmarkStart w:name="z23" w:id="13"/>
+    <w:bookmarkStart w:name="z35" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       3. Жилищная помощь определяется как разница между суммой оплаты расходов на управление объектом кондоминиума и содержание общего имущества объекта кондоминиума, в том числе капитальный ремонт общего имущества объекта кондоминиума, потребление коммунальных услуг и услуг связи в части увеличения абонентской платы за телефон, подключенный к сети телекоммуникаций, пользование жилищем из государственного жилищного фонда и жилищем, арендованным местным исполнительным органом в частном жилищном фонде, и предельно допустимым уровнем расходов услугополучателя на эти цели, в размере 5 (пять) процентов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
-    <w:bookmarkStart w:name="z24" w:id="14"/>
-[...15 lines deleted...]
-      При назначении жилищной помощи принимается норма площади в размере не менее 15 (пятнадцати) квадратных метров и не более 18 (восемнадцати) квадратных метров полезной площади на человека, но не менее однокомнатной квартиры или комнаты в общежитии.</w:t>
+    <w:bookmarkStart w:name="z36" w:id="14"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Размер жилищной помощи рассчитывается услугодателем в соответствии с пунктом 4-1 Правил предоставления жилищной помощи, утвержденным приказом Министра промышленности и строительства Республики Казахстан от 8 декабря 2023 года </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 117</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> "Об утверждении Правил предоставления жилищной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 33763) (далее- Правила).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
-    <w:bookmarkStart w:name="z25" w:id="15"/>
-[...17 lines deleted...]
-    <w:bookmarkStart w:name="z26" w:id="16"/>
+    <w:bookmarkStart w:name="z37" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       4. Жилищная помощь назначается один раз в квартал независимо от времени подачи документов в текущем квартале по совокупному доходу и по предъявленным поставщиками счетам о ежемесячных взносах на управление объектом кондоминиума и содержание общего имущества объекта кондоминиума, в том числе капитальный ремонт общего имущества объекта кондоминиума согласно смете расходов и счетам на оплату коммунальных услуг предыдущего квартала.</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:bookmarkStart w:name="z38" w:id="16"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Совокупный доход услугополучателя исчисляется услугодателем за квартал, предшествовавший кварталу обращения за назначением жилищной помощи, согласно Правилам.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="16"/>
-    <w:bookmarkStart w:name="z27" w:id="17"/>
-[...19 lines deleted...]
-    <w:bookmarkStart w:name="z28" w:id="18"/>
+    <w:bookmarkStart w:name="z39" w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       6. Компенсация услуг связи в части увеличения абонентской платы за телефон, подключенный к сети телекоммуникаций, производится в соответствии с приказом Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 28 июля 2023 года № 295/НҚ "Об определении размера и утверждении Правил компенсации повышения тарифов абонентской платы за оказание услуг телекоммуникаций социально защищаемым гражданам" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов № 33200).</w:t>
       </w:r>
     </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:bookmarkStart w:name="z40" w:id="18"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      7. Выплата жилищной помощи услугополучателям осуществляется услугодателем через банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта" путем перечисления начисленных сумм на лицевые счета получателей жилищной помощи. Перечисление денежных сумм на счета производится услугополучателем ежемесячно за истҰкший месяц.</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkEnd w:id="18"/>
-    <w:bookmarkStart w:name="z29" w:id="19"/>
-[...916 lines deleted...]
-    <w:bookmarkEnd w:id="64"/>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none"/>
           <w:left w:val="none"/>
           <w:bottom w:val="none"/>
           <w:right w:val="none"/>
           <w:insideH w:val="none"/>
           <w:insideV w:val="none"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="7780"/>
         <w:gridCol w:w="4600"/>
       </w:tblGrid>
       <w:tr>
         <w:trPr>
           <w:trHeight w:val="30" w:hRule="atLeast"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcBorders/>
@@ -2270,202 +1447,202 @@
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="0"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 16/4</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:bookmarkStart w:name="z80" w:id="65"/>
+    <w:bookmarkStart w:name="z80" w:id="19"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Перечень признанных утратившими силу некоторых решений маслихата Жамбылского района Северо-Казахстанской области</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="65"/>
-    <w:bookmarkStart w:name="z81" w:id="66"/>
+    <w:bookmarkEnd w:id="19"/>
+    <w:bookmarkStart w:name="z81" w:id="20"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       1. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата Жамбылского района Северо-Казахстанской области от 16 ноября 2022 года № 20/3 "Об определении размера и порядка оказания жилищной помощи в Жамбылском районе" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 30574).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="66"/>
-    <w:bookmarkStart w:name="z82" w:id="67"/>
+    <w:bookmarkEnd w:id="20"/>
+    <w:bookmarkStart w:name="z82" w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> маслихата Жамбылского района Северо-Казахстанской области от 11 августа 2023 года № 6/7 "О внесении изменений в решение маслихата Жамбылского района Северо-Казахстанской области" от 16 ноября 2022 года № 20/3 "Об определении размера и порядка оказания жилищной помощи в Жамбылском районе" (зарегистрировано в Реестре государственной регистрации нормативных правовых актов за № 7568-15).</w:t>
       </w:r>
     </w:p>
-    <w:bookmarkEnd w:id="67"/>
+    <w:bookmarkEnd w:id="21"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:ns9="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
@@ -2791,31 +1968,31 @@
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="DocDefaults">
     <w:name w:val="DocDefaults"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Id="rId1"/><Relationship Target="numbering.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Id="rId2"/><Relationship Target="media/document_image_rId3.png" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Id="rId3"/></Relationships>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<properties:Properties xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties"/>
+<properties:Properties xmlns:properties="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dc="http://purl.org/dc/elements/1.1/"/>
 </file>