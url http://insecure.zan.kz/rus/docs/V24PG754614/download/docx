--- v0 (2025-12-17)
+++ v1 (2026-06-08)
@@ -1,45 +1,45 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml" PartName="/word/document.xml"/>
   <Override ContentType="image/png" PartName="/word/media/document_image_rId3.png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml" PartName="/word/numbering.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml" PartName="/word/styles.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Target="word/document.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Id="rId1"/><Relationship Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Id="rId2"/><Relationship Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Id="rId3"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
+<w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas" mc:Ignorable="w14 w15">
   <w:body>
-    <w:p w14:paraId="e30d7da" w14:textId="e30d7da">
+    <w:p w14:paraId="094665b" w14:textId="094665b">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
         <w15:collapsed w:val="false"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
       <w:r>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0">
             <wp:extent cx="2057400" cy="571500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="0" name="" descr=""/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks noChangeAspect="true"/>
@@ -76,77 +76,115 @@
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 					</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Об определении размера и порядка оказания жилищной помощи по Иртышскому району</w:t>
+        <w:t>Об утверждении размера и Правил оказания жилищной помощи по Иртышскому району</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>Решение Иртышского районного маслихата Павлодарской области от 22 мая 2024 года № 74-21-8. Зарегистрировано в Департаменте юстиции Павлодарской области 23 мая 2024 года № 7546-14</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
-      <w:bookmarkStart w:name="z1" w:id="0"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Заголовок решения в редакции решения Иртышского районного маслихата Павлодарской области от 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-50-8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkStart w:name="z1" w:id="0"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       В соответствии со </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>статьей 6</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
@@ -212,74 +250,136 @@
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Министра промышленности и строительства Республики Казахстан от 8 декабря 2023 года № 117 "Об утверждении Правил предоставления жилищной помощи" Иртышский районный маслихат РЕШИЛ:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="0"/>
     <w:bookmarkStart w:name="z2" w:id="1"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
-      1. Определить размер и порядок оказания жилищной помощи по Иртышскому району, согласно </w:t>
+      1. Утвердить размер и Правила оказания жилищной помощи по Иртышскому району согласно </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приложению</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> к настоящему решению.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">      Сноска. Пункт 1 в редакции решения Иртышского районного маслихата Павлодарской области от 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-50-8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+</w:t>
+      </w:r>
+    </w:p>
     <w:bookmarkStart w:name="z3" w:id="2"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       2. Признать утратившим силу </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
@@ -572,88 +672,126 @@
                 <w:rFonts w:ascii="Times New Roman"/>
                 <w:b w:val="false"/>
                 <w:i w:val="false"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>№ 74-21-8</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Размер и порядок оказания жилищной помощи по Иртышскому району</w:t>
+        <w:t xml:space="preserve"> Размер и Правила оказания жилищной помощи по Иртышскому району</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">
+      Сноска. Приложение в редакции решения Иртышского районного маслихата Павлодарской области от 18.03.2026 </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>№ 161-50-8</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="ff0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z6" w:id="4"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Глава 1. Общие положения</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="4"/>
     <w:bookmarkStart w:name="z7" w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      1. Жилищная помощь предоставляется за счет средств местного бюджета малообеспеченным семьям (гражданам), постоянно зарегистрированным и проживающим в жилище на территории Иртышского района, которое находится на праве собственности как единственное жилище на территории Республики Казахстан, также нанимателям (поднанимателям) жилища из государственного жилищного фонда и жилища, арендованного местным исполнительным органом в частном жилищном фонде, на оплату:</w:t>
+      1. Жилищная помощь предоставляется за счет средств местного бюджета малообеспеченным семьям (гражданам) (далее – услугополучатель), постоянно зарегистрированным и проживающим в жилище на территории Иртышского района, которое находится на праве собственности как единственное жилище на территории Республики Казахстан, также нанимателям (поднанимателям) жилища из государственного жилищного фонда и жилища, арендованного местным исполнительным органом в частном жилищном фонде, на оплату:</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="5"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       расходов на управление объектом кондоминиума и содержание общего имущества объекта кондоминиума, в том числе капитальный ремонт общего имущества объекта кондоминиума; </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
@@ -682,851 +820,363 @@
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
       расходов за пользование жилищем из государственного жилищного фонда и жилищем, арендованным местным исполнительным органом в частном жилищном фонде.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      Расходы малообеспеченной семьи (гражданина), принимаемые к исчислению жилищной помощи, определяются как сумма расходов по каждому из вышеуказанных направлений.</w:t>
-[...17 lines deleted...]
-      Жилищная помощь определяется как разница между суммой оплаты расходов на управление объектом кондоминиума и содержание общего имущества объекта кондоминиума, в том числе капитальный ремонт общего имущества объекта кондоминиума, потребление коммунальных услуг и услуг связи в части увеличения абонентской платы за телефон, подключенный к сети телекоммуникаций, пользование жилищем из государственного жилищного фонда и жилищем, арендованным местным исполнительным органом в частном жилищном фонде, и предельно допустимым уровнем расходов малообеспеченной семьи (гражданина) на эти цели, в размере 5 (пяти) процентов.</w:t>
+      Расходы услугополучателей, принимаемые к исчислению жилищной помощи, определяются как сумма расходов по каждому из вышеуказанных направлений.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="0"/>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      Жилищная помощь определяется как разница между суммой оплаты расходов на управление объектом кондоминиума и содержание общего имущества объекта кондоминиума, в том числе капитальный ремонт общего имущества объекта кондоминиума, потребление коммунальных услуг и услуг связи в части увеличения абонентской платы за телефон, подключенный к сети телекоммуникаций, пользование жилищем из государственного жилищного фонда и жилищем, арендованным местным исполнительным органом в частном жилищном фонде, и предельно допустимым уровнем расходов услугополучателя на эти цели, в размере 5 (пяти) процентов.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkStart w:name="z8" w:id="6"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      2. Назначение жилищной помощи малообеспеченным семьям (гражданам) осуществляется уполномоченным органом государственным учреждением "Отдел занятости и социальных программ Иртышского района" (далее – уполномоченный орган).</w:t>
+        <w:t xml:space="preserve">
+      2. Назначение жилищной помощи осуществляется государственным учреждением "Отдел занятости и социальных программ Иртышского района" (далее – услугодатель). </w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="6"/>
     <w:bookmarkStart w:name="z9" w:id="7"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Глава 2. Размер оказания жилищной помощи</w:t>
+        <w:t xml:space="preserve"> Глава 2. Размер и порядок оказания жилищной помощи</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="7"/>
     <w:bookmarkStart w:name="z10" w:id="8"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>
-      3. Назначение жилищной помощи малообеспеченным семьям (гражданам) производится в соответствии нижеследующим нормам:</w:t>
+        <w:t xml:space="preserve">
+      3. Размер жилищной помощи рассчитывается услугодателем в соответствии с пунктом 4-1 Правил предоставления жилищной помощи, утвержденным </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>приказом</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Министра промышленности и строительства Республики Казахстан от 8 декабря 2023 года № 117 "Об утверждении Правил предоставления жилищной помощи" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 33763) (далее – Правила).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="8"/>
-    <w:p>
-[...88 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z11" w:id="9"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">
       4. Компенсация услуг связи в части увеличения абонентской платы за телефон, подключенный к сети телекоммуникаций, производится в соответствии с </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>приказом</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 28 июля 2023 года № 295/НҚ "Об определении размера и утверждении Правил компенсации повышения тарифов абонентской платы за оказание услуг телекоммуникаций социально защищаемым гражданам".</w:t>
+        <w:t xml:space="preserve"> Министра цифрового развития, инноваций и аэрокосмической промышленности Республики Казахстан от 28 июля 2023 года № 295/НҚ "Об определении размера и утверждении Правил компенсации повышения тарифов абонентской платы за оказание услуг телекоммуникаций социально защищаемым гражданам" (зарегистрирован в Реестре государственной регистрации нормативных правовых актов под № 33200).</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="9"/>
     <w:bookmarkStart w:name="z12" w:id="10"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
-        <w:jc w:val="left"/>
-[...8 lines deleted...]
-        <w:t xml:space="preserve"> Глава 3. Порядок оказания жилищной помощи</w:t>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman"/>
+          <w:b w:val="false"/>
+          <w:i w:val="false"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>
+      5. Услугополучатель (либо его представитель в силу полномочия, основанного на доверенности, законодательстве, решении суда либо административном акте) обращается за назначением жилищной помощи один раз в квартал в Государственную корпорацию "Правительство для граждан" (далее – Государственная корпорация) или веб-портал "электронного правительства" с предоставлением перечня документов согласно пункту 8 приложения 2 Правил.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="10"/>
     <w:bookmarkStart w:name="z13" w:id="11"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      5. Для назначения жилищной помощи малообеспеченная семья (гражданин) (либо его представитель в силу полномочия, основанного на доверенности, законодательстве, решении суда либо административном акте) обращается за назначением жилищной помощи один раз в квартал в Государственную корпорацию "Правительство для граждан" (далее – Государственная корпорация) или на веб-портал "электронного правительства" со следующим перечнем документов:</w:t>
+      6. Срок рассмотрения документов и принятия решения о предоставлении жилищной помощи либо мотивированный ответ об отказе со дня принятия полного комплекта документов от Государственной корпорации либо через веб-портал "электронного правительства" составляет 6 (шесть) рабочих дней.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="11"/>
-    <w:p>
-[...358 lines deleted...]
-    </w:p>
     <w:bookmarkStart w:name="z14" w:id="12"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      6. Срок рассмотрения документов и принятия решения о предоставлении жилищной помощи либо мотивированный ответ об отказе со дня принятия полного комплекта документов от Государственной корпорации либо через веб-портал "электронного правительства" составляет 8 (восемь) рабочих дней.</w:t>
+      7. Жилищная помощь назначается сроком на один квартал независимо от времени подачи документов в текущем квартале по совокупному доходу и расходам на содержание жилища и коммунальных услуг предыдущего квартала.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="12"/>
     <w:bookmarkStart w:name="z15" w:id="13"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      7. Жилищная помощь назначается сроком на один квартал независимо от времени подачи документов в текущем квартале по совокупному доходу и расходам на содержание жилища и коммунальных услуг предыдущего квартала.</w:t>
+      8. Совокупный доход услугополучателя исчисляется услугодателем за квартал, предшествовавший кварталу обращения за назначением жилищной помощи, в порядке, определяемом Правилами.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="13"/>
     <w:bookmarkStart w:name="z16" w:id="14"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">
-[...20 lines deleted...]
-        <w:t xml:space="preserve"> Министра промышленности и строительства Республики Казахстан "Об утверждении Правил предоставления жилищной помощи" от 8 декабря 2023 года № 117.</w:t>
+        <w:t>
+      9. Выплата жилищной помощи услугополучателям осуществляется услугодателем через банки второго уровня, организации, имеющие лицензии уполномоченного органа по регулированию, контролю и надзору финансового рынка и финансовых организаций на соответствующие виды банковских операций, территориальные подразделения акционерного общества "Казпочта" путем перечисления начисленных сумм на лицевые счета получателей жилищной помощи.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="14"/>
     <w:bookmarkStart w:name="z17" w:id="15"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
-      9. Выплата жилищной помощи малообеспеченным семьям (гражданам) осуществляется уполномоченным органом через банки второго уровня путем перечисления начисленных сумм на лицевые счета получателей жилищной помощи ежемесячно до 10 числа месяца следующего за месяцем принятия решения о назначении жилищной помощи.</w:t>
+      10. При представлении семьей заведомо ложной информации и (или) недостоверных документов, повлекших за собой незаконное назначение жилищной помощи, заявителю и его семье выплата жилищной помощи прекращается на весь период ее назначения.</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="15"/>
-    <w:bookmarkStart w:name="z18" w:id="16"/>
-[...38 lines deleted...]
-    <w:bookmarkEnd w:id="17"/>
     <w:p>
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:t>
 				</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="disclaimer"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Times New Roman"/>
           <w:b w:val="false"/>
           <w:i w:val="false"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>
 					© 2012. РГП на ПХВ «Институт законодательства и правовой информации Республики Казахстан» Министерства юстиции Республики Казахстан
 				</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11907" w:h="16839" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1080" w:bottom="1440" w:left="1080"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
+<w:numbering xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas"/>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:ns17="urn:schemas-microsoft-com:office:excel" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
+<w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:ns8="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:ns12="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing" xmlns:dgm="http://schemas.openxmlformats.org/drawingml/2006/diagram" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:dsp="http://schemas.microsoft.com/office/drawing/2008/diagram" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:ns19="urn:schemas-microsoft-com:office:excel" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:ns21="urn:schemas-microsoft-com:office:powerpoint" xmlns:ns23="http://schemas.microsoft.com/office/2006/coverPageProps" xmlns:odx="http://opendope.org/xpaths" xmlns:odc="http://opendope.org/conditions" xmlns:odq="http://opendope.org/questions" xmlns:oda="http://opendope.org/answers" xmlns:odi="http://opendope.org/components" xmlns:odgm="http://opendope.org/SmartArt/DataHierarchy" xmlns:ns30="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns:ns31="http://schemas.openxmlformats.org/drawingml/2006/compatibility" xmlns:ns32="http://schemas.openxmlformats.org/drawingml/2006/lockedCanvas">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="false" w:defUIPriority="99" w:defSemiHidden="true" w:defUnhideWhenUsed="true" w:defQFormat="false" w:count="267">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="heading 2" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 3" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="heading 4" w:uiPriority="9" w:qFormat="true"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:semiHidden="false" w:unhideWhenUsed="false" w:qFormat="true"/>